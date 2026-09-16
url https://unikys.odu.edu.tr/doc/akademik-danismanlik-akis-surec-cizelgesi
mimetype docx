--- v0 (2025-10-30)
+++ v1 (2026-09-16)
@@ -137,171 +137,180 @@
     </w:p>
     <w:p w14:paraId="50AC5C19" w14:textId="37C67C7F" w:rsidR="00A40877" w:rsidRDefault="00A40877" w:rsidP="001B4140">
       <w:r>
         <w:t xml:space="preserve">                                               </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A40877" w:rsidSect="00797AE3">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="794" w:right="794" w:bottom="794" w:left="794" w:header="709" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="191F4B75" w14:textId="77777777" w:rsidR="00DE6C58" w:rsidRDefault="00DE6C58">
+    <w:p w14:paraId="00BFBB8B" w14:textId="77777777" w:rsidR="00870BE4" w:rsidRDefault="00870BE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DCC1F3B" w14:textId="77777777" w:rsidR="00DE6C58" w:rsidRDefault="00DE6C58">
+    <w:p w14:paraId="17FD6BE7" w14:textId="77777777" w:rsidR="00870BE4" w:rsidRDefault="00870BE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6238E795" w14:textId="77777777" w:rsidR="00EE2447" w:rsidRDefault="00EE2447">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E49E205" w14:textId="5ECB5E57" w:rsidR="0077375F" w:rsidRPr="00254B3C" w:rsidRDefault="0077375F" w:rsidP="0077375F">
+  <w:p w14:paraId="2E49E205" w14:textId="7C6885A6" w:rsidR="0077375F" w:rsidRPr="00254B3C" w:rsidRDefault="0077375F" w:rsidP="0077375F">
     <w:pPr>
       <w:pStyle w:val="a"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00254B3C">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>PP5.2.</w:t>
+      <w:t>PP</w:t>
+    </w:r>
+    <w:r w:rsidR="00EE2215">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1.1.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>İŞA0001</w:t>
     </w:r>
     <w:r w:rsidRPr="00254B3C">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, R</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -484,58 +493,58 @@
       </w:rPr>
       <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="21730D6B" w14:textId="77777777" w:rsidR="00797AE3" w:rsidRDefault="00797AE3">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="166B643A" w14:textId="77777777" w:rsidR="00EE2447" w:rsidRDefault="00EE2447">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B77D402" w14:textId="77777777" w:rsidR="00DE6C58" w:rsidRDefault="00DE6C58">
+    <w:p w14:paraId="66B4780E" w14:textId="77777777" w:rsidR="00870BE4" w:rsidRDefault="00870BE4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="266ED6A0" w14:textId="77777777" w:rsidR="00DE6C58" w:rsidRDefault="00DE6C58">
+    <w:p w14:paraId="145523EA" w14:textId="77777777" w:rsidR="00870BE4" w:rsidRDefault="00870BE4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19FD166A" w14:textId="77777777" w:rsidR="00EE2447" w:rsidRDefault="00EE2447">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10836" w:type="dxa"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblBorders>
@@ -4298,50 +4307,51 @@
     <w:rsid w:val="00376816"/>
     <w:rsid w:val="0037716E"/>
     <w:rsid w:val="003909AB"/>
     <w:rsid w:val="003974FE"/>
     <w:rsid w:val="003C0C1E"/>
     <w:rsid w:val="003E30D0"/>
     <w:rsid w:val="003E3954"/>
     <w:rsid w:val="003E3BA1"/>
     <w:rsid w:val="003E68C9"/>
     <w:rsid w:val="003E78A7"/>
     <w:rsid w:val="003F6507"/>
     <w:rsid w:val="00400C7D"/>
     <w:rsid w:val="00411D18"/>
     <w:rsid w:val="0041270E"/>
     <w:rsid w:val="0041297C"/>
     <w:rsid w:val="00423718"/>
     <w:rsid w:val="004273F7"/>
     <w:rsid w:val="00431A80"/>
     <w:rsid w:val="004422F3"/>
     <w:rsid w:val="0045319F"/>
     <w:rsid w:val="004543A0"/>
     <w:rsid w:val="0045716E"/>
     <w:rsid w:val="004642C5"/>
     <w:rsid w:val="00470AE0"/>
     <w:rsid w:val="00472E1D"/>
+    <w:rsid w:val="00476EF5"/>
     <w:rsid w:val="00492056"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004937DF"/>
     <w:rsid w:val="00494323"/>
     <w:rsid w:val="00494C39"/>
     <w:rsid w:val="00496D8B"/>
     <w:rsid w:val="004A57AA"/>
     <w:rsid w:val="004B12DA"/>
     <w:rsid w:val="004B1BC3"/>
     <w:rsid w:val="004B5C60"/>
     <w:rsid w:val="004D59B1"/>
     <w:rsid w:val="004E65BC"/>
     <w:rsid w:val="004F12C5"/>
     <w:rsid w:val="004F131F"/>
     <w:rsid w:val="004F18E7"/>
     <w:rsid w:val="004F7808"/>
     <w:rsid w:val="0050417B"/>
     <w:rsid w:val="00505F74"/>
     <w:rsid w:val="0050607F"/>
     <w:rsid w:val="00510DE4"/>
     <w:rsid w:val="00520E81"/>
     <w:rsid w:val="00525D79"/>
     <w:rsid w:val="00533A92"/>
     <w:rsid w:val="00540626"/>
     <w:rsid w:val="00545D00"/>
@@ -4438,50 +4448,51 @@
     <w:rsid w:val="007C4A89"/>
     <w:rsid w:val="007C6FC4"/>
     <w:rsid w:val="007D0CBD"/>
     <w:rsid w:val="007D5FCE"/>
     <w:rsid w:val="007E165A"/>
     <w:rsid w:val="007E22AB"/>
     <w:rsid w:val="007E29BE"/>
     <w:rsid w:val="007E77C3"/>
     <w:rsid w:val="007F4962"/>
     <w:rsid w:val="008027FA"/>
     <w:rsid w:val="00811215"/>
     <w:rsid w:val="0081145F"/>
     <w:rsid w:val="00811C9C"/>
     <w:rsid w:val="00812A75"/>
     <w:rsid w:val="00812F84"/>
     <w:rsid w:val="00820235"/>
     <w:rsid w:val="0082057C"/>
     <w:rsid w:val="00830F32"/>
     <w:rsid w:val="00836774"/>
     <w:rsid w:val="00846159"/>
     <w:rsid w:val="00846E73"/>
     <w:rsid w:val="0084788F"/>
     <w:rsid w:val="008500E1"/>
     <w:rsid w:val="00863429"/>
     <w:rsid w:val="008652F2"/>
+    <w:rsid w:val="00870BE4"/>
     <w:rsid w:val="00873BCF"/>
     <w:rsid w:val="00881196"/>
     <w:rsid w:val="00886B88"/>
     <w:rsid w:val="00892D7F"/>
     <w:rsid w:val="0089496D"/>
     <w:rsid w:val="008A31E2"/>
     <w:rsid w:val="008A45DE"/>
     <w:rsid w:val="008A5F9F"/>
     <w:rsid w:val="008B08B1"/>
     <w:rsid w:val="008C23DD"/>
     <w:rsid w:val="008C53C8"/>
     <w:rsid w:val="008D2545"/>
     <w:rsid w:val="008D315B"/>
     <w:rsid w:val="008E3E1F"/>
     <w:rsid w:val="008E7B81"/>
     <w:rsid w:val="00900AF5"/>
     <w:rsid w:val="009054AF"/>
     <w:rsid w:val="00905D19"/>
     <w:rsid w:val="00917FCC"/>
     <w:rsid w:val="009305C9"/>
     <w:rsid w:val="0093533A"/>
     <w:rsid w:val="009367E7"/>
     <w:rsid w:val="00937D0B"/>
     <w:rsid w:val="00951FAA"/>
     <w:rsid w:val="00954794"/>
@@ -4640,50 +4651,51 @@
     <w:rsid w:val="00E15B6E"/>
     <w:rsid w:val="00E212BC"/>
     <w:rsid w:val="00E3001E"/>
     <w:rsid w:val="00E46C65"/>
     <w:rsid w:val="00E55A90"/>
     <w:rsid w:val="00E5752B"/>
     <w:rsid w:val="00E64E64"/>
     <w:rsid w:val="00E71B83"/>
     <w:rsid w:val="00E80B5E"/>
     <w:rsid w:val="00E85620"/>
     <w:rsid w:val="00E8700F"/>
     <w:rsid w:val="00EA77AC"/>
     <w:rsid w:val="00EA7DAA"/>
     <w:rsid w:val="00EB1A53"/>
     <w:rsid w:val="00EB21DD"/>
     <w:rsid w:val="00EB5EEE"/>
     <w:rsid w:val="00EC2461"/>
     <w:rsid w:val="00EC40EB"/>
     <w:rsid w:val="00EC4377"/>
     <w:rsid w:val="00EC5A9D"/>
     <w:rsid w:val="00EC7183"/>
     <w:rsid w:val="00ED0272"/>
     <w:rsid w:val="00ED15F5"/>
     <w:rsid w:val="00ED78FC"/>
     <w:rsid w:val="00ED7F36"/>
+    <w:rsid w:val="00EE2215"/>
     <w:rsid w:val="00EE2447"/>
     <w:rsid w:val="00EE3F69"/>
     <w:rsid w:val="00EE6205"/>
     <w:rsid w:val="00EF00E5"/>
     <w:rsid w:val="00EF1EA1"/>
     <w:rsid w:val="00EF2066"/>
     <w:rsid w:val="00F01590"/>
     <w:rsid w:val="00F04430"/>
     <w:rsid w:val="00F04806"/>
     <w:rsid w:val="00F052C9"/>
     <w:rsid w:val="00F05AEC"/>
     <w:rsid w:val="00F145EE"/>
     <w:rsid w:val="00F1775C"/>
     <w:rsid w:val="00F2091D"/>
     <w:rsid w:val="00F23934"/>
     <w:rsid w:val="00F24081"/>
     <w:rsid w:val="00F2633B"/>
     <w:rsid w:val="00F325F3"/>
     <w:rsid w:val="00F415A9"/>
     <w:rsid w:val="00F417E4"/>
     <w:rsid w:val="00F42F72"/>
     <w:rsid w:val="00F46C3B"/>
     <w:rsid w:val="00F5201B"/>
     <w:rsid w:val="00F65D16"/>
     <w:rsid w:val="00F73CB5"/>
@@ -5711,63 +5723,65 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2055497044">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1">
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="mainScheme" pri="10100"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:shade val="80000"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:fillClrLst>
@@ -6533,51 +6547,51 @@
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=word/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{BC278B6C-92D8-4C87-8A2F-7D3111D696A5}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process2" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1" csCatId="mainScheme" phldr="1"/>
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/process2" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent0_1#1" csCatId="mainScheme" phldr="1"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{A1D90737-822D-4EC8-8C10-BF77278D851F}">
       <dgm:prSet phldrT="[Metin]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="tr-TR" sz="1100">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>*Akademik danışmanlık saatleri, danışmanın ofis kapısına asılır ve ilgili bölümün web sayfasından duyurulur.</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{98EC5DC6-265D-407A-83E5-DD30B6E0A900}" type="parTrans" cxnId="{05925947-C948-4350-8D76-25F1D7333417}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
@@ -8339,51 +8353,51 @@
             <dgm:alg type="tx">
               <dgm:param type="autoTxRot" val="upr"/>
             </dgm:alg>
             <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="conn" r:blip="" hideGeom="1">
               <dgm:adjLst/>
             </dgm:shape>
             <dgm:presOf axis="self"/>
             <dgm:constrLst>
               <dgm:constr type="lMarg"/>
               <dgm:constr type="rMarg"/>
               <dgm:constr type="tMarg"/>
               <dgm:constr type="bMarg"/>
             </dgm:constrLst>
             <dgm:ruleLst>
               <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
             </dgm:ruleLst>
           </dgm:layoutNode>
         </dgm:layoutNode>
       </dgm:forEach>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
 <file path=word/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1#1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>