--- v0 (2025-10-30)
+++ v1 (2026-09-16)
@@ -1,39 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5C198F93" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -103,65 +107,51 @@
                         <pic:blipFill>
                           <a:blip r:embed="rId6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="508000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="008C4053">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Danışmanın </w:t>
-[...13 lines deleted...]
-              <w:t>, Adı-Soyadı</w:t>
+              <w:t>Danışmanın Ünvanı, Adı-Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7524" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A8250DD" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRPr="008C4053" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
             <w:pPr>
               <w:spacing w:before="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF31B6" w:rsidRPr="008C4053" w14:paraId="78141620" w14:textId="77777777" w:rsidTr="00BF31B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3386" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D60E592" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRPr="008C4053" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
             <w:pPr>
               <w:spacing w:before="1"/>
@@ -417,71 +407,58 @@
               <w:t>(   ) Sağlık konusu</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="276BE331" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRPr="008C4053" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
             <w:r w:rsidRPr="008C4053">
               <w:t>(   ) Ekonomik konular</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70F78CFD" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRPr="008C4053" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
             <w:r w:rsidRPr="008C4053">
               <w:t>(   ) Arkadaş/sosyal ilişkiler ile ilişkili konular</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63E8BCF8" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRPr="008C4053" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
             <w:r w:rsidRPr="008C4053">
               <w:t>(   ) Kariyer planlama</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> ile ilişkili konular</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72A6680F" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRPr="008C4053" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
             <w:pPr>
               <w:spacing w:before="1"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...19 lines deleted...]
-              <w:t>………………………</w:t>
+            <w:r w:rsidRPr="008C4053">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">(   ) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C4053">
+              <w:t>Diğer:…………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74F2EBDA" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRPr="008C4053" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
             <w:pPr>
               <w:spacing w:before="1"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="264EF352" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRPr="008C4053" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
             <w:pPr>
               <w:spacing w:before="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF31B6" w:rsidRPr="008C4053" w14:paraId="294791C4" w14:textId="77777777" w:rsidTr="00BF31B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3386" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57F67E81" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRPr="008C4053" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
             <w:pPr>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:b/>
@@ -587,65 +564,52 @@
           <w:p w14:paraId="224A75EA" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
             <w:r w:rsidRPr="008C4053">
               <w:t xml:space="preserve">(   ) </w:t>
             </w:r>
             <w:r>
               <w:t>Kariyer Geliştirme Uygulama ve Araştırma Merkezine Yönlendirme</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D9A5A51" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRPr="00C61325" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
             <w:r w:rsidRPr="008C4053">
               <w:t xml:space="preserve">(   ) </w:t>
             </w:r>
             <w:r w:rsidRPr="00C61325">
               <w:t>Rehberlik ve Psikolojik Danışmanlık Uygulama ve Araştırma Merkezi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="458793C4" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRPr="008C4053" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
             <w:r w:rsidRPr="008C4053">
               <w:t>(   )</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Sağlık Kültür ve Spor Daire Başkanlığına yönlendirme</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D3CA4D6" w14:textId="23103144" w:rsidR="00BF31B6" w:rsidRPr="008C4053" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-              <w:t>……………………</w:t>
+            <w:r w:rsidRPr="008C4053">
+              <w:t>(   ) Diğer:………………………</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06A78D9C" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRPr="008C4053" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6"/>
           <w:p w14:paraId="37F3ED41" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6"/>
           <w:p w14:paraId="64F051F1" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRPr="008C4053" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF31B6" w:rsidRPr="008C4053" w14:paraId="66266D16" w14:textId="77777777" w:rsidTr="00BF31B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3386" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E6AA6B6" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRPr="008C4053" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C4053">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Var ise</w:t>
@@ -683,134 +647,184 @@
     </w:tbl>
     <w:p w14:paraId="072A7967" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0296F627" w14:textId="77777777" w:rsidR="00BF31B6" w:rsidRPr="00BF31B6" w:rsidRDefault="00BF31B6" w:rsidP="00BF31B6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D665818" w14:textId="77777777" w:rsidR="0031558D" w:rsidRDefault="0031558D"/>
     <w:p w14:paraId="4A3305F6" w14:textId="77777777" w:rsidR="0031558D" w:rsidRDefault="0031558D"/>
     <w:sectPr w:rsidR="0031558D" w:rsidSect="00BF31B6">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="2410" w:right="660" w:bottom="1980" w:left="680" w:header="713" w:footer="1788" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51235513" w14:textId="77777777" w:rsidR="00DD4EA6" w:rsidRDefault="00DD4EA6">
+    <w:p w14:paraId="6BEA34AD" w14:textId="77777777" w:rsidR="00625F5D" w:rsidRDefault="00625F5D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79A8131D" w14:textId="77777777" w:rsidR="00DD4EA6" w:rsidRDefault="00DD4EA6">
+    <w:p w14:paraId="2EE9CE92" w14:textId="77777777" w:rsidR="00625F5D" w:rsidRDefault="00625F5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4498B26B" w14:textId="19EF3F2C" w:rsidR="000C4C50" w:rsidRPr="00254B3C" w:rsidRDefault="000C4C50" w:rsidP="000C4C50">
+  <w:p w14:paraId="22700B6F" w14:textId="77777777" w:rsidR="005B778F" w:rsidRDefault="005B778F">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4498B26B" w14:textId="4054CCE5" w:rsidR="000C4C50" w:rsidRPr="00254B3C" w:rsidRDefault="000C4C50" w:rsidP="000C4C50">
     <w:pPr>
       <w:pStyle w:val="a"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00254B3C">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>PP5.2.FR.00</w:t>
-[...8 lines deleted...]
-      <w:t>22</w:t>
+      <w:t>PP</w:t>
+    </w:r>
+    <w:r w:rsidR="005B778F">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00254B3C">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="005B778F">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00254B3C">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>.FR.00</w:t>
+    </w:r>
+    <w:r w:rsidR="005B778F">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>07</w:t>
     </w:r>
     <w:r w:rsidRPr="00254B3C">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, R</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidRPr="00254B3C">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -849,70 +863,51 @@
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">                                  </w:t>
     </w:r>
     <w:r w:rsidRPr="00254B3C">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r w:rsidRPr="00254B3C">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...18 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Sayfa </w:t>
     </w:r>
     <w:r w:rsidRPr="00254B3C">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00254B3C">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:bCs/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00254B3C">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:bCs/>
@@ -998,126 +993,126 @@
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3101812C" w14:textId="77777777" w:rsidR="000C4C50" w:rsidRPr="00254B3C" w:rsidRDefault="000C4C50" w:rsidP="000C4C50">
     <w:pPr>
       <w:ind w:left="284" w:hanging="284"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00254B3C">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz </w:t>
-[...19 lines deleted...]
-      <w:t xml:space="preserve"> kabul edilmektedir.</w:t>
+      <w:t>Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="21C547B5" w14:textId="77777777" w:rsidR="000C4C50" w:rsidRPr="00254B3C" w:rsidRDefault="000C4C50" w:rsidP="000C4C50">
     <w:pPr>
       <w:ind w:left="284" w:hanging="284"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00254B3C">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="38992373" w14:textId="5DBEC529" w:rsidR="0053326F" w:rsidRDefault="0053326F">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1140005D" w14:textId="77777777" w:rsidR="005B778F" w:rsidRDefault="005B778F">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B1CB8F8" w14:textId="77777777" w:rsidR="00DD4EA6" w:rsidRDefault="00DD4EA6">
+    <w:p w14:paraId="3ACFC907" w14:textId="77777777" w:rsidR="00625F5D" w:rsidRDefault="00625F5D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AF9369D" w14:textId="77777777" w:rsidR="00DD4EA6" w:rsidRDefault="00DD4EA6">
+    <w:p w14:paraId="09129495" w14:textId="77777777" w:rsidR="00625F5D" w:rsidRDefault="00625F5D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4905CD4D" w14:textId="77777777" w:rsidR="005B778F" w:rsidRDefault="005B778F">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10971" w:type="dxa"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2212"/>
       <w:gridCol w:w="8759"/>
     </w:tblGrid>
     <w:tr w:rsidR="000C4C50" w:rsidRPr="000145BA" w14:paraId="6C6BD5A4" w14:textId="77777777" w:rsidTr="000C4C50">
       <w:trPr>
         <w:trHeight w:val="276"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -1452,113 +1447,125 @@
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="0"/>
   </w:tbl>
   <w:p w14:paraId="4DC5965A" w14:textId="339BC49B" w:rsidR="0053326F" w:rsidRDefault="0053326F">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B3A9816" w14:textId="77777777" w:rsidR="005B778F" w:rsidRDefault="005B778F">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0053326F"/>
     <w:rsid w:val="00036DA1"/>
     <w:rsid w:val="000C4C50"/>
     <w:rsid w:val="00114088"/>
     <w:rsid w:val="00134BC7"/>
     <w:rsid w:val="001D130C"/>
     <w:rsid w:val="00200048"/>
     <w:rsid w:val="002C551B"/>
     <w:rsid w:val="002F6943"/>
     <w:rsid w:val="0031558D"/>
     <w:rsid w:val="0033620D"/>
     <w:rsid w:val="003515F3"/>
     <w:rsid w:val="00354002"/>
     <w:rsid w:val="003A1243"/>
     <w:rsid w:val="003D1713"/>
     <w:rsid w:val="0053326F"/>
     <w:rsid w:val="005A548D"/>
+    <w:rsid w:val="005B778F"/>
+    <w:rsid w:val="00625F5D"/>
     <w:rsid w:val="00772593"/>
     <w:rsid w:val="00791D95"/>
     <w:rsid w:val="0079255E"/>
     <w:rsid w:val="00811BC9"/>
     <w:rsid w:val="008A31E2"/>
     <w:rsid w:val="008C4053"/>
     <w:rsid w:val="008F2CF8"/>
     <w:rsid w:val="009326D9"/>
     <w:rsid w:val="00995C25"/>
     <w:rsid w:val="00A0562E"/>
     <w:rsid w:val="00A14AA7"/>
     <w:rsid w:val="00A57F62"/>
     <w:rsid w:val="00A63C2D"/>
     <w:rsid w:val="00A701C8"/>
     <w:rsid w:val="00B21ACC"/>
     <w:rsid w:val="00B273CA"/>
+    <w:rsid w:val="00BA6CD9"/>
     <w:rsid w:val="00BF31B6"/>
     <w:rsid w:val="00C61325"/>
     <w:rsid w:val="00C809EA"/>
     <w:rsid w:val="00D84392"/>
     <w:rsid w:val="00DA453D"/>
     <w:rsid w:val="00DD09D7"/>
     <w:rsid w:val="00DD4EA6"/>
     <w:rsid w:val="00E30D74"/>
     <w:rsid w:val="00E81029"/>
     <w:rsid w:val="00F072CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
@@ -2071,51 +2078,51 @@
   <w:style w:type="paragraph" w:styleId="AltBilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A548D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005A548D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="Normal"/>
     <w:next w:val="AltBilgi"/>
     <w:link w:val="AltbilgiChar0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000C4C50"/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar0">
     <w:name w:val="Altbilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="a"/>
     <w:uiPriority w:val="99"/>
@@ -2132,58 +2139,60 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1907186432">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>