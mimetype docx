--- v0 (2025-10-30)
+++ v1 (2026-09-16)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="47CA25E2" w14:textId="77777777" w:rsidR="007A2926" w:rsidRDefault="007A2926" w:rsidP="001B4140">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32E048A0" w14:textId="77777777" w:rsidR="00126C58" w:rsidRDefault="00126C58" w:rsidP="001B4140">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="8"/>
@@ -866,50 +870,51 @@
       </w:r>
       <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00993BE6">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC7334E" w14:textId="13268661" w:rsidR="009054AF" w:rsidRDefault="009054AF" w:rsidP="000145A7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2409F8EB" w14:textId="6FB1152B" w:rsidR="00A27441" w:rsidRDefault="00A40877" w:rsidP="00B8381D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A27441" w:rsidRPr="00A27441">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Öğrenci ile İlişkili Notlar</w:t>
       </w:r>
       <w:r w:rsidR="00B8381D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00A27441">
         <w:t xml:space="preserve">Öğrencinin gelişimini takip ederken karşılaştıklarınızı bu bölüme not alabilirsiniz (Örneğin </w:t>
       </w:r>
       <w:r w:rsidR="00B8381D">
         <w:t xml:space="preserve">öğrencinin </w:t>
       </w:r>
       <w:r w:rsidR="00A27441">
         <w:t>alttan aldığı dersler, kulüp üyelikleri, komisyon üyelikleri</w:t>
       </w:r>
@@ -1245,276 +1250,308 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>2/2</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A27441" w:rsidSect="00797AE3">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="794" w:right="794" w:bottom="794" w:left="794" w:header="709" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="643D1779" w14:textId="77777777" w:rsidR="0056016F" w:rsidRDefault="0056016F">
+    <w:p w14:paraId="5D1FEA8C" w14:textId="77777777" w:rsidR="009C3693" w:rsidRDefault="009C3693">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="077DCC51" w14:textId="77777777" w:rsidR="0056016F" w:rsidRDefault="0056016F">
+    <w:p w14:paraId="3F0B0A97" w14:textId="77777777" w:rsidR="009C3693" w:rsidRDefault="009C3693">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F40DFCD" w14:textId="77777777" w:rsidR="00261C19" w:rsidRDefault="00261C19">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1689527835"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="144D51E7" w14:textId="5294E7E7" w:rsidR="00993BE6" w:rsidRDefault="00993BE6" w:rsidP="00993BE6">
+      <w:p w14:paraId="144D51E7" w14:textId="2F2385CB" w:rsidR="00993BE6" w:rsidRDefault="00993BE6" w:rsidP="00993BE6">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
         </w:pPr>
         <w:r>
-          <w:t>PP5.2. FR. 002</w:t>
+          <w:t>PP</w:t>
+        </w:r>
+        <w:r w:rsidR="00261C19">
+          <w:t>1.1.</w:t>
         </w:r>
         <w:r>
-          <w:t>1</w:t>
+          <w:t xml:space="preserve"> FR. 00</w:t>
+        </w:r>
+        <w:r w:rsidR="00261C19">
+          <w:t>06</w:t>
         </w:r>
         <w:r>
           <w:t xml:space="preserve">,R0, Ağustos 2025         </w:t>
         </w:r>
         <w:r>
           <w:tab/>
           <w:t xml:space="preserve">                                                                    </w:t>
         </w:r>
         <w:r>
           <w:tab/>
-        </w:r>
-[...7 lines deleted...]
-          <w:t xml:space="preserve">                            </w:t>
+          <w:t xml:space="preserve">                                                                                                                       </w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="754BD279" w14:textId="77777777" w:rsidR="00993BE6" w:rsidRPr="00254B3C" w:rsidRDefault="00993BE6" w:rsidP="00993BE6">
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00254B3C">
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir.</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="78D657B3" w14:textId="77777777" w:rsidR="00993BE6" w:rsidRPr="00254B3C" w:rsidRDefault="00993BE6" w:rsidP="00993BE6">
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00254B3C">
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="51EF7605" w14:textId="77777777" w:rsidR="00993BE6" w:rsidRPr="00C13C4C" w:rsidRDefault="00993BE6" w:rsidP="00993BE6">
+      <w:p w14:paraId="51EF7605" w14:textId="77777777" w:rsidR="00993BE6" w:rsidRPr="00C13C4C" w:rsidRDefault="00000000" w:rsidP="00993BE6">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:rPr>
             <w:sz w:val="22"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="21730D6B" w14:textId="77777777" w:rsidR="00797AE3" w:rsidRDefault="00797AE3">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40687B62" w14:textId="77777777" w:rsidR="00261C19" w:rsidRDefault="00261C19">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29C11C09" w14:textId="77777777" w:rsidR="0056016F" w:rsidRDefault="0056016F">
+    <w:p w14:paraId="6D6CBAFB" w14:textId="77777777" w:rsidR="009C3693" w:rsidRDefault="009C3693">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="468CEF93" w14:textId="77777777" w:rsidR="0056016F" w:rsidRDefault="0056016F">
+    <w:p w14:paraId="75D5D6C6" w14:textId="77777777" w:rsidR="009C3693" w:rsidRDefault="009C3693">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DB72528" w14:textId="77777777" w:rsidR="00261C19" w:rsidRDefault="00261C19">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="11272" w:type="dxa"/>
       <w:tblInd w:w="-289" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2552"/>
       <w:gridCol w:w="8720"/>
     </w:tblGrid>
     <w:tr w:rsidR="00993BE6" w:rsidRPr="00CE3126" w14:paraId="529CAC60" w14:textId="77777777" w:rsidTr="00993BE6">
       <w:trPr>
         <w:trHeight w:val="286"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -1790,50 +1827,60 @@
         <w:p w14:paraId="484B57D8" w14:textId="77777777" w:rsidR="00993BE6" w:rsidRPr="00CE3126" w:rsidRDefault="00993BE6" w:rsidP="00126C58">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="2432"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6095A6F5" w14:textId="77777777" w:rsidR="00B2465E" w:rsidRPr="003C0C1E" w:rsidRDefault="00B2465E">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="6"/>
         <w:szCs w:val="6"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7172CC80" w14:textId="77777777" w:rsidR="00261C19" w:rsidRDefault="00261C19">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BFB49A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91F85A28"/>
     <w:lvl w:ilvl="0" w:tplc="041F0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5336,50 +5383,51 @@
     <w:rsid w:val="001842F2"/>
     <w:rsid w:val="00187A7A"/>
     <w:rsid w:val="00187BC9"/>
     <w:rsid w:val="00191CBC"/>
     <w:rsid w:val="00193745"/>
     <w:rsid w:val="001B4140"/>
     <w:rsid w:val="001B565D"/>
     <w:rsid w:val="001B7D72"/>
     <w:rsid w:val="001C4693"/>
     <w:rsid w:val="001D59C1"/>
     <w:rsid w:val="001E56BC"/>
     <w:rsid w:val="001E6D6A"/>
     <w:rsid w:val="001E7AC7"/>
     <w:rsid w:val="001F0907"/>
     <w:rsid w:val="001F4EA2"/>
     <w:rsid w:val="001F7031"/>
     <w:rsid w:val="00202B4C"/>
     <w:rsid w:val="0020707B"/>
     <w:rsid w:val="002165DA"/>
     <w:rsid w:val="00224FD7"/>
     <w:rsid w:val="0022675E"/>
     <w:rsid w:val="00235BFE"/>
     <w:rsid w:val="00237835"/>
     <w:rsid w:val="002535FA"/>
     <w:rsid w:val="00260278"/>
+    <w:rsid w:val="00261C19"/>
     <w:rsid w:val="0026266A"/>
     <w:rsid w:val="00285AD3"/>
     <w:rsid w:val="002A0CB7"/>
     <w:rsid w:val="002A26C7"/>
     <w:rsid w:val="002A54A9"/>
     <w:rsid w:val="002B01C0"/>
     <w:rsid w:val="002B272D"/>
     <w:rsid w:val="002B7DA2"/>
     <w:rsid w:val="002C4609"/>
     <w:rsid w:val="002C551B"/>
     <w:rsid w:val="002C65FE"/>
     <w:rsid w:val="002D12DF"/>
     <w:rsid w:val="002F1C2F"/>
     <w:rsid w:val="002F6E5F"/>
     <w:rsid w:val="0030397E"/>
     <w:rsid w:val="00321AE7"/>
     <w:rsid w:val="00325D62"/>
     <w:rsid w:val="00344D22"/>
     <w:rsid w:val="003472FD"/>
     <w:rsid w:val="003600DB"/>
     <w:rsid w:val="00361C85"/>
     <w:rsid w:val="00374CA0"/>
     <w:rsid w:val="00376816"/>
     <w:rsid w:val="0037716E"/>
     <w:rsid w:val="003909AB"/>
@@ -5537,75 +5585,77 @@
     <w:rsid w:val="00812A75"/>
     <w:rsid w:val="00812F84"/>
     <w:rsid w:val="00820235"/>
     <w:rsid w:val="0082057C"/>
     <w:rsid w:val="00836774"/>
     <w:rsid w:val="00846159"/>
     <w:rsid w:val="00846E73"/>
     <w:rsid w:val="0084788F"/>
     <w:rsid w:val="008500E1"/>
     <w:rsid w:val="00863429"/>
     <w:rsid w:val="008652F2"/>
     <w:rsid w:val="00873BCF"/>
     <w:rsid w:val="00881196"/>
     <w:rsid w:val="00886B88"/>
     <w:rsid w:val="00892D7F"/>
     <w:rsid w:val="008A31E2"/>
     <w:rsid w:val="008A45DE"/>
     <w:rsid w:val="008A5F9F"/>
     <w:rsid w:val="008B08B1"/>
     <w:rsid w:val="008B17F0"/>
     <w:rsid w:val="008B6469"/>
     <w:rsid w:val="008C23DD"/>
     <w:rsid w:val="008C53C8"/>
     <w:rsid w:val="008D2545"/>
     <w:rsid w:val="008D315B"/>
+    <w:rsid w:val="008E2BA3"/>
     <w:rsid w:val="008E3E1F"/>
     <w:rsid w:val="008E7B81"/>
     <w:rsid w:val="00900AF5"/>
     <w:rsid w:val="009054AF"/>
     <w:rsid w:val="00905D19"/>
     <w:rsid w:val="00917FCC"/>
     <w:rsid w:val="009305C9"/>
     <w:rsid w:val="0093533A"/>
     <w:rsid w:val="009367E7"/>
     <w:rsid w:val="00937D0B"/>
     <w:rsid w:val="00951FAA"/>
     <w:rsid w:val="00954794"/>
     <w:rsid w:val="00964780"/>
     <w:rsid w:val="00965356"/>
     <w:rsid w:val="00976399"/>
     <w:rsid w:val="00981584"/>
     <w:rsid w:val="00985C7E"/>
     <w:rsid w:val="00993BE6"/>
     <w:rsid w:val="0099760F"/>
     <w:rsid w:val="00997AED"/>
     <w:rsid w:val="009B1DFB"/>
     <w:rsid w:val="009B2773"/>
     <w:rsid w:val="009B5793"/>
     <w:rsid w:val="009B5B42"/>
     <w:rsid w:val="009C1C52"/>
+    <w:rsid w:val="009C3693"/>
     <w:rsid w:val="009C549A"/>
     <w:rsid w:val="009C5740"/>
     <w:rsid w:val="009C6662"/>
     <w:rsid w:val="009D2FF6"/>
     <w:rsid w:val="009E2116"/>
     <w:rsid w:val="009E647F"/>
     <w:rsid w:val="009F4623"/>
     <w:rsid w:val="00A071B2"/>
     <w:rsid w:val="00A115A8"/>
     <w:rsid w:val="00A14AA7"/>
     <w:rsid w:val="00A272AC"/>
     <w:rsid w:val="00A27441"/>
     <w:rsid w:val="00A30848"/>
     <w:rsid w:val="00A35DC0"/>
     <w:rsid w:val="00A40877"/>
     <w:rsid w:val="00A436CC"/>
     <w:rsid w:val="00A57573"/>
     <w:rsid w:val="00A575EC"/>
     <w:rsid w:val="00A6507F"/>
     <w:rsid w:val="00A77709"/>
     <w:rsid w:val="00A809A6"/>
     <w:rsid w:val="00A83A2B"/>
     <w:rsid w:val="00A84055"/>
     <w:rsid w:val="00A9659E"/>
     <w:rsid w:val="00AB048E"/>
@@ -6778,58 +6828,60 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2055497044">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7070,51 +7122,51 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65D2B4FB-4797-490E-81FE-91F126EE616B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>221</Words>
   <Characters>1265</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">