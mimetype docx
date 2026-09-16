--- v0 (2025-10-30)
+++ v1 (2026-09-16)
@@ -107,65 +107,51 @@
                         <pic:blipFill>
                           <a:blip r:embed="rId6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="508000" cy="508000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Danışmanın </w:t>
-[...13 lines deleted...]
-              <w:t>, Adı-Soyadı</w:t>
+              <w:t>Danışmanın Ünvanı, Adı-Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7382" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AE9826A" w14:textId="77777777" w:rsidR="00B55A69" w:rsidRPr="003D40A2" w:rsidRDefault="00B55A69" w:rsidP="00B55A69">
             <w:pPr>
               <w:spacing w:before="1"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B55A69" w14:paraId="02E2C29B" w14:textId="77777777" w:rsidTr="00B55A69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3386" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32F36942" w14:textId="77777777" w:rsidR="00B55A69" w:rsidRDefault="00B55A69" w:rsidP="00B55A69">
             <w:pPr>
               <w:spacing w:before="1"/>
@@ -3526,119 +3512,131 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00415632" w:rsidSect="00B55A69">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="2694" w:right="660" w:bottom="1980" w:left="680" w:header="713" w:footer="1788" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E89FA20" w14:textId="77777777" w:rsidR="007324E4" w:rsidRDefault="007324E4">
+    <w:p w14:paraId="7AA692F8" w14:textId="77777777" w:rsidR="002F06ED" w:rsidRDefault="002F06ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79A86788" w14:textId="77777777" w:rsidR="007324E4" w:rsidRDefault="007324E4">
+    <w:p w14:paraId="22038616" w14:textId="77777777" w:rsidR="002F06ED" w:rsidRDefault="002F06ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F590BF6" w14:textId="77777777" w:rsidR="00C13C4C" w:rsidRDefault="00C13C4C">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1689527835"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="4A621E71" w14:textId="3BBAC156" w:rsidR="00C13C4C" w:rsidRDefault="00C13C4C" w:rsidP="00C13C4C">
+      <w:p w14:paraId="4A621E71" w14:textId="4279531D" w:rsidR="00C13C4C" w:rsidRDefault="00C13C4C" w:rsidP="00C13C4C">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
         </w:pPr>
         <w:r>
-          <w:t>PP5.2. FR. 0020,R0, Eylül 2025                                                                                                                                1/2</w:t>
+          <w:t>PP</w:t>
+        </w:r>
+        <w:r w:rsidR="00BF2A35">
+          <w:t>.1.1</w:t>
+        </w:r>
+        <w:r>
+          <w:t>. FR.00</w:t>
+        </w:r>
+        <w:r w:rsidR="00BF2A35">
+          <w:t>05</w:t>
+        </w:r>
+        <w:r>
+          <w:t>,R0, Eylül 2025                                                                                                                                1/2</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="3136B303" w14:textId="77777777" w:rsidR="00C13C4C" w:rsidRPr="00254B3C" w:rsidRDefault="00C13C4C" w:rsidP="00C13C4C">
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00254B3C">
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir.</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="1A7E4B64" w14:textId="77777777" w:rsidR="00C13C4C" w:rsidRPr="00254B3C" w:rsidRDefault="00C13C4C" w:rsidP="00C13C4C">
         <w:pPr>
@@ -3675,136 +3673,121 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60F4B055" w14:textId="77777777" w:rsidR="00C13C4C" w:rsidRDefault="00C13C4C">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="14355141"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="423BCB42" w14:textId="7FE85CBD" w:rsidR="00C13C4C" w:rsidRDefault="00C13C4C" w:rsidP="00C13C4C">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
         </w:pPr>
         <w:r>
-          <w:t>PP5.2. FR.0020,</w:t>
-[...14 lines deleted...]
-          <w:t>2/2</w:t>
+          <w:t>PP5.2. FR.0020, R0, Eylül 2025                                                                                                                               2/2</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="0AF17B94" w14:textId="77777777" w:rsidR="00C13C4C" w:rsidRPr="00254B3C" w:rsidRDefault="00C13C4C" w:rsidP="00C13C4C">
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00254B3C">
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir.</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="6D1E93C3" w14:textId="77777777" w:rsidR="00C13C4C" w:rsidRPr="00254B3C" w:rsidRDefault="00C13C4C" w:rsidP="00C13C4C">
         <w:pPr>
           <w:ind w:left="284" w:hanging="284"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00254B3C">
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="4917861E" w14:textId="77777777" w:rsidR="00C13C4C" w:rsidRPr="00C13C4C" w:rsidRDefault="00C13C4C" w:rsidP="00C13C4C">
+      <w:p w14:paraId="4917861E" w14:textId="77777777" w:rsidR="00C13C4C" w:rsidRPr="00C13C4C" w:rsidRDefault="00000000" w:rsidP="00C13C4C">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="38992373" w14:textId="1CF72EB0" w:rsidR="0053326F" w:rsidRPr="00C13C4C" w:rsidRDefault="0053326F" w:rsidP="00C13C4C">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F40BB2F" w14:textId="77777777" w:rsidR="007324E4" w:rsidRDefault="007324E4">
+    <w:p w14:paraId="5756C609" w14:textId="77777777" w:rsidR="002F06ED" w:rsidRDefault="002F06ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12147C70" w14:textId="77777777" w:rsidR="007324E4" w:rsidRDefault="007324E4">
+    <w:p w14:paraId="6834DFAD" w14:textId="77777777" w:rsidR="002F06ED" w:rsidRDefault="002F06ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FE7B6F6" w14:textId="77777777" w:rsidR="00C13C4C" w:rsidRDefault="00C13C4C">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10942" w:type="dxa"/>
       <w:tblInd w:w="-5" w:type="dxa"/>
       <w:tblBorders>
@@ -3829,51 +3812,51 @@
         <w:tcPr>
           <w:tcW w:w="2939" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="0DCF5EF6" w14:textId="1231A813" w:rsidR="00C13C4C" w:rsidRPr="00405844" w:rsidRDefault="00C13C4C" w:rsidP="00415632">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="2432"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk201215111"/>
           <w:r>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C5854B3" wp14:editId="1AF8963A">
                 <wp:extent cx="805441" cy="742950"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="1286989257" name="Resim 2"/>
+                <wp:docPr id="775218128" name="Resim 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 2"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -4507,102 +4490,104 @@
               <w:tab w:val="left" w:pos="2432"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4DC5965A" w14:textId="14B55D80" w:rsidR="0053326F" w:rsidRDefault="0053326F">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0053326F"/>
     <w:rsid w:val="00134BC7"/>
     <w:rsid w:val="001D130C"/>
     <w:rsid w:val="00265133"/>
     <w:rsid w:val="002C551B"/>
+    <w:rsid w:val="002F06ED"/>
     <w:rsid w:val="00390E19"/>
     <w:rsid w:val="003D1713"/>
     <w:rsid w:val="00415632"/>
     <w:rsid w:val="0053326F"/>
     <w:rsid w:val="00566007"/>
     <w:rsid w:val="005A548D"/>
     <w:rsid w:val="00692E36"/>
     <w:rsid w:val="00694C02"/>
     <w:rsid w:val="006C0AE9"/>
     <w:rsid w:val="007324E4"/>
     <w:rsid w:val="00735474"/>
     <w:rsid w:val="0079255E"/>
     <w:rsid w:val="008A31E2"/>
     <w:rsid w:val="008F2CF8"/>
+    <w:rsid w:val="009020D8"/>
     <w:rsid w:val="009326D9"/>
     <w:rsid w:val="00995C25"/>
     <w:rsid w:val="00A14AA7"/>
     <w:rsid w:val="00A57F62"/>
     <w:rsid w:val="00A701C8"/>
     <w:rsid w:val="00B55A69"/>
+    <w:rsid w:val="00BF2A35"/>
     <w:rsid w:val="00C13C4C"/>
     <w:rsid w:val="00CB0A2E"/>
     <w:rsid w:val="00CB4671"/>
     <w:rsid w:val="00D06863"/>
     <w:rsid w:val="00DD09D7"/>
     <w:rsid w:val="00E96267"/>
     <w:rsid w:val="00FA0A7B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -5116,51 +5101,54 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A548D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005A548D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -5418,51 +5406,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>102</Words>
   <Characters>582</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Klinik/Birim Adı</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>683</CharactersWithSpaces>