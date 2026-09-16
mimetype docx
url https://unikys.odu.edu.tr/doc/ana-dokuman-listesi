--- v0 (2025-10-30)
+++ v1 (2026-09-16)
@@ -37,51 +37,50 @@
       <w:tblGrid>
         <w:gridCol w:w="585"/>
         <w:gridCol w:w="963"/>
         <w:gridCol w:w="1092"/>
         <w:gridCol w:w="1664"/>
         <w:gridCol w:w="1113"/>
         <w:gridCol w:w="2133"/>
         <w:gridCol w:w="1935"/>
         <w:gridCol w:w="699"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="3A2DB284" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9485" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29369451" w14:textId="50EB6845" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60B51661" wp14:editId="24BA9FF1">
                   <wp:extent cx="1066800" cy="1076325"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
@@ -132,51 +131,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">                     ANA DOKÜMAN LİSTESİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DE4B62D" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="775BF099" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
@@ -198,51 +196,50 @@
           <w:p w14:paraId="06264773" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="058FC3EC" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="564DCB1B" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -261,51 +258,50 @@
           <w:p w14:paraId="1D2A22CF" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7486112C" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="6F692956" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -324,5172 +320,5081 @@
           <w:p w14:paraId="0175AA0C" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A093CAB" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="662E966D" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3063BCF2" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Sıra No:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D5452F9" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Doküman Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27000A1A" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Doküman Kodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="479053CC" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Revizyon Numarası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06EB9679" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>İlk Yayın Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16F85FE0" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Son Revizyon Tarihi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5182C587" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Açıklama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20E0ABE1" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="627B8AE4" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="244DBC93" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5548193C" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49FCF7BA" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08B867C0" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2570E7AD" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="777490CA" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DE39762" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F336A23" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="56CB6F8E" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="388C464A" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78714937" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D12B5FF" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41DCCA95" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E5492E4" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D9409B9" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5345D054" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3856035A" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="56119182" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55838EF3" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>POLİTİKALAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="330FDD7D" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="02B0DCC1" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="4769A16B" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B08074F" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E0D65CB" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="630725F0" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24475882" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="601B316A" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E43A692" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5459FA91" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AEE6A1D" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="243E58B8" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A625944" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PROSES PLANLARI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A0765E9" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38DD7E2D" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="0EE4635B" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06DE528E" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A11BE8C" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35C7B3BD" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="494719F3" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47BB5346" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78766FA8" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72A667F4" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74EEF971" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="2182868B" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AC464E9" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PROSEDÜRLER (Yönerge, Usul ve Esaslar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B602A18" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="033BA055" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="7610A1B9" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="277035AD" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16C7FAA7" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10E7931E" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F038D17" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66485EC1" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0168032F" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E4ED93A" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01F02D90" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="6B4A6EF9" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77192570" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>İŞ AKIŞLARI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1ABE3027" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D4A0264" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="79F3D7BA" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21902C96" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="330B4026" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51A8BA7C" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5107083A" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15D38977" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F4D5F63" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06514BE9" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77D9CF55" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="65E16237" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1AA7F17C" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TALİMATLAR/GENELGELER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37E7DFB7" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="557E35C3" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="02FF4C3D" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1281B2CC" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14B4F548" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D329555" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1897D757" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="142CE905" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19F41213" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="436631A7" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="428BA9D6" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="2452B83D" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="171C7D4E" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>FORMLAR/ANKETLER/TABLOLAR/ÇİZELGELER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AFFD535" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03A321C2" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="72000DC7" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1472CECF" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13749C17" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B94DD5E" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18FD5623" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49DE4146" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E7AFBFC" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F21DF6A" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5184E2DD" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="0D3D2F6D" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="071D6ECD" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GÖREV TANIMLARI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F306A58" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F6C6A77" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="4B9C0808" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F51140D" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="647B4469" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67FC5C90" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5777FA25" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30C4449E" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74893FCE" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5061BCF1" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="509A542C" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="511C53A0" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BECF1E6" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>LİSTELER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C08D9FA" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A9F01FE" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="18EDEC24" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46C0FF9C" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="751ADF62" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22F89908" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36138712" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26319C1A" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="583E4DC3" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="693A1425" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7423B544" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="3028BDEA" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A88CD0F" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>PLANLAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D2FAA30" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58A0E973" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="3A7EC8E4" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="260A8B62" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="963" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D91EC1D" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="621C199B" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1664" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B0F3FEC" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43144129" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B14A89E" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6295B6B9" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="248FC4D4" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D802A1" w:rsidRPr="00D802A1" w14:paraId="4804AC6A" w14:textId="77777777" w:rsidTr="00D802A1">
         <w:trPr>
           <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7550" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CED9E6F" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>KILAVUZLAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32E3C65E" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D802A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="673DC6E8" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRPr="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="tr-TR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="748ADBB3" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRDefault="00D802A1">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A07C8E3" w14:textId="7EB90D78" w:rsidR="00D802A1" w:rsidRDefault="00D802A1">
+    <w:p w14:paraId="5A07C8E3" w14:textId="2BC9568B" w:rsidR="00D802A1" w:rsidRDefault="00D802A1">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D802A1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>PP.5.2.</w:t>
+        <w:t>PP.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C36B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D802A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C36B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D802A1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FD4119">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00300ED1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>LST</w:t>
       </w:r>
       <w:r w:rsidR="00FD4119">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -5691,172 +5596,174 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6002432F" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRDefault="00D802A1"/>
     <w:sectPr w:rsidR="00D802A1">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7428361F" w14:textId="77777777" w:rsidR="00A214F3" w:rsidRDefault="00A214F3" w:rsidP="00D802A1">
+    <w:p w14:paraId="560713FA" w14:textId="77777777" w:rsidR="00AF013F" w:rsidRDefault="00AF013F" w:rsidP="00D802A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AF4CF4F" w14:textId="77777777" w:rsidR="00A214F3" w:rsidRDefault="00A214F3" w:rsidP="00D802A1">
+    <w:p w14:paraId="659D232B" w14:textId="77777777" w:rsidR="00AF013F" w:rsidRDefault="00AF013F" w:rsidP="00D802A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E8B7A81" w14:textId="661091EA" w:rsidR="00D802A1" w:rsidRDefault="00D802A1" w:rsidP="00D802A1">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="11B27E5A" w14:textId="77777777" w:rsidR="00D802A1" w:rsidRDefault="00D802A1">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58A99D73" w14:textId="77777777" w:rsidR="00A214F3" w:rsidRDefault="00A214F3" w:rsidP="00D802A1">
+    <w:p w14:paraId="74646244" w14:textId="77777777" w:rsidR="00AF013F" w:rsidRDefault="00AF013F" w:rsidP="00D802A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="663C99F2" w14:textId="77777777" w:rsidR="00A214F3" w:rsidRDefault="00A214F3" w:rsidP="00D802A1">
+    <w:p w14:paraId="7D9FA954" w14:textId="77777777" w:rsidR="00AF013F" w:rsidRDefault="00AF013F" w:rsidP="00D802A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B86CEA"/>
     <w:rsid w:val="00090410"/>
+    <w:rsid w:val="00144D7E"/>
     <w:rsid w:val="001D65DF"/>
     <w:rsid w:val="00222555"/>
     <w:rsid w:val="002C035E"/>
     <w:rsid w:val="00300ED1"/>
     <w:rsid w:val="003C26E0"/>
+    <w:rsid w:val="003C36B9"/>
     <w:rsid w:val="003F19EA"/>
     <w:rsid w:val="006A5D31"/>
     <w:rsid w:val="007114DA"/>
     <w:rsid w:val="00A214F3"/>
+    <w:rsid w:val="00AF013F"/>
     <w:rsid w:val="00B86CEA"/>
     <w:rsid w:val="00D03C8D"/>
     <w:rsid w:val="00D802A1"/>
     <w:rsid w:val="00EF46B3"/>
     <w:rsid w:val="00F26034"/>
     <w:rsid w:val="00FD4119"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">