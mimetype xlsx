--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\test\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ASUS\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9D96E9C0-29C6-41C5-9C7B-E480129F38C5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B2C5E9BE-7B81-4916-973B-15C513EAE7A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sayfa1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7" uniqueCount="7">
   <si>
     <t>Eylem No</t>
   </si>
   <si>
     <t xml:space="preserve">Eylem Adı </t>
   </si>
   <si>
     <t xml:space="preserve">Eylemin Gerçekleşme Durumu </t>
   </si>
   <si>
     <t>BİRİM KALİTE EYLEM PLANI İZLEME ÇİZELGESİ   (01.01.2025-30.06.2025)</t>
   </si>
   <si>
     <t>Gerçekleştiyse Elde Edilen Sonuçlar</t>
   </si>
   <si>
     <t>Gerçekleşmediyse Kök Nedenleri</t>
   </si>
   <si>
-    <t>PP.5.2.FR.0018, R0, HAZİRAN 2025</t>
+    <t>PP.1.1.FR.0018, R0, HAZİRAN 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
@@ -493,132 +493,132 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E9"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A7" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="A9" sqref="A9:E9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="24.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="39.85546875" customWidth="1"/>
+    <col min="1" max="1" width="24.33203125" customWidth="1"/>
+    <col min="2" max="2" width="36.5546875" customWidth="1"/>
+    <col min="3" max="3" width="29.33203125" customWidth="1"/>
+    <col min="4" max="4" width="38.6640625" customWidth="1"/>
+    <col min="5" max="5" width="39.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
     </row>
-    <row r="2" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" ht="62.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
-    <row r="4" spans="1:5" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" ht="62.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
-    <row r="5" spans="1:5" ht="62.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="62.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="3"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
-    <row r="6" spans="1:5" ht="62.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="62.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="3"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
-    <row r="7" spans="1:5" ht="62.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="62.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="5"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
     </row>
-    <row r="8" spans="1:5" ht="62.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="62.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5"/>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A9:E9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>