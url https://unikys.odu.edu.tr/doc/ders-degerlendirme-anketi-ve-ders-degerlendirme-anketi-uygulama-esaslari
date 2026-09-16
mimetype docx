--- v0 (2025-12-15)
+++ v1 (2026-09-16)
@@ -5654,140 +5654,140 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="434D5B0A" w14:textId="77777777" w:rsidR="00C35D54" w:rsidRDefault="00C35D54"/>
     <w:p w14:paraId="77D83219" w14:textId="3E99A466" w:rsidR="00C35D54" w:rsidRPr="00576C52" w:rsidRDefault="00C35D54">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C35D54" w:rsidRPr="00576C52">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1320" w:right="566" w:bottom="280" w:left="566" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00FA03C5" w14:textId="77777777" w:rsidR="00B12FE2" w:rsidRDefault="00B12FE2" w:rsidP="009A0B58">
+    <w:p w14:paraId="610131F6" w14:textId="77777777" w:rsidR="00F50BEE" w:rsidRDefault="00F50BEE" w:rsidP="009A0B58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="501CED2C" w14:textId="77777777" w:rsidR="00B12FE2" w:rsidRDefault="00B12FE2" w:rsidP="009A0B58">
+    <w:p w14:paraId="7AA3B1CE" w14:textId="77777777" w:rsidR="00F50BEE" w:rsidRDefault="00F50BEE" w:rsidP="009A0B58">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34FA9894" w14:textId="77777777" w:rsidR="009A0B58" w:rsidRDefault="009A0B58">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1788460286"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="7E5853D8" w14:textId="4FEE6BB0" w:rsidR="009A0B58" w:rsidRDefault="009A0B58" w:rsidP="009A0B58">
+      <w:p w14:paraId="7E5853D8" w14:textId="1750C6BA" w:rsidR="009A0B58" w:rsidRDefault="009A0B58" w:rsidP="009A0B58">
         <w:r w:rsidRPr="00576C52">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>PP.1.4.FR.000</w:t>
         </w:r>
-        <w:r w:rsidR="003A62C2">
+        <w:r w:rsidR="00AB0E3D">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="00576C52">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>, R0, Kasım 2025</w:t>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:tab/>
@@ -6095,58 +6095,58 @@
                   <w10:wrap anchorx="margin" anchory="margin"/>
                 </v:rect>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="531F99B3" w14:textId="77777777" w:rsidR="009A0B58" w:rsidRDefault="009A0B58">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D7FDB1B" w14:textId="77777777" w:rsidR="00B12FE2" w:rsidRDefault="00B12FE2" w:rsidP="009A0B58">
+    <w:p w14:paraId="6B8DD0BC" w14:textId="77777777" w:rsidR="00F50BEE" w:rsidRDefault="00F50BEE" w:rsidP="009A0B58">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60F7C869" w14:textId="77777777" w:rsidR="00B12FE2" w:rsidRDefault="00B12FE2" w:rsidP="009A0B58">
+    <w:p w14:paraId="6A688D8A" w14:textId="77777777" w:rsidR="00F50BEE" w:rsidRDefault="00F50BEE" w:rsidP="009A0B58">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35794431" w14:textId="77777777" w:rsidR="009A0B58" w:rsidRDefault="009A0B58">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E70EA2B" w14:textId="77777777" w:rsidR="009A0B58" w:rsidRDefault="009A0B58">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
@@ -6309,52 +6309,55 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00135A97"/>
     <w:rsid w:val="00135A97"/>
     <w:rsid w:val="003A62C2"/>
     <w:rsid w:val="004D3841"/>
     <w:rsid w:val="00566A82"/>
     <w:rsid w:val="00576C52"/>
     <w:rsid w:val="00730D72"/>
     <w:rsid w:val="007A7816"/>
     <w:rsid w:val="009442F1"/>
     <w:rsid w:val="009A0B58"/>
     <w:rsid w:val="00A2249B"/>
+    <w:rsid w:val="00AB0E3D"/>
     <w:rsid w:val="00B12FE2"/>
+    <w:rsid w:val="00B87E70"/>
     <w:rsid w:val="00C35D54"/>
+    <w:rsid w:val="00F50BEE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="49F5E136"/>