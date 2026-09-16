--- v0 (2026-06-11)
+++ v1 (2026-09-16)
@@ -1,40 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6096"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
@@ -61,362 +65,238 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PERSONEL BİLGİLERİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C6432" w:rsidRPr="005C6432" w14:paraId="575B5D78" w14:textId="77777777" w:rsidTr="00990241">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F9ECF34" w14:textId="3D863D5B" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Adı</w:t>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Adı Soyadı</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A7FE405" w14:textId="77777777" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C6432" w:rsidRPr="005C6432" w14:paraId="16541FEE" w14:textId="77777777" w:rsidTr="00990241">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5574A88D" w14:textId="61EC8E38" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Ünvanı</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Ünvanı </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77731E08" w14:textId="77777777" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C6432" w:rsidRPr="005C6432" w14:paraId="30879642" w14:textId="77777777" w:rsidTr="00990241">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1980DB67" w14:textId="4B18E318" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Kurum</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> No</w:t>
+              <w:t>Kurum Sicil No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F6DC0BA" w14:textId="77777777" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C6432" w:rsidRPr="005C6432" w14:paraId="11AEC321" w14:textId="77777777" w:rsidTr="00990241">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D19A68E" w14:textId="14CCE703" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Telefon</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> No</w:t>
+              <w:t>Telefon No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C17A200" w14:textId="77777777" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C6432" w:rsidRPr="005C6432" w14:paraId="18058F07" w14:textId="77777777" w:rsidTr="00990241">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78BA2677" w14:textId="13C72905" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>İdari</w:t>
-[...55 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>İdari Görevi Olanlar İçin Vekalet Edecek Personel</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18628E9B" w14:textId="77777777" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C6432" w:rsidRPr="005C6432" w14:paraId="3A0A85DE" w14:textId="77777777" w:rsidTr="00990241">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
@@ -455,60 +335,58 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C6432" w:rsidRPr="005C6432" w14:paraId="6411F92D" w14:textId="77777777" w:rsidTr="00990241">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6102514D" w14:textId="195FDC80" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>İmza</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="750536BD" w14:textId="546FD319" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0018636A" w:rsidRPr="005C6432" w14:paraId="0C1E7B5A" w14:textId="77777777" w:rsidTr="0018636A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10774" w:type="dxa"/>
@@ -530,323 +408,381 @@
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t>İZİN BİLGİLERİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C06192" w:rsidRPr="005C6432" w14:paraId="7C96BCA5" w14:textId="77777777" w:rsidTr="00990241">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="086ED150" w14:textId="1736A51D" w:rsidR="00C06192" w:rsidRPr="005C6432" w:rsidRDefault="00C06192" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>İzin</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">İzin </w:t>
+            </w:r>
             <w:r w:rsidR="005C6432" w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Türü</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69C93357" w14:textId="52E6383F" w:rsidR="00990241" w:rsidRDefault="00990241" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
-              <w:t xml:space="preserve">(    ) Yıllık                       (    ) Mazeret </w:t>
+              <w:t>(    )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yıllık                    </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mazeret </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E60A495" w14:textId="7AA9ADFB" w:rsidR="00C06192" w:rsidRPr="005C6432" w:rsidRDefault="00990241" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
-              <w:t xml:space="preserve">(     ) Şua                         </w:t>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Şua                      </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="005C6432" w:rsidRPr="005C6432">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
-              <w:t>(    )</w:t>
-            </w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="005C6432" w:rsidRPr="005C6432">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="005C6432" w:rsidRPr="005C6432">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005C6432" w:rsidRPr="005C6432">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t>Görevlendirme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C06192" w:rsidRPr="005C6432" w14:paraId="21E966EC" w14:textId="77777777" w:rsidTr="00990241">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DD001F3" w14:textId="10F55EFE" w:rsidR="00C06192" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Görevlendirme/</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C06192" w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Mazeret</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Mazeret İzni </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C6432">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
             <w:r w:rsidR="00C06192" w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-              </w:rPr>
               <w:t>ebebi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FE7926E" w14:textId="77777777" w:rsidR="00C06192" w:rsidRPr="005C6432" w:rsidRDefault="00C06192" w:rsidP="00C06192">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C06192" w:rsidRPr="005C6432" w14:paraId="7A69D9A5" w14:textId="77777777" w:rsidTr="00990241">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="121E2103" w14:textId="46825240" w:rsidR="00C06192" w:rsidRPr="005C6432" w:rsidRDefault="00C06192" w:rsidP="00C06192">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>İzin</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">İzin Süresi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28E52930" w14:textId="5A848093" w:rsidR="00C06192" w:rsidRPr="005C6432" w:rsidRDefault="00660EE7" w:rsidP="00C06192">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007463A3">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -880,284 +816,196 @@
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t>Gün</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C06192" w:rsidRPr="005C6432" w14:paraId="7874C7C0" w14:textId="77777777" w:rsidTr="00990241">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49CF8C85" w14:textId="5D7DD98B" w:rsidR="00C06192" w:rsidRPr="005C6432" w:rsidRDefault="00C06192" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>İzin</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>İzin Başla</w:t>
+            </w:r>
+            <w:r w:rsidR="005C6432" w:rsidRPr="005C6432">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ngıç </w:t>
+            </w:r>
             <w:r w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>Başla</w:t>
+              <w:t>Tarih</w:t>
             </w:r>
             <w:r w:rsidR="005C6432" w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ngıç</w:t>
-[...27 lines deleted...]
-              </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A4EB4A4" w14:textId="77777777" w:rsidR="00C06192" w:rsidRPr="005C6432" w:rsidRDefault="00C06192" w:rsidP="00C06192">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C6432" w:rsidRPr="005C6432" w14:paraId="7C96D897" w14:textId="77777777" w:rsidTr="00990241">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A9AD02A" w14:textId="2AF40D4C" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>İzin</w:t>
-[...41 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>İzin Bitiş Tarihi</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5030D637" w14:textId="77777777" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="00C06192">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C06192" w:rsidRPr="005C6432" w14:paraId="69D06067" w14:textId="77777777" w:rsidTr="00990241">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="331FF83A" w14:textId="4D0F046A" w:rsidR="00C06192" w:rsidRPr="005C6432" w:rsidRDefault="00C06192" w:rsidP="001C5F18">
             <w:pPr>
               <w:spacing w:before="360" w:after="360" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>İz</w:t>
             </w:r>
             <w:r w:rsidR="001C5F18" w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>Adres</w:t>
+              <w:t xml:space="preserve"> Adres</w:t>
             </w:r>
             <w:r w:rsidR="001C5F18" w:rsidRPr="005C6432">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C829D10" w14:textId="77777777" w:rsidR="00C06192" w:rsidRPr="005C6432" w:rsidRDefault="00C06192" w:rsidP="00C06192">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C6432" w:rsidRPr="005C6432" w14:paraId="3AB02D73" w14:textId="77777777" w:rsidTr="00990241">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="210F4E40" w14:textId="794AEC56" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
@@ -1534,183 +1382,228 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="604463A9" w14:textId="2DF098E9" w:rsidR="005C6432" w:rsidRPr="005C6432" w:rsidRDefault="005C6432" w:rsidP="005C6432">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D13C9FC" w14:textId="33CE5FD4" w:rsidR="00240D01" w:rsidRPr="005C6432" w:rsidRDefault="00240D01" w:rsidP="00240D01">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00240D01" w:rsidRPr="005C6432" w:rsidSect="00EF6627">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="568" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C29BCC1" w14:textId="77777777" w:rsidR="00D84B5B" w:rsidRDefault="00D84B5B" w:rsidP="005E7E2C">
+    <w:p w14:paraId="0689B49B" w14:textId="77777777" w:rsidR="00327D08" w:rsidRDefault="00327D08" w:rsidP="005E7E2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C1E5B77" w14:textId="77777777" w:rsidR="00D84B5B" w:rsidRDefault="00D84B5B" w:rsidP="005E7E2C">
+    <w:p w14:paraId="650F1630" w14:textId="77777777" w:rsidR="00327D08" w:rsidRDefault="00327D08" w:rsidP="005E7E2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1494FC37" w14:textId="77777777" w:rsidR="006C3641" w:rsidRDefault="006C3641">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2405"/>
       <w:gridCol w:w="2555"/>
       <w:gridCol w:w="2973"/>
       <w:gridCol w:w="1987"/>
     </w:tblGrid>
     <w:tr w:rsidR="007F7805" w:rsidRPr="007F7805" w14:paraId="22689F73" w14:textId="77777777" w:rsidTr="00873269">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="5F9917E1" w14:textId="60D91380" w:rsidR="00354666" w:rsidRPr="007F7805" w:rsidRDefault="007F7805" w:rsidP="0054541D">
+        <w:p w14:paraId="5F9917E1" w14:textId="0639A9A5" w:rsidR="00354666" w:rsidRPr="007F7805" w:rsidRDefault="007F7805" w:rsidP="0054541D">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007F7805">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>PP.2.1.FR.0001</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="006C3641">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007F7805">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="006C3641">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007F7805">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>.FR.0001</w:t>
           </w:r>
           <w:r w:rsidR="00354666" w:rsidRPr="007F7805">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>, R</w:t>
           </w:r>
           <w:r w:rsidR="0054541D">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00354666" w:rsidRPr="007F7805">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
@@ -1855,348 +1748,104 @@
         <w:p w14:paraId="4ACCC434" w14:textId="77777777" w:rsidR="00354666" w:rsidRPr="007F7805" w:rsidRDefault="00354666" w:rsidP="00354666">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1515"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007F7805">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bu </w:t>
-[...263 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="036430D9" w14:textId="77777777" w:rsidR="00354666" w:rsidRDefault="00354666">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55D24D22" w14:textId="77777777" w:rsidR="006C3641" w:rsidRDefault="006C3641">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3584959C" w14:textId="77777777" w:rsidR="00D84B5B" w:rsidRDefault="00D84B5B" w:rsidP="005E7E2C">
+    <w:p w14:paraId="7C7C38A7" w14:textId="77777777" w:rsidR="00327D08" w:rsidRDefault="00327D08" w:rsidP="005E7E2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69F9C285" w14:textId="77777777" w:rsidR="00D84B5B" w:rsidRDefault="00D84B5B" w:rsidP="005E7E2C">
+    <w:p w14:paraId="579464D4" w14:textId="77777777" w:rsidR="00327D08" w:rsidRDefault="00327D08" w:rsidP="005E7E2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63376094" w14:textId="77777777" w:rsidR="006C3641" w:rsidRDefault="006C3641">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="794216C5" w14:textId="5EDF4CED" w:rsidR="00354666" w:rsidRPr="00065D0B" w:rsidRDefault="00354666" w:rsidP="00354666">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="273740A8" wp14:editId="69455E34">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-123825</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-170180</wp:posOffset>
@@ -2399,50 +2048,60 @@
       <w:t>/GÖREVLENDİRME</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> FORMU</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7067FD70" w14:textId="4C005D83" w:rsidR="00354666" w:rsidRDefault="00354666">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2BB1E30E" w14:textId="77777777" w:rsidR="00354666" w:rsidRDefault="00354666">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3718B39A" w14:textId="77777777" w:rsidR="006C3641" w:rsidRDefault="006C3641">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C293608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39B2EB7E"/>
     <w:lvl w:ilvl="0" w:tplc="D0C6F642">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="237"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -3592,51 +3251,51 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="735975887">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2087797322">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="292909882">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1693916275">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="728499669">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="101070973">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00852BF1"/>
     <w:rsid w:val="00004D2B"/>
@@ -3699,50 +3358,51 @@
     <w:rsid w:val="002131D5"/>
     <w:rsid w:val="00236C5D"/>
     <w:rsid w:val="00240D01"/>
     <w:rsid w:val="00243E63"/>
     <w:rsid w:val="00246D9B"/>
     <w:rsid w:val="00250BE5"/>
     <w:rsid w:val="00251CF3"/>
     <w:rsid w:val="0025665E"/>
     <w:rsid w:val="00263D27"/>
     <w:rsid w:val="0027117A"/>
     <w:rsid w:val="002769A2"/>
     <w:rsid w:val="00280BE9"/>
     <w:rsid w:val="00285D9C"/>
     <w:rsid w:val="002926EB"/>
     <w:rsid w:val="00293C0F"/>
     <w:rsid w:val="002A30EF"/>
     <w:rsid w:val="002A3D53"/>
     <w:rsid w:val="002A6A4A"/>
     <w:rsid w:val="002B1881"/>
     <w:rsid w:val="002E1004"/>
     <w:rsid w:val="002E23FE"/>
     <w:rsid w:val="002F40FF"/>
     <w:rsid w:val="00300F6E"/>
     <w:rsid w:val="00320E6A"/>
     <w:rsid w:val="0032527F"/>
+    <w:rsid w:val="00327D08"/>
     <w:rsid w:val="003453A8"/>
     <w:rsid w:val="003500B5"/>
     <w:rsid w:val="00354666"/>
     <w:rsid w:val="0035476A"/>
     <w:rsid w:val="00357CD1"/>
     <w:rsid w:val="0036047B"/>
     <w:rsid w:val="00367DFA"/>
     <w:rsid w:val="00370EE3"/>
     <w:rsid w:val="00374516"/>
     <w:rsid w:val="003749CE"/>
     <w:rsid w:val="0037531D"/>
     <w:rsid w:val="0037734D"/>
     <w:rsid w:val="0038306A"/>
     <w:rsid w:val="003910CF"/>
     <w:rsid w:val="003A6127"/>
     <w:rsid w:val="003B0544"/>
     <w:rsid w:val="003B6B91"/>
     <w:rsid w:val="003F6A81"/>
     <w:rsid w:val="004037CB"/>
     <w:rsid w:val="00417DA4"/>
     <w:rsid w:val="00420082"/>
     <w:rsid w:val="004226AA"/>
     <w:rsid w:val="00430EFB"/>
     <w:rsid w:val="00433709"/>
     <w:rsid w:val="00436B5B"/>
@@ -3809,50 +3469,51 @@
     <w:rsid w:val="006043DA"/>
     <w:rsid w:val="0060578D"/>
     <w:rsid w:val="00620BC5"/>
     <w:rsid w:val="00624586"/>
     <w:rsid w:val="00632BA0"/>
     <w:rsid w:val="006343A7"/>
     <w:rsid w:val="006345EB"/>
     <w:rsid w:val="006358D0"/>
     <w:rsid w:val="00640A43"/>
     <w:rsid w:val="00643ED0"/>
     <w:rsid w:val="006539A1"/>
     <w:rsid w:val="00654AF4"/>
     <w:rsid w:val="006555F0"/>
     <w:rsid w:val="006606D3"/>
     <w:rsid w:val="00660EE7"/>
     <w:rsid w:val="00663D64"/>
     <w:rsid w:val="006645BD"/>
     <w:rsid w:val="00665B65"/>
     <w:rsid w:val="00666CA7"/>
     <w:rsid w:val="00691C7A"/>
     <w:rsid w:val="006A3D56"/>
     <w:rsid w:val="006B36D0"/>
     <w:rsid w:val="006B54DD"/>
     <w:rsid w:val="006C2416"/>
     <w:rsid w:val="006C265B"/>
+    <w:rsid w:val="006C3641"/>
     <w:rsid w:val="006D077E"/>
     <w:rsid w:val="006D39D4"/>
     <w:rsid w:val="006D4920"/>
     <w:rsid w:val="006E13DE"/>
     <w:rsid w:val="006E752E"/>
     <w:rsid w:val="006E7C20"/>
     <w:rsid w:val="006F7385"/>
     <w:rsid w:val="006F7AA3"/>
     <w:rsid w:val="006F7D14"/>
     <w:rsid w:val="007069DD"/>
     <w:rsid w:val="00707708"/>
     <w:rsid w:val="007115EB"/>
     <w:rsid w:val="0071336A"/>
     <w:rsid w:val="00713E84"/>
     <w:rsid w:val="00731036"/>
     <w:rsid w:val="00733B52"/>
     <w:rsid w:val="007349F7"/>
     <w:rsid w:val="00745B7F"/>
     <w:rsid w:val="007463A3"/>
     <w:rsid w:val="0076293B"/>
     <w:rsid w:val="00762A72"/>
     <w:rsid w:val="007670DE"/>
     <w:rsid w:val="00767CD7"/>
     <w:rsid w:val="00770B51"/>
     <w:rsid w:val="007714DF"/>
@@ -3934,50 +3595,51 @@
     <w:rsid w:val="0099397F"/>
     <w:rsid w:val="009A29C2"/>
     <w:rsid w:val="009A7469"/>
     <w:rsid w:val="009B3D85"/>
     <w:rsid w:val="009C25E9"/>
     <w:rsid w:val="009C5B78"/>
     <w:rsid w:val="009C795A"/>
     <w:rsid w:val="009D0030"/>
     <w:rsid w:val="009D04B0"/>
     <w:rsid w:val="009E6DE0"/>
     <w:rsid w:val="009F1FC1"/>
     <w:rsid w:val="009F3842"/>
     <w:rsid w:val="009F7B79"/>
     <w:rsid w:val="00A060A2"/>
     <w:rsid w:val="00A07A9E"/>
     <w:rsid w:val="00A16953"/>
     <w:rsid w:val="00A2534E"/>
     <w:rsid w:val="00A25FF4"/>
     <w:rsid w:val="00A27480"/>
     <w:rsid w:val="00A315A0"/>
     <w:rsid w:val="00A368E8"/>
     <w:rsid w:val="00A476BB"/>
     <w:rsid w:val="00A61FFC"/>
     <w:rsid w:val="00A62766"/>
     <w:rsid w:val="00A706F4"/>
+    <w:rsid w:val="00A75B25"/>
     <w:rsid w:val="00A76230"/>
     <w:rsid w:val="00A76D5C"/>
     <w:rsid w:val="00A818D4"/>
     <w:rsid w:val="00A819C7"/>
     <w:rsid w:val="00A82F6C"/>
     <w:rsid w:val="00A867AA"/>
     <w:rsid w:val="00A90B45"/>
     <w:rsid w:val="00A944BD"/>
     <w:rsid w:val="00AA4967"/>
     <w:rsid w:val="00AB0C75"/>
     <w:rsid w:val="00AB3915"/>
     <w:rsid w:val="00AC7B35"/>
     <w:rsid w:val="00AC7E0D"/>
     <w:rsid w:val="00AD4CCF"/>
     <w:rsid w:val="00AE518A"/>
     <w:rsid w:val="00AF0327"/>
     <w:rsid w:val="00B0319D"/>
     <w:rsid w:val="00B0474C"/>
     <w:rsid w:val="00B119EE"/>
     <w:rsid w:val="00B14AA5"/>
     <w:rsid w:val="00B33AE4"/>
     <w:rsid w:val="00B373B3"/>
     <w:rsid w:val="00B41B3E"/>
     <w:rsid w:val="00B42C29"/>
     <w:rsid w:val="00B44CA5"/>
@@ -4874,54 +4536,54 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1345130098">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>