--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -1,40 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A9D4975" w14:textId="34452005" w:rsidR="0077745C" w:rsidRPr="00E27BA3" w:rsidRDefault="0077745C" w:rsidP="00E27BA3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="6"/>
@@ -51,106 +55,103 @@
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1983"/>
         <w:gridCol w:w="1579"/>
         <w:gridCol w:w="1872"/>
         <w:gridCol w:w="1671"/>
         <w:gridCol w:w="831"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1276"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="2502D7E2" w14:textId="77777777" w:rsidTr="00842693">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9921" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="245D2937" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>I. UZMANLIK ÖĞRENCİSİNİN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="0E9A426B" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7920B5B7" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Adı, Soyadı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76E82BA8" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tarih:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43DFC7BD" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -160,197 +161,190 @@
           <w:p w14:paraId="7AFE734D" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>..... / ..... / 20...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="28F94189" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EF2B67F" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Anabilim Dalı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="505005BF" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="4C42A749" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D53F3BE" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tez Danışmanı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18BAAB19" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="2C045D72" w14:textId="77777777" w:rsidTr="00842693">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9921" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3418871E" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>II. TEZİN SUNUMU</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="1BEB8543" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E81A632" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Akıcı ve kolay anlaşılır bir sunum yapıldı mı?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0ED1A675" w14:textId="40D13156" w:rsidR="00DC5DAD" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E09EB">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
@@ -374,73 +368,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002E09EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="13AC48BB" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35641C01" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Adayın sunum esnasında konuya hâkimiyeti yeterli mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C9322D6" w14:textId="7B82EFF2" w:rsidR="00DC5DAD" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E09EB">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -461,73 +453,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002E09EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="2F3B2807" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="536EF15E" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Adayın, elde edilen verileri yorumlama yeteneği yeterli mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="622E8F45" w14:textId="4A139352" w:rsidR="00DC5DAD" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E09EB">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
@@ -551,51 +541,50 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002E09EB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="17FEC605" w14:textId="77777777" w:rsidTr="00842693">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9921" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B7B65D8" w14:textId="0317E369" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">III. TEZİN DEĞERLENDİRİLMESİ </w:t>
             </w:r>
             <w:r w:rsidR="00B1330B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
@@ -626,122 +615,118 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> görüşünüzü AÇIKLAMALAR başlığında belirtebilirsiniz</w:t>
             </w:r>
             <w:r w:rsidR="00B1330B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="6322F2A3" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23FF6A49" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Giriş ve Amaç</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="189D3C67" w14:textId="74448D0C" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="58257836" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EC35265" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Girişteki bilgiler çalışmanın yapılma gerekçesini ortaya koyuyor mu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="363CDE35" w14:textId="0315DF01" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -764,73 +749,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="5F5CF455" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30818B1B" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Araştırmanın amacı açık olarak belirtilmiş mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74C25C54" w14:textId="667F777C" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -853,72 +836,70 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="2FD04C28" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C16376D" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Araştırma amacına uygun olarak kurgulanmış mı?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B58FC35" w14:textId="1A034E17" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -941,73 +922,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="108BF178" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65065845" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Araştırmanın konusu açık olarak belirtilmiş mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F7542AE" w14:textId="57CE9D8C" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -1030,73 +1009,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="4B91730A" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63BB3D6B" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Araştırmanın hipotezi açık olarak belirtilmiş mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21300DE3" w14:textId="57246F7F" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -1119,73 +1096,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="2F3C7DFC" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25F71B9A" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Araştırmanın sonuç değişkenleri açık olarak belirtilmiş mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="13EABC0A" w14:textId="73EF0C87" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -1208,73 +1183,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="6844E41A" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EBA08C9" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Çalışma özgün bir araştırma niteliği taşıyor mu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01EFD181" w14:textId="4DD41E2D" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -1297,73 +1270,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="16C967F6" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35EFBA07" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Yeterli sayıda ve nitelikte güncel kaynaklar ile desteklenmiş mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48C05D55" w14:textId="40C86F0E" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -1386,122 +1357,118 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="0A565080" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47A6194A" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Genel Bilgiler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A250C51" w14:textId="04E40710" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="40C57234" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C5B0682" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Tez konusu ile uyumlu mu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B15720F" w14:textId="7F2E00CC" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -1524,73 +1491,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="26A12DE4" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71BB1D0A" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Bilgi içeriği yeterli mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3255F4E8" w14:textId="649BE22A" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -1613,73 +1578,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="0C0C2776" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="106A53DB" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Tezin hipotez ve amacına yönelik metotlar değerlendirilmiş mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A1FABBC" w14:textId="3BD9E68A" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -1702,73 +1665,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="35840392" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49529D61" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Uygun kaynaklar ile desteklenmiş mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="016C5EF8" w14:textId="4F662118" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -1791,122 +1752,118 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="4F9929AA" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2489C9B7" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Gereç ve Yöntem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="550C2FF8" w14:textId="3AEFB479" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="5198B8F5" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41E0402A" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Çalışmanın yapıldığı yer ve zaman belirtilmiş mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="530A6A31" w14:textId="58863BEE" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -1929,73 +1886,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="64D71C33" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="139"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AFC8311" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Materyal tanımlanmış mı?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="743D0AE0" w14:textId="25B9EDC0" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -2018,73 +1973,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="4AED881E" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B61AEDD" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Yöntemler eksiksiz olarak verilmiş mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D7E220F" w14:textId="0F32DA09" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -2107,73 +2060,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="61BF646A" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="158BCB9B" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Kullanılan yöntemlere kaynak verilmiş mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F0EB195" w14:textId="1B09C7C0" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -2196,73 +2147,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="70AA1569" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="067C14B2" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Örneklem büyüklüğü uygun mu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6132B080" w14:textId="06AFBA87" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -2285,73 +2234,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="16E19BFA" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48044119" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Değerlendirme teknikleri doğru seçilmiş mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="664241C2" w14:textId="7CB2AC2D" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -2374,73 +2321,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="2AD934AC" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="682979E5" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>İstatistiksel değerlendirme yeterli mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A362940" w14:textId="6A274AF8" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -2463,73 +2408,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="41AF279E" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69C67BB4" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Malzeme ve cihazların elde edildiği yer ve markası yazılmış mı?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E84A4B1" w14:textId="13489C57" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -2552,122 +2495,118 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="10CB5B9B" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="778FA1E6" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Etik Yönden inceleme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C42FC06" w14:textId="18EB609F" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="0FA9C9E0" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64861296" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Etik kurul onayı var mı? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0683F710" w14:textId="5E7AC940" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -2690,73 +2629,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="78E6A4DC" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FB25E87" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Araştırma etiğine uygun mu?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78E15E2C" w14:textId="0D5E004A" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -2779,122 +2716,118 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="0C5BD7C4" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="434F74E6" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Bulgular</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A446176" w14:textId="18E6855D" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="51740100" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A714342" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Amaç doğrultusunda ve uygulanan yöntem ile uyumlu olarak yazılmış mı?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="262E18A4" w14:textId="1DBF0DCE" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -2917,73 +2850,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="42FE4C25" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A574A65" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>İstatistiksel değerlendirme bulguları ve anlamlılık değerleri açık olarak ifade edilmiş mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31CDE606" w14:textId="1417FD2F" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -3006,74 +2937,72 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="09C3D4A2" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30BC0AB9" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Yeterli sayıda ve nitelikte görsel (tablo, grafik, şekil, vb.) kullanılmış mı?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38F42889" w14:textId="2FC5ABA6" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -3096,134 +3025,130 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="559EF2DF" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38C0FB8E" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tartışma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E7F52F9" w14:textId="5E96ECD7" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="5D1D6D3B" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DD83BBD" w14:textId="26B1DA43" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulgular amacına uygun olarak ve ayrıntılı olarak tartışılmış ve yorumlanmış </w:t>
             </w:r>
             <w:r w:rsidR="00B1330B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ı?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B789C9F" w14:textId="6039B75F" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -3246,73 +3171,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="760ECA9F" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CF458CF" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Çalışmanın kısıtlılıkları tartışılmış mı?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54FFD803" w14:textId="22A9B80B" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -3335,73 +3258,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="2122D3A9" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3080264E" w14:textId="40451BC8" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Amaç doğrultusunda bulgulara dayanılarak bir sonuç elde edilmiş mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F4A516F" w14:textId="05240BC7" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
@@ -3424,123 +3345,119 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="3514AF3A" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="501EC70C" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Sonuç</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47C6EA3B" w14:textId="5F08ECD0" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="643C8117" w14:textId="77777777" w:rsidTr="008C784A">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75931D15" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Çalışmada ulaşılan genel sonuçlar öz, açık ve belli bir düzen çerçevesinde yazılmış mı? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27CFA6BE" w14:textId="28B1F493" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
@@ -3564,123 +3481,119 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="24CB31F2" w14:textId="77777777" w:rsidTr="008C784A">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="003146CC" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Kaynaklar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D75A1C0" w14:textId="7471D94D" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="41B47758" w14:textId="77777777" w:rsidTr="008C784A">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2247E80F" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeterli bir kaynak taraması yapılmış mı? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B9E4471" w14:textId="43FAC246" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
@@ -3704,73 +3617,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="4C229D0C" w14:textId="77777777" w:rsidTr="008C784A">
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43535212" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Kaynaklar güncel mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E8053FA" w14:textId="7C41F405" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
@@ -3794,73 +3705,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="3A60EF15" w14:textId="77777777" w:rsidTr="008C784A">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66EFBF88" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Kaynaklar metin içerisinde doğru kullanılmış mı?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1693AD02" w14:textId="269AC304" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
@@ -3884,73 +3793,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="5CA994D2" w14:textId="77777777" w:rsidTr="008C784A">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33C0CBCD" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Kaynaklara doğru atıf yapılmış mı?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="065742C8" w14:textId="5E322A84" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
@@ -3974,73 +3881,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="3B71AB6D" w14:textId="77777777" w:rsidTr="008C784A">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70BF35E5" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Yeterli sayıda ve nitelikte ulusal kaynağa yer verilmiş mi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72838AD3" w14:textId="690E6F88" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
@@ -4064,123 +3969,119 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="5596E7C7" w14:textId="77777777" w:rsidTr="008C784A">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12CA484C" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Özet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75443AF6" w14:textId="4EAA54D6" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="51E5CE41" w14:textId="77777777" w:rsidTr="008C784A">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1946933D" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Araştırmanın amacı, kullanılan yöntemler, elde edilen bulgular ve varılan sonuçlar açık olarak ifade edilmiş mi? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="438B4BC0" w14:textId="3F16606B" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
@@ -4204,73 +4105,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="4109406C" w14:textId="77777777" w:rsidTr="008C784A">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="782674B8" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>İngilizce özet, Türkçe özetin tam karşılığı mı?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7658A044" w14:textId="5314AF0F" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
@@ -4294,73 +4193,71 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="0A7A8D6B" w14:textId="77777777" w:rsidTr="008C784A">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AF9427B" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Anahtar sözcükler uygun şekilde seçilmiş mi? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67783AF4" w14:textId="2551D195" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
@@ -4384,123 +4281,119 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="02918FD5" w14:textId="77777777" w:rsidTr="008C784A">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A8FEF21" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tezin biçimsel özellikleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ED593BE" w14:textId="778564F0" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="0F25DA2C" w14:textId="77777777" w:rsidTr="008C784A">
         <w:trPr>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25478D83" w14:textId="61CB5C4C" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Tez Yazım Kılavuzuna uygun olarak yazılmış mı?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="450C97BC" w14:textId="0B517586" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
@@ -4524,75 +4417,73 @@
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E09EB" w:rsidRPr="00490449" w14:paraId="3AEDD66D" w14:textId="77777777" w:rsidTr="008C784A">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7936" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A2F796A" w14:textId="77777777" w:rsidR="002E09EB" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>İntihal Varlığı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A51B086" w14:textId="10A71696" w:rsidR="002E09EB" w:rsidRPr="002E09EB" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="796"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00972E32">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:bCs/>
@@ -4626,51 +4517,50 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>Hayır</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="5066C81B" w14:textId="77777777" w:rsidTr="00842693">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9921" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5147F3F4" w14:textId="467BDED4" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">IV. TEZİN BİLİME KATKISI </w:t>
             </w:r>
             <w:r w:rsidRPr="00B1330B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
@@ -4686,51 +4576,50 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Birden çok seçenek işaretleyebilirsiniz)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="7ABD2197" w14:textId="77777777" w:rsidTr="00842693">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="2056"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9921" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1217A64D" w14:textId="3FE1C2EF" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E09EB">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r w:rsidR="0020369F">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DC5DAD" w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
@@ -4891,91 +4780,89 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Bilime yeterli katkı sağlamamaktadır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="6121276B" w14:textId="77777777" w:rsidTr="00842693">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9921" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44BEA733" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>VI. AÇIKLAMALAR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="7F66EE68" w14:textId="77777777" w:rsidTr="00842693">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9921" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36A30881" w14:textId="77777777" w:rsidR="00490449" w:rsidRDefault="00490449" w:rsidP="00490449">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B4BB45B" w14:textId="77777777" w:rsidR="00842693" w:rsidRDefault="00842693" w:rsidP="00490449">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
@@ -4989,91 +4876,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="490BC1CC" w14:textId="77777777" w:rsidTr="00842693">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9921" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AD5041E" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>VII. SONUÇ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="741A723B" w14:textId="77777777" w:rsidTr="00842693">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="470"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9921" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63169336" w14:textId="319AB01A" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="002E09EB" w:rsidP="002E09EB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E09EB">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:b/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -5109,352 +4994,339 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DC5DAD" w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Düzeltilmesi gerekir</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DC5DAD" w:rsidRPr="00490449" w14:paraId="02C723A4" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9921" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68BBAC20" w14:textId="77777777" w:rsidR="00DC5DAD" w:rsidRPr="00490449" w:rsidRDefault="00DC5DAD" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>JÜRİ ÜYESİNİN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00842693" w:rsidRPr="00490449" w14:paraId="59685FD9" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="511A82A2" w14:textId="338A073F" w:rsidR="00842693" w:rsidRDefault="00842693" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Unvanı, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="358980CF" w14:textId="4770E553" w:rsidR="00842693" w:rsidRPr="00490449" w:rsidRDefault="00842693" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Adı, Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="464020DB" w14:textId="77777777" w:rsidR="00842693" w:rsidRDefault="00842693" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>T.C.</w:t>
             </w:r>
             <w:r w:rsidR="008C784A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CAF0027" w14:textId="0E240486" w:rsidR="008C784A" w:rsidRPr="00490449" w:rsidRDefault="008C784A" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Kimlik No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7763DADB" w14:textId="63835623" w:rsidR="00842693" w:rsidRPr="00490449" w:rsidRDefault="00842693" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Kurumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50A5AD23" w14:textId="63CF70E8" w:rsidR="00842693" w:rsidRPr="00490449" w:rsidRDefault="00842693" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Anabilim/Bilim Dalı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02A2FFC1" w14:textId="5A5C2CA3" w:rsidR="00842693" w:rsidRPr="00490449" w:rsidRDefault="00842693" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00842693">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Uzmanlık Tescil No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EF007CE" w14:textId="568F3372" w:rsidR="00842693" w:rsidRPr="00490449" w:rsidRDefault="00842693" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00490449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>İmzası</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00842693" w:rsidRPr="00490449" w14:paraId="5556CCE1" w14:textId="77777777" w:rsidTr="00B1330B">
         <w:trPr>
           <w:trHeight w:val="713"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FE71932" w14:textId="77777777" w:rsidR="00842693" w:rsidRPr="00490449" w:rsidRDefault="00842693" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1431E4F9" w14:textId="54DD7BE6" w:rsidR="00842693" w:rsidRPr="00490449" w:rsidRDefault="00842693" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1872" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21134672" w14:textId="77777777" w:rsidR="00842693" w:rsidRPr="00490449" w:rsidRDefault="00842693" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5929CF77" w14:textId="6C47FF1F" w:rsidR="00842693" w:rsidRPr="00490449" w:rsidRDefault="00842693" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0295B445" w14:textId="77777777" w:rsidR="00842693" w:rsidRPr="00490449" w:rsidRDefault="00842693" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3408EC1C" w14:textId="022939A9" w:rsidR="00842693" w:rsidRPr="00490449" w:rsidRDefault="00842693" w:rsidP="00FA2D73">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DF1BB6B" w14:textId="1DEAA6D8" w:rsidR="00BD0D83" w:rsidRPr="00860BFA" w:rsidRDefault="0077745C" w:rsidP="00A5023B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         </w:rPr>
       </w:pPr>
@@ -6528,712 +6400,492 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E27BA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E27BA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E27BA3" w:rsidRPr="008C784A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3/3</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00576AAC" w:rsidRPr="008C784A" w:rsidSect="00E27BA3">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1247" w:left="1418" w:header="425" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="400808D6" w14:textId="77777777" w:rsidR="000C4A70" w:rsidRDefault="000C4A70" w:rsidP="00B85D45">
+    <w:p w14:paraId="3C186486" w14:textId="77777777" w:rsidR="002219A7" w:rsidRDefault="002219A7" w:rsidP="00B85D45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50B53680" w14:textId="77777777" w:rsidR="000C4A70" w:rsidRDefault="000C4A70" w:rsidP="00B85D45">
+    <w:p w14:paraId="257444DB" w14:textId="77777777" w:rsidR="002219A7" w:rsidRDefault="002219A7" w:rsidP="00B85D45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="193757DB" w14:textId="77777777" w:rsidR="002E7BF0" w:rsidRDefault="002E7BF0">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2047"/>
       <w:gridCol w:w="2150"/>
       <w:gridCol w:w="2437"/>
       <w:gridCol w:w="1609"/>
     </w:tblGrid>
     <w:tr w:rsidR="00576AAC" w:rsidRPr="00576AAC" w14:paraId="37AB8759" w14:textId="77777777" w:rsidTr="008C784A">
       <w:trPr>
         <w:trHeight w:val="254"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4197" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="3CDBD9C3" w14:textId="4CEEB4FF" w:rsidR="005D7BAB" w:rsidRPr="00576AAC" w:rsidRDefault="005D7BAB" w:rsidP="005D7BAB">
+        <w:p w14:paraId="3CDBD9C3" w14:textId="79226A74" w:rsidR="005D7BAB" w:rsidRPr="00576AAC" w:rsidRDefault="005D7BAB" w:rsidP="005D7BAB">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="1" w:name="_Hlk197506166"/>
           <w:r w:rsidRPr="00576AAC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.FR.00</w:t>
+            <w:t>PP.</w:t>
           </w:r>
-          <w:r w:rsidR="00E27BA3">
+          <w:r w:rsidR="002E7BF0">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>19</w:t>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00576AAC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="002E7BF0">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00576AAC">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.FR.00</w:t>
+          </w:r>
+          <w:r w:rsidR="002E7BF0">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>20</w:t>
           </w:r>
           <w:r w:rsidRPr="00576AAC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">, R0, </w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00576AAC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Mayıs</w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00576AAC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> 2025</w:t>
           </w:r>
           <w:r w:rsidR="00576AAC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                               </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4046" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="593DEC9F" w14:textId="5328C2E5" w:rsidR="005D7BAB" w:rsidRPr="00576AAC" w:rsidRDefault="00576AAC" w:rsidP="005D7BAB">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                                              </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00576AAC" w:rsidRPr="00576AAC" w14:paraId="364CFC1B" w14:textId="77777777" w:rsidTr="008C784A">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="1609" w:type="dxa"/>
         <w:trHeight w:val="781"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2047" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="4A743746" w14:textId="16B957A6" w:rsidR="005D7BAB" w:rsidRPr="00576AAC" w:rsidRDefault="005D7BAB" w:rsidP="005D7BAB">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4587" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="67795F61" w14:textId="5DA0589A" w:rsidR="005D7BAB" w:rsidRPr="00576AAC" w:rsidRDefault="005D7BAB" w:rsidP="005D7BAB">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1515"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00576AAC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bu </w:t>
+            <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...272 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00E27BA3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="00576AAC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>ulaşınız</w:t>
-[...12 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:bookmarkEnd w:id="1"/>
   <w:p w14:paraId="6EAECCF8" w14:textId="719D8F6B" w:rsidR="005D7BAB" w:rsidRDefault="005D7BAB">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="17967253" w14:textId="77777777" w:rsidR="005D7BAB" w:rsidRDefault="005D7BAB">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08CD9F48" w14:textId="77777777" w:rsidR="002E7BF0" w:rsidRDefault="002E7BF0">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FEC6A24" w14:textId="77777777" w:rsidR="000C4A70" w:rsidRDefault="000C4A70" w:rsidP="00B85D45">
+    <w:p w14:paraId="3E9C17E7" w14:textId="77777777" w:rsidR="002219A7" w:rsidRDefault="002219A7" w:rsidP="00B85D45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18B49439" w14:textId="77777777" w:rsidR="000C4A70" w:rsidRDefault="000C4A70" w:rsidP="00B85D45">
+    <w:p w14:paraId="15563141" w14:textId="77777777" w:rsidR="002219A7" w:rsidRDefault="002219A7" w:rsidP="00B85D45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D882C07" w14:textId="77777777" w:rsidR="002E7BF0" w:rsidRDefault="002E7BF0">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59F6C354" w14:textId="421DFC02" w:rsidR="005D7BAB" w:rsidRPr="00065D0B" w:rsidRDefault="005D7BAB" w:rsidP="005D7BAB">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk197506111"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="130CB092" wp14:editId="5D279599">
@@ -7375,50 +7027,60 @@
       <w:t xml:space="preserve">                      DİŞ HEKİMLİĞİNDE UZMANLIK TEZİ DEĞERLENDİRME FORMU</w:t>
     </w:r>
     <w:r w:rsidR="005D7BAB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>*</w:t>
     </w:r>
   </w:p>
   <w:bookmarkEnd w:id="0"/>
   <w:p w14:paraId="31B5AA68" w14:textId="0F2ABE0A" w:rsidR="00B85D45" w:rsidRPr="00576AAC" w:rsidRDefault="00B85D45" w:rsidP="00490449">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
       </w:tabs>
       <w:ind w:right="-851"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5133FAB4" w14:textId="77777777" w:rsidR="002E7BF0" w:rsidRDefault="002E7BF0">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3164059D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB462F00"/>
     <w:lvl w:ilvl="0" w:tplc="978AFFCC">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -7736,94 +7398,96 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1169445240">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1291131386">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="499665331">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC5DAD"/>
     <w:rsid w:val="000C4A70"/>
     <w:rsid w:val="000E5F46"/>
     <w:rsid w:val="00147D89"/>
     <w:rsid w:val="0020369F"/>
+    <w:rsid w:val="002219A7"/>
     <w:rsid w:val="00252F26"/>
     <w:rsid w:val="002D23D9"/>
     <w:rsid w:val="002E09EB"/>
+    <w:rsid w:val="002E7BF0"/>
     <w:rsid w:val="002F65CD"/>
     <w:rsid w:val="00336F14"/>
     <w:rsid w:val="00392702"/>
     <w:rsid w:val="003B4F09"/>
     <w:rsid w:val="00465931"/>
     <w:rsid w:val="00490449"/>
     <w:rsid w:val="0049131E"/>
     <w:rsid w:val="004C6BB8"/>
     <w:rsid w:val="00576AAC"/>
     <w:rsid w:val="005A72A0"/>
     <w:rsid w:val="005D7BAB"/>
     <w:rsid w:val="006D3C6D"/>
+    <w:rsid w:val="006E00EE"/>
     <w:rsid w:val="0077745C"/>
     <w:rsid w:val="007A3FA4"/>
     <w:rsid w:val="00842693"/>
     <w:rsid w:val="00860BFA"/>
     <w:rsid w:val="008B18BB"/>
     <w:rsid w:val="008C17FD"/>
     <w:rsid w:val="008C784A"/>
     <w:rsid w:val="00941913"/>
     <w:rsid w:val="00A5023B"/>
     <w:rsid w:val="00AA4858"/>
     <w:rsid w:val="00AC6BDC"/>
     <w:rsid w:val="00AF554C"/>
     <w:rsid w:val="00B1330B"/>
     <w:rsid w:val="00B85D45"/>
     <w:rsid w:val="00BD0D83"/>
     <w:rsid w:val="00BD6B65"/>
     <w:rsid w:val="00C57913"/>
     <w:rsid w:val="00D530EC"/>
     <w:rsid w:val="00DC5DAD"/>
     <w:rsid w:val="00E27BA3"/>
     <w:rsid w:val="00E66E76"/>
     <w:rsid w:val="00EE6DAF"/>
     <w:rsid w:val="00F51A97"/>
     <w:rsid w:val="00F704FA"/>
     <w:rsid w:val="00F834CE"/>
@@ -8381,54 +8045,54 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListeParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0077745C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>