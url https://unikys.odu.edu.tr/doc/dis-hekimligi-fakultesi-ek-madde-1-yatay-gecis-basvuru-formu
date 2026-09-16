--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -90,496 +90,476 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2776"/>
         <w:gridCol w:w="7136"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E7262" w:rsidRPr="00BF6976" w14:paraId="31B2ED32" w14:textId="77777777" w:rsidTr="00CE0927">
         <w:trPr>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D7662A4" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00CE0927" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0D0D0D"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE0927">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0D0D0D"/>
               </w:rPr>
               <w:t>Öğrencinin Geldiği Üniversite Bilgileri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E7262" w:rsidRPr="00BF6976" w14:paraId="4B5351B9" w14:textId="77777777" w:rsidTr="00CE0927">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="384252CF" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Üniversite Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="636F9927" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E7262" w:rsidRPr="00BF6976" w14:paraId="548DFBA2" w14:textId="77777777" w:rsidTr="00CE0927">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5672F6E7" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Fakülte Adı</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1376EDD0" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E7262" w:rsidRPr="00BF6976" w14:paraId="6D47ED87" w14:textId="77777777" w:rsidTr="00CE0927">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65FB6318" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Bölüm / Programı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78158979" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E7262" w:rsidRPr="00BF6976" w14:paraId="30514895" w14:textId="77777777" w:rsidTr="00CE0927">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B703692" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Sınıfı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AEA79D9" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E7262" w:rsidRPr="00BF6976" w14:paraId="6FC7DFF3" w14:textId="77777777" w:rsidTr="00CE0927">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="395A524C" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ÖSYM Yerleştirme Yılı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5914031A" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E7262" w:rsidRPr="00BF6976" w14:paraId="581FBD0D" w14:textId="77777777" w:rsidTr="00CE0927">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61E74F82" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>ÖSYS Puanı / Türü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01E20D2A" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF6976" w:rsidRPr="00BF6976" w14:paraId="5FB2AAD0" w14:textId="77777777" w:rsidTr="00A366AE">
         <w:trPr>
           <w:trHeight w:val="702"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54A48FCA" w14:textId="77777777" w:rsidR="00BF6976" w:rsidRPr="00BF6976" w:rsidRDefault="00BF6976" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Genel Not Ortalaması</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="482D10B9" w14:textId="77777777" w:rsidR="00BF6976" w:rsidRPr="00BF6976" w:rsidRDefault="00BF6976" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>(4’lük ve 100’lük sistem)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03E768F8" w14:textId="77777777" w:rsidR="00BF6976" w:rsidRPr="00BF6976" w:rsidRDefault="00BF6976">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E7262" w:rsidRPr="00BF6976" w14:paraId="66844ADA" w14:textId="77777777" w:rsidTr="00CE0927">
         <w:trPr>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="644FDAA8" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00CE0927" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0D0D0D"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE0927">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="0D0D0D"/>
               </w:rPr>
               <w:t>Fakültemize Yatay Geçiş Yapmak İstediği Bölüm/Program Bilgileri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E7262" w:rsidRPr="00BF6976" w14:paraId="0E88C0B3" w14:textId="77777777" w:rsidTr="00CE0927">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C3875A4" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Bölüm / Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D061CBA" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E7262" w:rsidRPr="00BF6976" w14:paraId="438D3B4C" w14:textId="77777777" w:rsidTr="00CE0927">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F553E30" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Geçmek İstediği Sınıfı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="743F82E3" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="00A366AE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C289DC4" w14:textId="77777777" w:rsidR="00C61C37" w:rsidRPr="00CE0927" w:rsidRDefault="00034FA8" w:rsidP="00A366AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF6976">
@@ -597,51 +577,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Yükseköğretim kurumlarında ön lisans ve lisans düzeyindeki programlar arasında geçiş, çift anadal, yan dal ile kurumlar arası kredi transferi yapılması esaslarına ilişkin yönetmeliğinde bulunan </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ek Madde-1</w:t>
       </w:r>
       <w:r w:rsidR="006C2F02" w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Merkezi Yerleştirme Puanı İle)</w:t>
+        <w:t xml:space="preserve"> (Merkezi Yerleştirme Puanı </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006C2F02" w:rsidRPr="00CE0927">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>İle</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006C2F02" w:rsidRPr="00CE0927">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">kapsamında </w:t>
       </w:r>
       <w:r w:rsidR="006C2F02" w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ü</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0927">
         <w:rPr>
@@ -734,71 +732,73 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BF6976" w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BF6976" w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BF6976" w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CE0927" w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="00BF6976" w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>../</w:t>
       </w:r>
       <w:r w:rsidR="00CE0927" w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BF6976" w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00CE0927" w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.…</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
@@ -866,51 +866,75 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2-   </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Geldiği yükseköğretim kurumunda uygulanmakta olan onaylı ya da resmi web sayfa çıktısı öğretim planları ve ders içerikleri</w:t>
+        <w:t xml:space="preserve">Geldiği yükseköğretim kurumunda uygulanmakta olan onaylı ya da </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE0927">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>resmi</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE0927">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> web sayfa çıktısı öğretim planları ve ders içerikleri</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63032AA7" w14:textId="77777777" w:rsidR="00F862FE" w:rsidRPr="00CE0927" w:rsidRDefault="00F862FE" w:rsidP="00A366AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0927">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
@@ -1102,98 +1126,95 @@
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1795"/>
         <w:gridCol w:w="8117"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E7262" w:rsidRPr="00BF6976" w14:paraId="5FBCA96D" w14:textId="77777777" w:rsidTr="00A366AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4566B34A" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="004E7262">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Adı Soyadı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FF90836" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="004E7262">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E7262" w:rsidRPr="00BF6976" w14:paraId="341B10EA" w14:textId="77777777" w:rsidTr="00A366AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63BCA212" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="004E7262">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00A366AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
@@ -1203,516 +1224,881 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00A366AE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>. Kimlik No</w:t>
             </w:r>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56A286D2" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="004E7262">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E7262" w:rsidRPr="00BF6976" w14:paraId="7CC731A9" w14:textId="77777777" w:rsidTr="00A366AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D64A6B2" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="004E7262">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Adres:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="695BAB4A" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="004E7262">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E7262" w:rsidRPr="00BF6976" w14:paraId="41E0DDF0" w14:textId="77777777" w:rsidTr="00A366AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00C9234C" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="004E7262">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Telefon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F5BDAAC" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="004E7262">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E7262" w:rsidRPr="00BF6976" w14:paraId="699507EB" w14:textId="77777777" w:rsidTr="00A366AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AAF233E" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="004E7262">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF6976">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>İmza:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5BE7E04E" w14:textId="77777777" w:rsidR="004E7262" w:rsidRPr="00BF6976" w:rsidRDefault="004E7262" w:rsidP="004E7262">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="155DBEAE" w14:textId="77777777" w:rsidR="000A5125" w:rsidRPr="00BF6976" w:rsidRDefault="000A5125" w:rsidP="00A366AE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000A5125" w:rsidRPr="00BF6976" w:rsidSect="00CE0927">
+    <w:sectPr w:rsidR="000A5125" w:rsidRPr="00BF6976" w:rsidSect="00917D8C">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="284" w:right="1133" w:bottom="284" w:left="851" w:header="279" w:footer="67" w:gutter="0"/>
+      <w:pgMar w:top="999" w:right="1133" w:bottom="284" w:left="851" w:header="279" w:footer="67" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FC91AD9" w14:textId="77777777" w:rsidR="00B610FF" w:rsidRDefault="00B610FF" w:rsidP="00A366AE">
+    <w:p w14:paraId="255F6BC5" w14:textId="77777777" w:rsidR="008C4D96" w:rsidRDefault="008C4D96" w:rsidP="00A366AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7201E07C" w14:textId="77777777" w:rsidR="00B610FF" w:rsidRDefault="00B610FF" w:rsidP="00A366AE">
+    <w:p w14:paraId="5E51DDD2" w14:textId="77777777" w:rsidR="008C4D96" w:rsidRDefault="008C4D96" w:rsidP="00A366AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2405"/>
       <w:gridCol w:w="2555"/>
       <w:gridCol w:w="2973"/>
       <w:gridCol w:w="1987"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CE0927" w:rsidRPr="00065D0B" w14:paraId="2D3CAD3D" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="1E8D96C5" w14:textId="77777777" w:rsidR="00CE0927" w:rsidRPr="00D5598D" w:rsidRDefault="00CE0927" w:rsidP="00CE0927">
+        <w:p w14:paraId="1E8D96C5" w14:textId="38EC5D4C" w:rsidR="00CE0927" w:rsidRPr="00917D8C" w:rsidRDefault="00CE0927" w:rsidP="00CE0927">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:color w:val="FF0000"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00D5598D">
-[...6 lines deleted...]
-            <w:t>PP.1.1.FR.000</w:t>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>PP.</w:t>
           </w:r>
-          <w:r>
-[...1 lines deleted...]
-              <w:color w:val="FF0000"/>
+          <w:r w:rsidR="008F77A3">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="008F77A3">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
-          <w:r w:rsidRPr="00D5598D">
-[...6 lines deleted...]
-            <w:t>, R0, Nisan 2025</w:t>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">.FR.0003, R0, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Mayıs</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="38DDBA31" w14:textId="77777777" w:rsidR="00CE0927" w:rsidRPr="00065D0B" w:rsidRDefault="00CE0927" w:rsidP="00CE0927">
+        <w:p w14:paraId="38DDBA31" w14:textId="47655D88" w:rsidR="00CE0927" w:rsidRPr="00917D8C" w:rsidRDefault="00917D8C" w:rsidP="00CE0927">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1/1</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00CE0927" w:rsidRPr="00065D0B" w14:paraId="473F812D" w14:textId="77777777">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="1835" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2405" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="0BCEC2EC" w14:textId="77777777" w:rsidR="00CE0927" w:rsidRPr="00065D0B" w:rsidRDefault="00CE0927" w:rsidP="00CE0927">
+        <w:p w14:paraId="0BCEC2EC" w14:textId="77777777" w:rsidR="00CE0927" w:rsidRPr="00917D8C" w:rsidRDefault="00CE0927" w:rsidP="00CE0927">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5528" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="16188F56" w14:textId="77777777" w:rsidR="00CE0927" w:rsidRPr="00065D0B" w:rsidRDefault="00CE0927" w:rsidP="00CE0927">
+        <w:p w14:paraId="16188F56" w14:textId="77777777" w:rsidR="00CE0927" w:rsidRPr="00917D8C" w:rsidRDefault="00CE0927" w:rsidP="00CE0927">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1515"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00065D0B">
-            <w:rPr>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:iCs/>
-              <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Bu </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>dokümanın</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>basılı</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>hâli</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>kontrolsüz</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>doküman</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>kabul</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>edilmektedir</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">. </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Lütfen</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> web </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>sitesinden</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>en</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> son </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>versiyonuna</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>ulaşınız</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00917D8C">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6A4B7842" w14:textId="77777777" w:rsidR="00CE0927" w:rsidRDefault="00CE0927">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6C515ECE" w14:textId="77777777" w:rsidR="00CE0927" w:rsidRDefault="00CE0927">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4268DF4D" w14:textId="77777777" w:rsidR="00B610FF" w:rsidRDefault="00B610FF" w:rsidP="00A366AE">
+    <w:p w14:paraId="49A988F9" w14:textId="77777777" w:rsidR="008C4D96" w:rsidRDefault="008C4D96" w:rsidP="00A366AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="046EE2D5" w14:textId="77777777" w:rsidR="00B610FF" w:rsidRDefault="00B610FF" w:rsidP="00A366AE">
+    <w:p w14:paraId="67367217" w14:textId="77777777" w:rsidR="008C4D96" w:rsidRDefault="008C4D96" w:rsidP="00A366AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45A38DF6" w14:textId="6A5B44C3" w:rsidR="00CE0927" w:rsidRPr="00CE0927" w:rsidRDefault="00DD675F" w:rsidP="00CE0927">
+  <w:p w14:paraId="45A38DF6" w14:textId="3E9EA153" w:rsidR="00CE0927" w:rsidRPr="00CE0927" w:rsidRDefault="00917D8C" w:rsidP="00CE0927">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="0D0D0D"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11DD88C2" wp14:editId="57AB86B2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11DD88C2" wp14:editId="110A3568">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>78740</wp:posOffset>
+            <wp:posOffset>164465</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-52705</wp:posOffset>
+            <wp:posOffset>13335</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="828675" cy="895350"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Resim 1"/>
+          <wp:docPr id="1695179429" name="Resim 1695179429"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -1734,251 +2120,259 @@
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00CE0927">
       <w:t xml:space="preserve">                                                                                              </w:t>
     </w:r>
     <w:r w:rsidR="00CE0927" w:rsidRPr="00CE0927">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>T.C.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2E89E6D7" w14:textId="77777777" w:rsidR="00CE0927" w:rsidRPr="00CE0927" w:rsidRDefault="00CE0927" w:rsidP="00CE0927">
+  <w:p w14:paraId="2E89E6D7" w14:textId="57D30E22" w:rsidR="00CE0927" w:rsidRPr="00CE0927" w:rsidRDefault="00917D8C" w:rsidP="00CE0927">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CE0927">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>ORDU ÜNİVERSİTESİ</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7B69A317" w14:textId="77777777" w:rsidR="00CE0927" w:rsidRPr="00CE0927" w:rsidRDefault="00CE0927" w:rsidP="00CE0927">
+  <w:p w14:paraId="7B69A317" w14:textId="53C1C3C3" w:rsidR="00CE0927" w:rsidRPr="00CE0927" w:rsidRDefault="00917D8C" w:rsidP="00CE0927">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CE0927">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>Diş Hekimliği Fakültesi</w:t>
+      <w:t>DİŞ HEKİMLİĞİ FAKÜLTESİ</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1EA29328" w14:textId="77777777" w:rsidR="00CE0927" w:rsidRPr="00CE0927" w:rsidRDefault="00CE0927" w:rsidP="00CE0927">
+  <w:p w14:paraId="1EA29328" w14:textId="08A9E20E" w:rsidR="00CE0927" w:rsidRPr="00CE0927" w:rsidRDefault="00917D8C" w:rsidP="00CE0927">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CE0927">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="0D0D0D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>Ek Madde-1 Yatay Geçiş Başvuru Formu</w:t>
+      <w:t>EK MADDE-1 YATAY GEÇİŞ BAŞVURU FORMU</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5DF42B4A" w14:textId="77777777" w:rsidR="00CE0927" w:rsidRDefault="00CE0927" w:rsidP="00A366AE">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0040242C"/>
     <w:rsid w:val="00034FA8"/>
     <w:rsid w:val="0004680F"/>
     <w:rsid w:val="00096923"/>
     <w:rsid w:val="000A5125"/>
     <w:rsid w:val="000E52EC"/>
     <w:rsid w:val="000F5308"/>
     <w:rsid w:val="0014537E"/>
     <w:rsid w:val="00167A1F"/>
     <w:rsid w:val="001A073D"/>
     <w:rsid w:val="001A583F"/>
+    <w:rsid w:val="001A7F91"/>
     <w:rsid w:val="001B4BEA"/>
     <w:rsid w:val="001C55FF"/>
     <w:rsid w:val="001D72B2"/>
     <w:rsid w:val="00300D18"/>
     <w:rsid w:val="00304BDA"/>
     <w:rsid w:val="003754CE"/>
     <w:rsid w:val="00383747"/>
     <w:rsid w:val="00392052"/>
     <w:rsid w:val="00395DE0"/>
     <w:rsid w:val="0040242C"/>
     <w:rsid w:val="004438DB"/>
     <w:rsid w:val="0045244D"/>
     <w:rsid w:val="00460769"/>
     <w:rsid w:val="00485AE8"/>
     <w:rsid w:val="0049268B"/>
     <w:rsid w:val="004B35A0"/>
     <w:rsid w:val="004C7C7F"/>
     <w:rsid w:val="004E1B4A"/>
     <w:rsid w:val="004E7262"/>
     <w:rsid w:val="004F2726"/>
     <w:rsid w:val="004F7CFB"/>
     <w:rsid w:val="004F7E5B"/>
     <w:rsid w:val="005463B9"/>
     <w:rsid w:val="005555B8"/>
     <w:rsid w:val="005827B4"/>
     <w:rsid w:val="005C2B4F"/>
     <w:rsid w:val="005E0041"/>
     <w:rsid w:val="0060184C"/>
     <w:rsid w:val="006161EE"/>
     <w:rsid w:val="006167ED"/>
     <w:rsid w:val="006532E0"/>
     <w:rsid w:val="006870DD"/>
     <w:rsid w:val="006C2F02"/>
     <w:rsid w:val="006F7E95"/>
     <w:rsid w:val="007926F6"/>
     <w:rsid w:val="007A3136"/>
     <w:rsid w:val="007C43AB"/>
     <w:rsid w:val="00814977"/>
     <w:rsid w:val="0082137F"/>
     <w:rsid w:val="00833347"/>
     <w:rsid w:val="0085447A"/>
     <w:rsid w:val="00860198"/>
     <w:rsid w:val="008B0DA1"/>
+    <w:rsid w:val="008C4D96"/>
     <w:rsid w:val="008F31E3"/>
+    <w:rsid w:val="008F77A3"/>
+    <w:rsid w:val="00917D8C"/>
     <w:rsid w:val="00941F73"/>
     <w:rsid w:val="00950E00"/>
     <w:rsid w:val="00965AF6"/>
     <w:rsid w:val="009A6021"/>
     <w:rsid w:val="009D17EF"/>
     <w:rsid w:val="009D5CD4"/>
+    <w:rsid w:val="009E64F2"/>
     <w:rsid w:val="00A366AE"/>
     <w:rsid w:val="00AA5288"/>
     <w:rsid w:val="00B533FE"/>
     <w:rsid w:val="00B610FF"/>
     <w:rsid w:val="00B64663"/>
     <w:rsid w:val="00B91050"/>
     <w:rsid w:val="00BD0D85"/>
     <w:rsid w:val="00BD102B"/>
     <w:rsid w:val="00BF6976"/>
     <w:rsid w:val="00C060E2"/>
     <w:rsid w:val="00C1421C"/>
     <w:rsid w:val="00C23553"/>
     <w:rsid w:val="00C244B8"/>
     <w:rsid w:val="00C335B8"/>
     <w:rsid w:val="00C61C37"/>
     <w:rsid w:val="00C73A65"/>
     <w:rsid w:val="00CA4A4E"/>
     <w:rsid w:val="00CE0927"/>
     <w:rsid w:val="00CE4F19"/>
     <w:rsid w:val="00CE53E0"/>
     <w:rsid w:val="00CF1D14"/>
     <w:rsid w:val="00D01072"/>
     <w:rsid w:val="00D57242"/>
     <w:rsid w:val="00D630BA"/>
     <w:rsid w:val="00D813D6"/>
+    <w:rsid w:val="00DA0CB7"/>
     <w:rsid w:val="00DB7AEB"/>
     <w:rsid w:val="00DD675F"/>
+    <w:rsid w:val="00E07D88"/>
     <w:rsid w:val="00E31B45"/>
     <w:rsid w:val="00E41CF4"/>
     <w:rsid w:val="00E51A0E"/>
     <w:rsid w:val="00EA35F8"/>
     <w:rsid w:val="00EE6FC8"/>
     <w:rsid w:val="00F0250C"/>
     <w:rsid w:val="00F17345"/>
     <w:rsid w:val="00F24387"/>
     <w:rsid w:val="00F40DC3"/>
     <w:rsid w:val="00F862FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>