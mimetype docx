--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -1,44 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="05B09069" w14:textId="67E6283D" w:rsidR="00D060D1" w:rsidRDefault="00843D5A" w:rsidP="00D060D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -107,335 +103,326 @@
       <w:tblPr>
         <w:tblW w:w="10490" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3715"/>
         <w:gridCol w:w="3387"/>
         <w:gridCol w:w="3388"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D060D1" w:rsidRPr="008B584B" w14:paraId="04C4A5CD" w14:textId="77777777" w:rsidTr="008A65B7">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44306F88" w14:textId="072FC809" w:rsidR="00D060D1" w:rsidRPr="008B584B" w:rsidRDefault="00D060D1" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B584B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adı Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11337C1E" w14:textId="77777777" w:rsidR="00D060D1" w:rsidRDefault="00D060D1" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F2D37DA" w14:textId="77777777" w:rsidR="00D060D1" w:rsidRPr="008B584B" w:rsidRDefault="00D060D1" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D060D1" w:rsidRPr="008B584B" w14:paraId="01D8C74D" w14:textId="77777777" w:rsidTr="008A65B7">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="071969D7" w14:textId="5AA41C70" w:rsidR="00D060D1" w:rsidRPr="008B584B" w:rsidRDefault="00D060D1" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T.C. Kimlik No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74FE11B4" w14:textId="77777777" w:rsidR="00D060D1" w:rsidRDefault="00D060D1" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51FA13DC" w14:textId="77777777" w:rsidR="00D060D1" w:rsidRDefault="00D060D1" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D060D1" w:rsidRPr="008B584B" w14:paraId="1FCF48C9" w14:textId="77777777" w:rsidTr="008A65B7">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7462896B" w14:textId="77777777" w:rsidR="00D060D1" w:rsidRPr="008B584B" w:rsidRDefault="00D060D1" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Okul No</w:t>
             </w:r>
             <w:r w:rsidR="008A65B7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/ Sınıfı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="033ED3C6" w14:textId="77777777" w:rsidR="00D060D1" w:rsidRDefault="00D060D1" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C4F0DC0" w14:textId="77777777" w:rsidR="00D060D1" w:rsidRPr="008B584B" w:rsidRDefault="00D060D1" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F6ECC" w:rsidRPr="008B584B" w14:paraId="6F7A742C" w14:textId="77777777" w:rsidTr="008A65B7">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64934D98" w14:textId="3945D004" w:rsidR="003F6ECC" w:rsidRDefault="003F6ECC" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gidilen Ülke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0214B543" w14:textId="77777777" w:rsidR="003F6ECC" w:rsidRDefault="003F6ECC" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A65B7" w:rsidRPr="008B584B" w14:paraId="116FD047" w14:textId="77777777" w:rsidTr="008A65B7">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E27FCD1" w14:textId="77777777" w:rsidR="008A65B7" w:rsidRDefault="008A65B7" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Gidilen Üniversite/ </w:t>
             </w:r>
@@ -445,176 +432,171 @@
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mentör</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (varsa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6775" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F1AC7CE" w14:textId="77777777" w:rsidR="008A65B7" w:rsidRDefault="008A65B7" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A65B7" w:rsidRPr="008B584B" w14:paraId="2F60CACE" w14:textId="77777777" w:rsidTr="00F76AEA">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0995EE3E" w14:textId="686266AA" w:rsidR="008A65B7" w:rsidRDefault="003F6ECC" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Etkinlik Takvimi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57E167B6" w14:textId="5424787E" w:rsidR="008A65B7" w:rsidRDefault="003F6ECC" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Başlangıç Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3388" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D548AE1" w14:textId="162F6838" w:rsidR="008A65B7" w:rsidRDefault="003F6ECC" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bitiş Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A65B7" w:rsidRPr="008B584B" w14:paraId="3F8FB7F7" w14:textId="77777777" w:rsidTr="00D87152">
         <w:trPr>
           <w:trHeight w:val="3086"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F511E6C" w14:textId="09AAB320" w:rsidR="008A65B7" w:rsidRDefault="008A65B7" w:rsidP="00D060D1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ERASMUS</w:t>
             </w:r>
             <w:r w:rsidR="003F6ECC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>+</w:t>
@@ -859,84 +841,82 @@
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="3260"/>
       </w:tblGrid>
       <w:tr w:rsidR="003F6ECC" w14:paraId="1A6A031E" w14:textId="77777777" w:rsidTr="0058190E">
         <w:trPr>
           <w:trHeight w:val="416"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56DDEA15" w14:textId="12BC9E25" w:rsidR="003F6ECC" w:rsidRDefault="003F6ECC" w:rsidP="0058190E">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HAREKETLİLİK SONRASI ONAY İMZALARI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F6ECC" w14:paraId="223C201E" w14:textId="77777777" w:rsidTr="0058190E">
         <w:trPr>
           <w:trHeight w:val="893"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7006676B" w14:textId="2890D51C" w:rsidR="003F6ECC" w:rsidRDefault="003F6ECC" w:rsidP="0058190E">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Öğrenci</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40BA65B0" w14:textId="77777777" w:rsidR="003F6ECC" w:rsidRPr="0058190E" w:rsidRDefault="003F6ECC" w:rsidP="0058190E">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
@@ -952,51 +932,50 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(Ad, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0058190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Soyad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0058190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, İmza, tarih)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49DBE77B" w14:textId="77777777" w:rsidR="003F6ECC" w:rsidRDefault="003F6ECC" w:rsidP="0058190E">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ERASMUS Koordinatörü</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="144C2BA8" w14:textId="77777777" w:rsidR="003F6ECC" w:rsidRPr="0058190E" w:rsidRDefault="003F6ECC" w:rsidP="0058190E">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
@@ -1048,51 +1027,50 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="291007EE" w14:textId="77777777" w:rsidR="003F6ECC" w:rsidRDefault="003F6ECC" w:rsidP="0058190E">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="670CF35A" w14:textId="77777777" w:rsidR="003F6ECC" w:rsidRPr="0058190E" w:rsidRDefault="003F6ECC" w:rsidP="0058190E">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0058190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dekan Yardımcısı</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76E09EE1" w14:textId="791C3860" w:rsidR="003F6ECC" w:rsidRPr="0058190E" w:rsidRDefault="0058190E" w:rsidP="0058190E">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
@@ -1120,83 +1098,81 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Soyad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="003F6ECC" w:rsidRPr="0058190E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, İmza, tarih)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F6ECC" w14:paraId="046D9552" w14:textId="77777777" w:rsidTr="0058190E">
         <w:trPr>
           <w:trHeight w:val="899"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77A8D478" w14:textId="0A78EAF3" w:rsidR="003F6ECC" w:rsidRDefault="003F6ECC" w:rsidP="0058190E">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:spacing w:before="7" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22EBFAEE" w14:textId="77777777" w:rsidR="003F6ECC" w:rsidRDefault="003F6ECC" w:rsidP="0058190E">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:spacing w:before="7" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52062F56" w14:textId="77777777" w:rsidR="003F6ECC" w:rsidRPr="00AD39F1" w:rsidRDefault="003F6ECC" w:rsidP="0058190E">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD39F1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dekan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5252DCE5" w14:textId="77777777" w:rsidR="003F6ECC" w:rsidRPr="0058190E" w:rsidRDefault="003F6ECC" w:rsidP="0058190E">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
@@ -1248,77 +1224,75 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55A446AF" w14:textId="77777777" w:rsidR="003F6ECC" w:rsidRDefault="003F6ECC" w:rsidP="0058190E">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A387F05" w14:textId="77777777" w:rsidR="003F6ECC" w:rsidRDefault="003F6ECC" w:rsidP="0058190E">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:spacing w:before="7" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F6ECC" w14:paraId="37368C2F" w14:textId="77777777" w:rsidTr="0058190E">
         <w:trPr>
           <w:trHeight w:val="702"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B062E99" w14:textId="47CC2CA0" w:rsidR="003F6ECC" w:rsidRDefault="003F6ECC" w:rsidP="0058190E">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lisans</w:t>
             </w:r>
             <w:r w:rsidRPr="00D74612">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1361,165 +1335,186 @@
             </w:r>
             <w:r w:rsidRPr="00D74612">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> teslim etmelidir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61CE8C92" w14:textId="6671A76E" w:rsidR="003F6ECC" w:rsidRPr="003F6ECC" w:rsidRDefault="003F6ECC" w:rsidP="003F6ECC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="-567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003F6ECC" w:rsidRPr="003F6ECC" w:rsidSect="004B3C1C">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="142" w:right="707" w:bottom="284" w:left="1417" w:header="4" w:footer="669" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D2F9EB0" w14:textId="77777777" w:rsidR="00C84606" w:rsidRDefault="00C84606">
+    <w:p w14:paraId="54F148F3" w14:textId="77777777" w:rsidR="00EF5E5E" w:rsidRDefault="00EF5E5E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71CF0599" w14:textId="77777777" w:rsidR="00C84606" w:rsidRDefault="00C84606">
+    <w:p w14:paraId="57D96A5F" w14:textId="77777777" w:rsidR="00EF5E5E" w:rsidRDefault="00EF5E5E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2380"/>
       <w:gridCol w:w="2523"/>
       <w:gridCol w:w="2927"/>
       <w:gridCol w:w="1952"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D32784" w:rsidRPr="00D32784" w14:paraId="342E3DA3" w14:textId="77777777" w:rsidTr="00ED00CF">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="7099DB57" w14:textId="2D6D0315" w:rsidR="00843D5A" w:rsidRPr="00D32784" w:rsidRDefault="00843D5A" w:rsidP="00843D5A">
+        <w:p w14:paraId="7099DB57" w14:textId="671C7CF8" w:rsidR="00843D5A" w:rsidRPr="00D32784" w:rsidRDefault="00843D5A" w:rsidP="00843D5A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk197506166"/>
           <w:r w:rsidRPr="00D32784">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.FR.00</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00B77240">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D32784">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00B77240">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D32784">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.FR.00</w:t>
           </w:r>
           <w:r w:rsidR="0058190E" w:rsidRPr="00D32784">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>10</w:t>
           </w:r>
           <w:r w:rsidRPr="00D32784">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">, R0, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00D32784">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
@@ -1530,51 +1525,50 @@
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00D32784">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00D32784">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="59809057" w14:textId="77777777" w:rsidR="00843D5A" w:rsidRPr="00D32784" w:rsidRDefault="00843D5A" w:rsidP="00843D5A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D32784">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
@@ -1614,75 +1608,73 @@
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00D32784">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00D32784" w:rsidRPr="00D32784" w14:paraId="72C5E87A" w14:textId="77777777" w:rsidTr="00ED00CF">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="1835" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2405" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="6CFF5C7F" w14:textId="77777777" w:rsidR="00843D5A" w:rsidRPr="00D32784" w:rsidRDefault="00843D5A" w:rsidP="00843D5A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5528" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="1B8C5C84" w14:textId="77777777" w:rsidR="00843D5A" w:rsidRPr="00D32784" w:rsidRDefault="00843D5A" w:rsidP="00843D5A">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1515"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D32784">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
@@ -1970,90 +1962,70 @@
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00D32784">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="0"/>
   </w:tbl>
   <w:p w14:paraId="7FA172D8" w14:textId="44B0939C" w:rsidR="003F6ECC" w:rsidRPr="003F6ECC" w:rsidRDefault="003F6ECC" w:rsidP="003F6ECC">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="113D2DB7" w14:textId="77777777" w:rsidR="00C84606" w:rsidRDefault="00C84606">
+    <w:p w14:paraId="09607549" w14:textId="77777777" w:rsidR="00EF5E5E" w:rsidRDefault="00EF5E5E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36326310" w14:textId="77777777" w:rsidR="00C84606" w:rsidRDefault="00C84606">
+    <w:p w14:paraId="53C7746B" w14:textId="77777777" w:rsidR="00EF5E5E" w:rsidRDefault="00EF5E5E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00B045A1" w14:textId="23566E93" w:rsidR="00BB1EE7" w:rsidRDefault="00BB1EE7" w:rsidP="00BB1EE7">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:lang w:val="x-none" w:eastAsia="x-none"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="45DCD392" w14:textId="77777777" w:rsidR="00791B21" w:rsidRDefault="00791B21" w:rsidP="00BB1EE7">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:lang w:val="x-none" w:eastAsia="x-none"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6BB624C8" w14:textId="77777777" w:rsidR="00A1012A" w:rsidRDefault="00A1012A" w:rsidP="00A1012A">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:hanging="416"/>
       <w:jc w:val="center"/>
       <w:rPr>
@@ -2199,60 +2171,50 @@
       <w:ind w:hanging="416"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A1012A">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">STAJ/DERS ALMA HAREKETLİLİĞİ SONUÇ </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>FORMU</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48E118DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C80AA05A"/>
     <w:lvl w:ilvl="0" w:tplc="92B84462">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-207" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="513" w:hanging="360"/>
@@ -2309,110 +2271,113 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4833" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5553" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1109202012">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D060D1"/>
     <w:rsid w:val="00024677"/>
     <w:rsid w:val="00183D85"/>
     <w:rsid w:val="001E4A5F"/>
     <w:rsid w:val="002311AE"/>
+    <w:rsid w:val="002D1284"/>
     <w:rsid w:val="003258C5"/>
     <w:rsid w:val="00343472"/>
     <w:rsid w:val="00374E88"/>
     <w:rsid w:val="003F6ECC"/>
     <w:rsid w:val="00463ACD"/>
     <w:rsid w:val="00465E1D"/>
     <w:rsid w:val="0049131E"/>
     <w:rsid w:val="004B7FD2"/>
     <w:rsid w:val="0058190E"/>
     <w:rsid w:val="00601E11"/>
     <w:rsid w:val="00750879"/>
     <w:rsid w:val="00791B21"/>
     <w:rsid w:val="00843D5A"/>
     <w:rsid w:val="00884185"/>
     <w:rsid w:val="008A65B7"/>
     <w:rsid w:val="00902AD7"/>
     <w:rsid w:val="009646AC"/>
     <w:rsid w:val="00A1012A"/>
     <w:rsid w:val="00A35D02"/>
     <w:rsid w:val="00A85B41"/>
     <w:rsid w:val="00AF4A44"/>
     <w:rsid w:val="00B73BC4"/>
+    <w:rsid w:val="00B77240"/>
     <w:rsid w:val="00BB1EE7"/>
     <w:rsid w:val="00BB289D"/>
     <w:rsid w:val="00C84606"/>
     <w:rsid w:val="00D03C8F"/>
     <w:rsid w:val="00D060D1"/>
     <w:rsid w:val="00D30B2A"/>
     <w:rsid w:val="00D32784"/>
     <w:rsid w:val="00EA49F6"/>
     <w:rsid w:val="00EA7431"/>
+    <w:rsid w:val="00EF5E5E"/>
     <w:rsid w:val="00F934E7"/>
     <w:rsid w:val="00FA51EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2972,51 +2937,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="zmlenmeyenBahsetme1">
     <w:name w:val="Çözümlenmeyen Bahsetme1"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F6ECC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>