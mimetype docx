--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -102,492 +102,478 @@
       <w:tblPr>
         <w:tblW w:w="10235" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3715"/>
         <w:gridCol w:w="3387"/>
         <w:gridCol w:w="3133"/>
       </w:tblGrid>
       <w:tr w:rsidR="0045756C" w:rsidRPr="008B584B" w14:paraId="7DB4C8E7" w14:textId="77777777" w:rsidTr="005D7350">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6706F944" w14:textId="77777777" w:rsidR="0045756C" w:rsidRPr="008B584B" w:rsidRDefault="0045756C" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B584B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adı Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1195A54F" w14:textId="77777777" w:rsidR="0045756C" w:rsidRDefault="0045756C" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34F387FD" w14:textId="77777777" w:rsidR="0045756C" w:rsidRPr="008B584B" w:rsidRDefault="0045756C" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0045756C" w:rsidRPr="008B584B" w14:paraId="331EBAD1" w14:textId="77777777" w:rsidTr="005D7350">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B8C3783" w14:textId="77777777" w:rsidR="0045756C" w:rsidRPr="008B584B" w:rsidRDefault="0045756C" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T.C. Kimlik No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D3A5E26" w14:textId="77777777" w:rsidR="0045756C" w:rsidRDefault="0045756C" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="733AD588" w14:textId="77777777" w:rsidR="0045756C" w:rsidRDefault="0045756C" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0045756C" w:rsidRPr="008B584B" w14:paraId="5032C5E2" w14:textId="77777777" w:rsidTr="005D7350">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CF1B9DE" w14:textId="77777777" w:rsidR="0045756C" w:rsidRPr="008B584B" w:rsidRDefault="00B63B8C" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bölüm/ </w:t>
             </w:r>
             <w:r w:rsidR="0045756C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dönem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2074609A" w14:textId="77777777" w:rsidR="0045756C" w:rsidRDefault="0045756C" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BAABD74" w14:textId="77777777" w:rsidR="0045756C" w:rsidRPr="008B584B" w:rsidRDefault="0045756C" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D74612" w:rsidRPr="008B584B" w14:paraId="085A4990" w14:textId="77777777" w:rsidTr="005D7350">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C8A4CE5" w14:textId="597DC040" w:rsidR="00D74612" w:rsidRDefault="00D74612" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gidilen Ülke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10B4EFA5" w14:textId="77777777" w:rsidR="00D74612" w:rsidRDefault="00D74612" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0045756C" w:rsidRPr="008B584B" w14:paraId="503AC85B" w14:textId="77777777" w:rsidTr="005D7350">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46DE5887" w14:textId="77777777" w:rsidR="0045756C" w:rsidRDefault="0045756C" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gidilen Üniversite/ Mentör (varsa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AF6FC52" w14:textId="77777777" w:rsidR="0045756C" w:rsidRDefault="0045756C" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0045756C" w:rsidRPr="008B584B" w14:paraId="24DFF7DB" w14:textId="77777777" w:rsidTr="005D7350">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3715" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A251A7B" w14:textId="7952CB77" w:rsidR="0045756C" w:rsidRDefault="00D74612" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Etkinlik Takvimi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3387" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C75CF33" w14:textId="237BBC2B" w:rsidR="0045756C" w:rsidRDefault="00D74612" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Başlangıç Tarihi </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3133" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E9AD4BB" w14:textId="5CEE8E18" w:rsidR="0045756C" w:rsidRDefault="00D74612" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bitiş Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0045756C" w:rsidRPr="008B584B" w14:paraId="4F81AFE1" w14:textId="77777777" w:rsidTr="005D7350">
         <w:trPr>
           <w:trHeight w:val="3086"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10235" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F3451F1" w14:textId="48453D14" w:rsidR="0045756C" w:rsidRDefault="0045756C" w:rsidP="00D74612">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ERASMUS</w:t>
             </w:r>
             <w:r w:rsidR="00D74612">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>+</w:t>
@@ -841,128 +827,125 @@
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="-651" w:tblpY="392"/>
         <w:tblW w:w="10293" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3500"/>
         <w:gridCol w:w="3529"/>
         <w:gridCol w:w="3264"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D74612" w14:paraId="3D70D319" w14:textId="77777777" w:rsidTr="005D7350">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10293" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66614A6B" w14:textId="77777777" w:rsidR="00D74612" w:rsidRDefault="00D74612" w:rsidP="005D7350">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HAREKETLİLİK SONRASI ONAY İMZALARI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D74612" w14:paraId="67325C9C" w14:textId="77777777" w:rsidTr="005D7350">
         <w:trPr>
           <w:trHeight w:val="1431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C5F32F6" w14:textId="77777777" w:rsidR="00D74612" w:rsidRDefault="00D74612" w:rsidP="005D7350">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Öğrenci</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B32C8C7" w14:textId="77777777" w:rsidR="00D74612" w:rsidRPr="00837BF5" w:rsidRDefault="00D74612" w:rsidP="005D7350">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00837BF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Ad, Soyad, İmza, tarih)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="464D6A16" w14:textId="77777777" w:rsidR="00D74612" w:rsidRDefault="00D74612" w:rsidP="005D7350">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ERASMUS Koordinatörü</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22EBA822" w14:textId="77777777" w:rsidR="00D74612" w:rsidRPr="00837BF5" w:rsidRDefault="00D74612" w:rsidP="005D7350">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
@@ -998,132 +981,129 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DA62B91" w14:textId="77777777" w:rsidR="00D74612" w:rsidRDefault="00D74612" w:rsidP="005D7350">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AE26411" w14:textId="77777777" w:rsidR="00D74612" w:rsidRDefault="00D74612" w:rsidP="005D7350">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dekan Yardımcısı</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A25CCE6" w14:textId="77777777" w:rsidR="00D74612" w:rsidRPr="00837BF5" w:rsidRDefault="00D74612" w:rsidP="005D7350">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00837BF5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Ad, Soyad, İmza, tarih)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D74612" w14:paraId="5E75CC80" w14:textId="77777777" w:rsidTr="005D7350">
         <w:trPr>
           <w:trHeight w:val="1431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3500" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1217AA56" w14:textId="77777777" w:rsidR="00D74612" w:rsidRDefault="00D74612" w:rsidP="005D7350">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:spacing w:before="7" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30EE5AAB" w14:textId="77777777" w:rsidR="00D74612" w:rsidRDefault="00D74612" w:rsidP="005D7350">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:spacing w:before="7" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43191927" w14:textId="77777777" w:rsidR="00D74612" w:rsidRPr="00AD39F1" w:rsidRDefault="00D74612" w:rsidP="005D7350">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD39F1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dekan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34E6CE80" w14:textId="77777777" w:rsidR="00D74612" w:rsidRPr="00837BF5" w:rsidRDefault="00D74612" w:rsidP="005D7350">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
@@ -1159,76 +1139,74 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="129E02EB" w14:textId="77777777" w:rsidR="00D74612" w:rsidRDefault="00D74612" w:rsidP="005D7350">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52E2B63B" w14:textId="77777777" w:rsidR="00D74612" w:rsidRDefault="00D74612" w:rsidP="005D7350">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:spacing w:before="7" w:after="200"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D74612" w14:paraId="0D67AAE2" w14:textId="77777777" w:rsidTr="005D7350">
         <w:trPr>
           <w:trHeight w:val="645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10293" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="683326E2" w14:textId="77777777" w:rsidR="00D74612" w:rsidRDefault="00D74612" w:rsidP="005D7350">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D74612">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uzmanlık öğrencisi, tüm imzaları tamamlayıp formu Dekanlık/İnsan Kaynakları Birimi’ne hareketlili</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1267,191 +1245,207 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D74612" w:rsidSect="004B3C1C">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="142" w:right="707" w:bottom="284" w:left="1417" w:header="4" w:footer="669" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33ADD1D4" w14:textId="77777777" w:rsidR="007B640A" w:rsidRDefault="007B640A">
+    <w:p w14:paraId="29328B1E" w14:textId="77777777" w:rsidR="00D73FCE" w:rsidRDefault="00D73FCE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C13AAF7" w14:textId="77777777" w:rsidR="007B640A" w:rsidRDefault="007B640A">
+    <w:p w14:paraId="5E000B6E" w14:textId="77777777" w:rsidR="00D73FCE" w:rsidRDefault="00D73FCE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1822EF77" w14:textId="77777777" w:rsidR="00BB3B62" w:rsidRDefault="00BB3B62">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2380"/>
       <w:gridCol w:w="2523"/>
       <w:gridCol w:w="2927"/>
       <w:gridCol w:w="1952"/>
     </w:tblGrid>
     <w:tr w:rsidR="005D7350" w:rsidRPr="00065D0B" w14:paraId="6FDDAFDF" w14:textId="77777777" w:rsidTr="000570AD">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="0B5CC14D" w14:textId="3822B13A" w:rsidR="005D7350" w:rsidRPr="00BB3B62" w:rsidRDefault="005D7350" w:rsidP="005D7350">
+        <w:p w14:paraId="0B5CC14D" w14:textId="382FD8B9" w:rsidR="005D7350" w:rsidRPr="00BB3B62" w:rsidRDefault="005D7350" w:rsidP="005D7350">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="0" w:name="_Hlk197506166"/>
           <w:r w:rsidRPr="00BB3B62">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.FR.00</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00623B6E">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2.3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB3B62">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.FR.00</w:t>
           </w:r>
           <w:r w:rsidR="00BB3B62">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>12</w:t>
           </w:r>
           <w:r w:rsidRPr="00BB3B62">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">, R0, </w:t>
           </w:r>
           <w:r w:rsidR="00BB3B62">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Mayıs</w:t>
           </w:r>
           <w:r w:rsidRPr="00BB3B62">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> 2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="007050F0" w14:textId="77777777" w:rsidR="005D7350" w:rsidRPr="00BB3B62" w:rsidRDefault="005D7350" w:rsidP="005D7350">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BB3B62">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
@@ -1491,75 +1485,73 @@
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00BB3B62">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="005D7350" w:rsidRPr="00065D0B" w14:paraId="38423FCF" w14:textId="77777777" w:rsidTr="000570AD">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="1835" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2405" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="26B0F00E" w14:textId="77777777" w:rsidR="005D7350" w:rsidRPr="00BB3B62" w:rsidRDefault="005D7350" w:rsidP="005D7350">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5528" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="6CF619A2" w14:textId="77777777" w:rsidR="005D7350" w:rsidRPr="00BB3B62" w:rsidRDefault="005D7350" w:rsidP="005D7350">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1515"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BB3B62">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
@@ -1572,58 +1564,58 @@
       </w:tc>
     </w:tr>
     <w:bookmarkEnd w:id="0"/>
   </w:tbl>
   <w:p w14:paraId="0B64CD25" w14:textId="77777777" w:rsidR="00D74612" w:rsidRDefault="00D74612">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27C13722" w14:textId="77777777" w:rsidR="00BB3B62" w:rsidRDefault="00BB3B62">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19D291D2" w14:textId="77777777" w:rsidR="007B640A" w:rsidRDefault="007B640A">
+    <w:p w14:paraId="059968BF" w14:textId="77777777" w:rsidR="00D73FCE" w:rsidRDefault="00D73FCE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72A82C7E" w14:textId="77777777" w:rsidR="007B640A" w:rsidRDefault="007B640A">
+    <w:p w14:paraId="59C58B66" w14:textId="77777777" w:rsidR="00D73FCE" w:rsidRDefault="00D73FCE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16A95AD6" w14:textId="77777777" w:rsidR="00BB3B62" w:rsidRDefault="00BB3B62">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3DC599ED" w14:textId="77777777" w:rsidR="00991659" w:rsidRDefault="00991659" w:rsidP="00DD775D">
     <w:pPr>
       <w:pStyle w:val="a"/>
     </w:pPr>
   </w:p>
@@ -1931,69 +1923,72 @@
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0045756C"/>
     <w:rsid w:val="000A5452"/>
     <w:rsid w:val="001605E2"/>
     <w:rsid w:val="00183D85"/>
     <w:rsid w:val="001E4A5F"/>
     <w:rsid w:val="00347A95"/>
     <w:rsid w:val="00384AEE"/>
     <w:rsid w:val="0045756C"/>
     <w:rsid w:val="00463ACD"/>
     <w:rsid w:val="004B7FD2"/>
     <w:rsid w:val="00567231"/>
     <w:rsid w:val="005D7350"/>
     <w:rsid w:val="00601E11"/>
+    <w:rsid w:val="00623B6E"/>
     <w:rsid w:val="006B29DC"/>
     <w:rsid w:val="00702B94"/>
     <w:rsid w:val="00721243"/>
     <w:rsid w:val="00735FDD"/>
     <w:rsid w:val="007B640A"/>
     <w:rsid w:val="00837BF5"/>
     <w:rsid w:val="00872351"/>
     <w:rsid w:val="00873F34"/>
     <w:rsid w:val="00884185"/>
     <w:rsid w:val="00991659"/>
     <w:rsid w:val="00A35D02"/>
     <w:rsid w:val="00A36832"/>
     <w:rsid w:val="00AF4A44"/>
     <w:rsid w:val="00B63B8C"/>
     <w:rsid w:val="00B73BC4"/>
     <w:rsid w:val="00B87FCE"/>
     <w:rsid w:val="00BB289D"/>
     <w:rsid w:val="00BB3B62"/>
+    <w:rsid w:val="00C62F12"/>
     <w:rsid w:val="00D42DA0"/>
+    <w:rsid w:val="00D73FCE"/>
     <w:rsid w:val="00D74612"/>
     <w:rsid w:val="00EA7431"/>
     <w:rsid w:val="00FA51EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>