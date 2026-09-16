--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5B867996" w14:textId="77777777" w:rsidR="005A5EA0" w:rsidRPr="00F129ED" w:rsidRDefault="005A5EA0" w:rsidP="00535469"/>
     <w:p w14:paraId="472C47BB" w14:textId="77777777" w:rsidR="00A97849" w:rsidRPr="00F129ED" w:rsidRDefault="00A97849" w:rsidP="00A97849">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F129ED">
         <w:rPr>
@@ -170,62 +174,52 @@
       <w:r w:rsidRPr="00F129ED">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tarih</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42DF6242" w14:textId="71E31DEA" w:rsidR="00A97849" w:rsidRPr="00F129ED" w:rsidRDefault="00A97849" w:rsidP="00A97849">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F129ED">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                                         Ad </w:t>
+        <w:t xml:space="preserve">                                                                                                                                         Ad Soyad</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0EC9569F" w14:textId="124A09D7" w:rsidR="00A97849" w:rsidRPr="00F129ED" w:rsidRDefault="00A97849" w:rsidP="00A97849">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F129ED">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                          Unvanı</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C40E61" w14:textId="77777777" w:rsidR="005A5EA0" w:rsidRPr="00F129ED" w:rsidRDefault="005A5EA0" w:rsidP="00A97849">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
@@ -456,233 +450,260 @@
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="196068D7" w14:textId="77777777" w:rsidR="00A97849" w:rsidRPr="00F129ED" w:rsidRDefault="00A97849" w:rsidP="00535469"/>
     <w:p w14:paraId="53330F72" w14:textId="77777777" w:rsidR="00A97849" w:rsidRPr="00F129ED" w:rsidRDefault="00A97849" w:rsidP="00A97849">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F129ED">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ek:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF8654C" w14:textId="77777777" w:rsidR="00203A29" w:rsidRDefault="00203A29" w:rsidP="00535469"/>
     <w:sectPr w:rsidR="00203A29" w:rsidSect="003810A2">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="568" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AED056B" w14:textId="77777777" w:rsidR="00767C1D" w:rsidRPr="00F129ED" w:rsidRDefault="00767C1D" w:rsidP="005E7E2C">
+    <w:p w14:paraId="3FEF786E" w14:textId="77777777" w:rsidR="007E1119" w:rsidRPr="00F129ED" w:rsidRDefault="007E1119" w:rsidP="005E7E2C">
       <w:r w:rsidRPr="00F129ED">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17BD38A8" w14:textId="77777777" w:rsidR="00767C1D" w:rsidRPr="00F129ED" w:rsidRDefault="00767C1D" w:rsidP="005E7E2C">
+    <w:p w14:paraId="53978190" w14:textId="77777777" w:rsidR="007E1119" w:rsidRPr="00F129ED" w:rsidRDefault="007E1119" w:rsidP="005E7E2C">
       <w:r w:rsidRPr="00F129ED">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="292C99D6" w14:textId="77777777" w:rsidR="00372D5C" w:rsidRDefault="00372D5C">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2405"/>
       <w:gridCol w:w="2555"/>
       <w:gridCol w:w="2973"/>
       <w:gridCol w:w="1987"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E36C20" w:rsidRPr="00F129ED" w14:paraId="72529C07" w14:textId="77777777" w:rsidTr="00873269">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="6F3B4F44" w14:textId="36EC43CC" w:rsidR="00203A29" w:rsidRPr="00F129ED" w:rsidRDefault="00203A29" w:rsidP="00203A29">
+        <w:p w14:paraId="6F3B4F44" w14:textId="60C551C0" w:rsidR="00203A29" w:rsidRPr="00F129ED" w:rsidRDefault="00203A29" w:rsidP="00203A29">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F129ED">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>PP.</w:t>
           </w:r>
-          <w:r w:rsidR="00E36C20" w:rsidRPr="00F129ED">
+          <w:r w:rsidR="00372D5C">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00F129ED">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>.1.FR.000</w:t>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00372D5C">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00F129ED">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>.FR.000</w:t>
           </w:r>
           <w:r w:rsidR="00E36C20" w:rsidRPr="00F129ED">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="00F129ED">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">, R0, </w:t>
           </w:r>
           <w:r w:rsidR="00E36C20" w:rsidRPr="00F129ED">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Mayıs </w:t>
           </w:r>
           <w:r w:rsidRPr="00F129ED">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="515CDB37" w14:textId="77777777" w:rsidR="00203A29" w:rsidRPr="00F129ED" w:rsidRDefault="00203A29" w:rsidP="00203A29">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F129ED">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
@@ -715,145 +736,188 @@
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00F129ED">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00E36C20" w:rsidRPr="00F129ED" w14:paraId="204D303F" w14:textId="77777777" w:rsidTr="00873269">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="1835" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2405" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="6638AA95" w14:textId="77777777" w:rsidR="00203A29" w:rsidRPr="00F129ED" w:rsidRDefault="00203A29" w:rsidP="00203A29">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5528" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="26F501A7" w14:textId="77777777" w:rsidR="00203A29" w:rsidRPr="00F129ED" w:rsidRDefault="00203A29" w:rsidP="00203A29">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1515"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F129ED">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
+            <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="00F129ED">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>doküman</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="00F129ED">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2F6F740D" w14:textId="7234D0CD" w:rsidR="00203A29" w:rsidRPr="00F129ED" w:rsidRDefault="00203A29">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="687BE6FE" w14:textId="77777777" w:rsidR="00203A29" w:rsidRPr="00F129ED" w:rsidRDefault="00203A29">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DAC9715" w14:textId="77777777" w:rsidR="00372D5C" w:rsidRDefault="00372D5C">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49AB9857" w14:textId="77777777" w:rsidR="00767C1D" w:rsidRPr="00F129ED" w:rsidRDefault="00767C1D" w:rsidP="005E7E2C">
+    <w:p w14:paraId="2EB8EFFB" w14:textId="77777777" w:rsidR="007E1119" w:rsidRPr="00F129ED" w:rsidRDefault="007E1119" w:rsidP="005E7E2C">
       <w:r w:rsidRPr="00F129ED">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="394F3FEA" w14:textId="77777777" w:rsidR="00767C1D" w:rsidRPr="00F129ED" w:rsidRDefault="00767C1D" w:rsidP="005E7E2C">
+    <w:p w14:paraId="0185C76F" w14:textId="77777777" w:rsidR="007E1119" w:rsidRPr="00F129ED" w:rsidRDefault="007E1119" w:rsidP="005E7E2C">
       <w:r w:rsidRPr="00F129ED">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B8CE846" w14:textId="77777777" w:rsidR="00372D5C" w:rsidRDefault="00372D5C">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48246FB6" w14:textId="3E8DD052" w:rsidR="005E7E2C" w:rsidRPr="00F129ED" w:rsidRDefault="00203A29">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
     <w:r w:rsidRPr="00F129ED">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="414E0AB1" wp14:editId="08A05444">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>200025</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>9525</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="828040" cy="894715"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="1864576066" name="Resim 1" descr="metin, yazı tipi, logo, grafik içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulan içerik yanlış olabilir."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1864576066" name="Resim 1" descr="metin, yazı tipi, logo, grafik içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulan içerik yanlış olabilir."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -963,50 +1027,60 @@
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>GENEL TALEP FORMU</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4CD277E3" w14:textId="77777777" w:rsidR="00203A29" w:rsidRPr="00F129ED" w:rsidRDefault="00203A29" w:rsidP="00203A29">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7929988F" w14:textId="2C950DDB" w:rsidR="00203A29" w:rsidRPr="00F129ED" w:rsidRDefault="00203A29" w:rsidP="00203A29">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="3495"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B9219DA" w14:textId="77777777" w:rsidR="00372D5C" w:rsidRDefault="00372D5C">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C293608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39B2EB7E"/>
     <w:lvl w:ilvl="0" w:tplc="D0C6F642">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="237"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -2156,51 +2230,51 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="315497641">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="753012244">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="119764155">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1504930600">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="481117193">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1598440703">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00852BF1"/>
     <w:rsid w:val="00004D2B"/>
@@ -2263,50 +2337,51 @@
     <w:rsid w:val="00265737"/>
     <w:rsid w:val="0027117A"/>
     <w:rsid w:val="002769A2"/>
     <w:rsid w:val="00285D9C"/>
     <w:rsid w:val="002926EB"/>
     <w:rsid w:val="00293C0F"/>
     <w:rsid w:val="002A30EF"/>
     <w:rsid w:val="002A3D53"/>
     <w:rsid w:val="002A6A4A"/>
     <w:rsid w:val="002B1881"/>
     <w:rsid w:val="002E1004"/>
     <w:rsid w:val="002E23FE"/>
     <w:rsid w:val="002F40FF"/>
     <w:rsid w:val="00300F6E"/>
     <w:rsid w:val="00320E6A"/>
     <w:rsid w:val="00324FE2"/>
     <w:rsid w:val="0032527F"/>
     <w:rsid w:val="00337176"/>
     <w:rsid w:val="003453A8"/>
     <w:rsid w:val="003500B5"/>
     <w:rsid w:val="0035476A"/>
     <w:rsid w:val="00357CD1"/>
     <w:rsid w:val="0036047B"/>
     <w:rsid w:val="00367DFA"/>
     <w:rsid w:val="00370EE3"/>
+    <w:rsid w:val="00372D5C"/>
     <w:rsid w:val="00374516"/>
     <w:rsid w:val="0037531D"/>
     <w:rsid w:val="0037734D"/>
     <w:rsid w:val="003810A2"/>
     <w:rsid w:val="0038306A"/>
     <w:rsid w:val="003910CF"/>
     <w:rsid w:val="003A6127"/>
     <w:rsid w:val="003B0544"/>
     <w:rsid w:val="003B6B91"/>
     <w:rsid w:val="003F6A81"/>
     <w:rsid w:val="004037CB"/>
     <w:rsid w:val="00417DA4"/>
     <w:rsid w:val="00420082"/>
     <w:rsid w:val="004226AA"/>
     <w:rsid w:val="00430EFB"/>
     <w:rsid w:val="00433709"/>
     <w:rsid w:val="00436B5B"/>
     <w:rsid w:val="004510CA"/>
     <w:rsid w:val="00452A51"/>
     <w:rsid w:val="0045396F"/>
     <w:rsid w:val="00455655"/>
     <w:rsid w:val="00467FDE"/>
     <w:rsid w:val="004901A7"/>
     <w:rsid w:val="0049241D"/>
     <w:rsid w:val="00495168"/>
@@ -2404,50 +2479,51 @@
     <w:rsid w:val="0076293B"/>
     <w:rsid w:val="00762A72"/>
     <w:rsid w:val="007670DE"/>
     <w:rsid w:val="00767C1D"/>
     <w:rsid w:val="00767CD7"/>
     <w:rsid w:val="00772BD6"/>
     <w:rsid w:val="00774F1F"/>
     <w:rsid w:val="007758DC"/>
     <w:rsid w:val="00775EC8"/>
     <w:rsid w:val="00775FF5"/>
     <w:rsid w:val="0077719F"/>
     <w:rsid w:val="0078095B"/>
     <w:rsid w:val="0078425A"/>
     <w:rsid w:val="007A1E4C"/>
     <w:rsid w:val="007A46B8"/>
     <w:rsid w:val="007A4B6C"/>
     <w:rsid w:val="007A4E57"/>
     <w:rsid w:val="007A5875"/>
     <w:rsid w:val="007A5AB3"/>
     <w:rsid w:val="007A79AD"/>
     <w:rsid w:val="007B62BF"/>
     <w:rsid w:val="007C5950"/>
     <w:rsid w:val="007D1DFA"/>
     <w:rsid w:val="007D619B"/>
     <w:rsid w:val="007D76F2"/>
+    <w:rsid w:val="007E1119"/>
     <w:rsid w:val="007E6AA0"/>
     <w:rsid w:val="007F08BD"/>
     <w:rsid w:val="007F3C99"/>
     <w:rsid w:val="00803573"/>
     <w:rsid w:val="00804014"/>
     <w:rsid w:val="00804821"/>
     <w:rsid w:val="008057AD"/>
     <w:rsid w:val="00817C17"/>
     <w:rsid w:val="00820A02"/>
     <w:rsid w:val="00832FA8"/>
     <w:rsid w:val="00844621"/>
     <w:rsid w:val="00846504"/>
     <w:rsid w:val="008513F3"/>
     <w:rsid w:val="00852174"/>
     <w:rsid w:val="00852BF1"/>
     <w:rsid w:val="00856299"/>
     <w:rsid w:val="008569D5"/>
     <w:rsid w:val="008622F8"/>
     <w:rsid w:val="00867292"/>
     <w:rsid w:val="00870BCC"/>
     <w:rsid w:val="008757E5"/>
     <w:rsid w:val="00881267"/>
     <w:rsid w:val="00882B16"/>
     <w:rsid w:val="00882C95"/>
     <w:rsid w:val="008863C5"/>
@@ -2478,50 +2554,51 @@
     <w:rsid w:val="00987D9A"/>
     <w:rsid w:val="0099397F"/>
     <w:rsid w:val="009A29C2"/>
     <w:rsid w:val="009A7469"/>
     <w:rsid w:val="009B3D85"/>
     <w:rsid w:val="009C25E9"/>
     <w:rsid w:val="009C795A"/>
     <w:rsid w:val="009D0030"/>
     <w:rsid w:val="009D04B0"/>
     <w:rsid w:val="009E6DE0"/>
     <w:rsid w:val="009F1FC1"/>
     <w:rsid w:val="009F3842"/>
     <w:rsid w:val="009F7B79"/>
     <w:rsid w:val="00A060A2"/>
     <w:rsid w:val="00A07A9E"/>
     <w:rsid w:val="00A16953"/>
     <w:rsid w:val="00A2534E"/>
     <w:rsid w:val="00A27480"/>
     <w:rsid w:val="00A315A0"/>
     <w:rsid w:val="00A368E8"/>
     <w:rsid w:val="00A476BB"/>
     <w:rsid w:val="00A62766"/>
     <w:rsid w:val="00A706F4"/>
     <w:rsid w:val="00A76230"/>
     <w:rsid w:val="00A76D5C"/>
+    <w:rsid w:val="00A807C2"/>
     <w:rsid w:val="00A818D4"/>
     <w:rsid w:val="00A819C7"/>
     <w:rsid w:val="00A82F6C"/>
     <w:rsid w:val="00A867AA"/>
     <w:rsid w:val="00A90B45"/>
     <w:rsid w:val="00A944BD"/>
     <w:rsid w:val="00A97849"/>
     <w:rsid w:val="00AA4967"/>
     <w:rsid w:val="00AB0C75"/>
     <w:rsid w:val="00AB3915"/>
     <w:rsid w:val="00AC7B35"/>
     <w:rsid w:val="00AC7E0D"/>
     <w:rsid w:val="00AD4CCF"/>
     <w:rsid w:val="00AE518A"/>
     <w:rsid w:val="00B0319D"/>
     <w:rsid w:val="00B0474C"/>
     <w:rsid w:val="00B119EE"/>
     <w:rsid w:val="00B14AA5"/>
     <w:rsid w:val="00B33AE4"/>
     <w:rsid w:val="00B373B3"/>
     <w:rsid w:val="00B41B3E"/>
     <w:rsid w:val="00B42C29"/>
     <w:rsid w:val="00B44CA5"/>
     <w:rsid w:val="00B53CE8"/>
     <w:rsid w:val="00B54FF0"/>
@@ -3354,54 +3431,54 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1345130098">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>