--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -141,61 +141,92 @@
             <w:r w:rsidRPr="00180042">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t>Fakültemizde</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00180042">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
-              <w:t>…………………..…………………………</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>……………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00180042">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
-              <w:t>……………………….</w:t>
-            </w:r>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00180042">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>.…………………………</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>…………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00180042">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00180042">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
@@ -252,58 +283,69 @@
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3ABEA25B" w14:textId="3538A36A" w:rsidR="00180042" w:rsidRPr="00180042" w:rsidRDefault="005B7C84" w:rsidP="005B7C84">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                                                       </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00180042" w:rsidRPr="00180042">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
-              <w:t>…../…/20</w:t>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00180042" w:rsidRPr="00180042">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>/…/20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E674810" w14:textId="77777777" w:rsidR="00180042" w:rsidRPr="00180042" w:rsidRDefault="00180042" w:rsidP="00180042">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00180042">
               <w:rPr>
@@ -374,140 +416,179 @@
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BA7011F" w14:textId="77777777" w:rsidR="00A14C75" w:rsidRDefault="00A14C75" w:rsidP="00A14C75">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B216B23" w14:textId="24A195F2" w:rsidR="00246F39" w:rsidRDefault="00246F39" w:rsidP="00A14C75">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="176"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="20C40E61" w14:textId="77777777" w:rsidR="005A5EA0" w:rsidRDefault="005A5EA0" w:rsidP="00535469"/>
     <w:p w14:paraId="29476A1E" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84" w:rsidP="00535469"/>
     <w:p w14:paraId="3728CC64" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84" w:rsidP="00535469"/>
     <w:p w14:paraId="36F73489" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84" w:rsidP="00535469"/>
     <w:p w14:paraId="602C0315" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84" w:rsidP="00535469"/>
-    <w:p w14:paraId="1200180E" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84" w:rsidP="00535469"/>
+    <w:p w14:paraId="1200180E" w14:textId="13D22685" w:rsidR="005B7C84" w:rsidRDefault="00F86150" w:rsidP="00F86150">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1680"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="24238788" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84" w:rsidP="00535469"/>
     <w:p w14:paraId="377DBBF1" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84" w:rsidP="00535469"/>
     <w:p w14:paraId="272057FE" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84" w:rsidP="00535469"/>
     <w:p w14:paraId="09E91DDF" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84" w:rsidP="00535469"/>
     <w:p w14:paraId="402A7C3D" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84" w:rsidP="00535469"/>
     <w:p w14:paraId="7A43610C" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84" w:rsidP="00535469"/>
     <w:p w14:paraId="3B8B8AE0" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84" w:rsidP="00535469"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="2555"/>
         <w:gridCol w:w="2973"/>
         <w:gridCol w:w="1987"/>
       </w:tblGrid>
       <w:tr w:rsidR="00854447" w:rsidRPr="00854447" w14:paraId="6C21A74A" w14:textId="77777777" w:rsidTr="00873269">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="46273C39" w14:textId="37083DD5" w:rsidR="005B7C84" w:rsidRPr="00854447" w:rsidRDefault="00854447" w:rsidP="00873269">
+          <w:p w14:paraId="46273C39" w14:textId="53844183" w:rsidR="005B7C84" w:rsidRPr="00854447" w:rsidRDefault="00854447" w:rsidP="00873269">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00854447">
               <w:rPr>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>PP.2.1.FR.0003</w:t>
+              <w:t>PP.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86150">
+              <w:rPr>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00854447">
+              <w:rPr>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86150">
+              <w:rPr>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00854447">
+              <w:rPr>
+                <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.FR.0003</w:t>
             </w:r>
             <w:r w:rsidR="005B7C84" w:rsidRPr="00854447">
               <w:rPr>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, R0, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mayıs</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005B7C84" w:rsidRPr="00854447">
               <w:rPr>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A3E1E6A" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRPr="00854447" w:rsidRDefault="005B7C84" w:rsidP="00873269">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00854447">
               <w:rPr>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
@@ -540,74 +621,72 @@
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00854447">
               <w:rPr>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00854447" w:rsidRPr="00854447" w14:paraId="0EB29CB9" w14:textId="77777777" w:rsidTr="00873269">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1835" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="621BB977" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRPr="00854447" w:rsidRDefault="005B7C84" w:rsidP="00873269">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4536"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CA70689" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRPr="00854447" w:rsidRDefault="005B7C84" w:rsidP="00873269">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1515"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00854447">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -880,102 +959,102 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17F2436D" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRPr="00535469" w:rsidRDefault="005B7C84" w:rsidP="00535469"/>
     <w:sectPr w:rsidR="005B7C84" w:rsidRPr="00535469" w:rsidSect="007464BE">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="568" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5306E933" w14:textId="77777777" w:rsidR="00B95907" w:rsidRDefault="00B95907" w:rsidP="005E7E2C">
+    <w:p w14:paraId="3C5E5087" w14:textId="77777777" w:rsidR="00F32785" w:rsidRDefault="00F32785" w:rsidP="005E7E2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E78F5E6" w14:textId="77777777" w:rsidR="00B95907" w:rsidRDefault="00B95907" w:rsidP="005E7E2C">
+    <w:p w14:paraId="152E1073" w14:textId="77777777" w:rsidR="00F32785" w:rsidRDefault="00F32785" w:rsidP="005E7E2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
     <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CEC71EC" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
@@ -984,58 +1063,58 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E320479" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75C01DE1" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E12B7C7" w14:textId="77777777" w:rsidR="00B95907" w:rsidRDefault="00B95907" w:rsidP="005E7E2C">
+    <w:p w14:paraId="533B7657" w14:textId="77777777" w:rsidR="00F32785" w:rsidRDefault="00F32785" w:rsidP="005E7E2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5673EEAF" w14:textId="77777777" w:rsidR="00B95907" w:rsidRDefault="00B95907" w:rsidP="005E7E2C">
+    <w:p w14:paraId="159BED43" w14:textId="77777777" w:rsidR="00F32785" w:rsidRDefault="00F32785" w:rsidP="005E7E2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="577D86D3" w14:textId="77777777" w:rsidR="005B7C84" w:rsidRDefault="005B7C84">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48246FB6" w14:textId="681E1247" w:rsidR="005E7E2C" w:rsidRDefault="005B7C84">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
     <w:r>
@@ -2456,51 +2535,51 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="315497641">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="753012244">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="119764155">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1504930600">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="481117193">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1598440703">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00852BF1"/>
     <w:rsid w:val="00004D2B"/>
@@ -2822,50 +2901,51 @@
     <w:rsid w:val="00B44CA5"/>
     <w:rsid w:val="00B53CE8"/>
     <w:rsid w:val="00B54FF0"/>
     <w:rsid w:val="00B6323C"/>
     <w:rsid w:val="00B63A89"/>
     <w:rsid w:val="00B72495"/>
     <w:rsid w:val="00B72504"/>
     <w:rsid w:val="00B744D0"/>
     <w:rsid w:val="00B866AA"/>
     <w:rsid w:val="00B95907"/>
     <w:rsid w:val="00BA25E5"/>
     <w:rsid w:val="00BB0C98"/>
     <w:rsid w:val="00BB1804"/>
     <w:rsid w:val="00BB41BE"/>
     <w:rsid w:val="00BB79D2"/>
     <w:rsid w:val="00BC1E4E"/>
     <w:rsid w:val="00BC47D1"/>
     <w:rsid w:val="00BC7265"/>
     <w:rsid w:val="00BD1644"/>
     <w:rsid w:val="00BD190B"/>
     <w:rsid w:val="00BE2B4C"/>
     <w:rsid w:val="00BE60E1"/>
     <w:rsid w:val="00BF0724"/>
     <w:rsid w:val="00BF679A"/>
     <w:rsid w:val="00C00C1E"/>
+    <w:rsid w:val="00C137FA"/>
     <w:rsid w:val="00C163A5"/>
     <w:rsid w:val="00C47E65"/>
     <w:rsid w:val="00C52F4C"/>
     <w:rsid w:val="00C53748"/>
     <w:rsid w:val="00C574D4"/>
     <w:rsid w:val="00C63BE9"/>
     <w:rsid w:val="00C65FAA"/>
     <w:rsid w:val="00C6770F"/>
     <w:rsid w:val="00C707A7"/>
     <w:rsid w:val="00C73571"/>
     <w:rsid w:val="00C830FB"/>
     <w:rsid w:val="00C83F5F"/>
     <w:rsid w:val="00C909BC"/>
     <w:rsid w:val="00C92103"/>
     <w:rsid w:val="00C936B5"/>
     <w:rsid w:val="00CA31D0"/>
     <w:rsid w:val="00CA4D50"/>
     <w:rsid w:val="00CA69CF"/>
     <w:rsid w:val="00CA6B02"/>
     <w:rsid w:val="00CB448D"/>
     <w:rsid w:val="00CB47CD"/>
     <w:rsid w:val="00CC2C97"/>
     <w:rsid w:val="00CD0598"/>
     <w:rsid w:val="00CD3C9C"/>
     <w:rsid w:val="00CD5BF2"/>
@@ -2906,59 +2986,61 @@
     <w:rsid w:val="00E35AB4"/>
     <w:rsid w:val="00E416D6"/>
     <w:rsid w:val="00E50DC7"/>
     <w:rsid w:val="00E5166D"/>
     <w:rsid w:val="00E5547B"/>
     <w:rsid w:val="00E57D7C"/>
     <w:rsid w:val="00E65603"/>
     <w:rsid w:val="00E91E84"/>
     <w:rsid w:val="00EA2B72"/>
     <w:rsid w:val="00EB167D"/>
     <w:rsid w:val="00EB3D14"/>
     <w:rsid w:val="00EC26B6"/>
     <w:rsid w:val="00ED2170"/>
     <w:rsid w:val="00ED2B18"/>
     <w:rsid w:val="00ED3B79"/>
     <w:rsid w:val="00ED687B"/>
     <w:rsid w:val="00EE5B1A"/>
     <w:rsid w:val="00EE69BF"/>
     <w:rsid w:val="00EE6A1C"/>
     <w:rsid w:val="00F02C89"/>
     <w:rsid w:val="00F0590F"/>
     <w:rsid w:val="00F1201C"/>
     <w:rsid w:val="00F13560"/>
     <w:rsid w:val="00F2447B"/>
     <w:rsid w:val="00F3047B"/>
+    <w:rsid w:val="00F32785"/>
     <w:rsid w:val="00F35207"/>
     <w:rsid w:val="00F35E44"/>
     <w:rsid w:val="00F36768"/>
     <w:rsid w:val="00F4170C"/>
     <w:rsid w:val="00F64F3A"/>
     <w:rsid w:val="00F6598F"/>
     <w:rsid w:val="00F73751"/>
     <w:rsid w:val="00F75E92"/>
     <w:rsid w:val="00F85500"/>
+    <w:rsid w:val="00F86150"/>
     <w:rsid w:val="00F97287"/>
     <w:rsid w:val="00FB0063"/>
     <w:rsid w:val="00FB03D7"/>
     <w:rsid w:val="00FB2A1A"/>
     <w:rsid w:val="00FC7672"/>
     <w:rsid w:val="00FD7519"/>
     <w:rsid w:val="00FE2FE8"/>
     <w:rsid w:val="00FE43C9"/>
     <w:rsid w:val="00FE607B"/>
     <w:rsid w:val="00FE6259"/>
     <w:rsid w:val="00FF2F37"/>
     <w:rsid w:val="00FF3ABA"/>
     <w:rsid w:val="00FF674F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -3951,69 +4033,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>103</Words>
-  <Characters>591</Characters>
+  <Characters>592</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>693</CharactersWithSpaces>
+  <CharactersWithSpaces>694</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>BAHADIR</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>