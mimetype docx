--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -621,253 +621,289 @@
     <w:p w14:paraId="333C08D7" w14:textId="77777777" w:rsidR="00E64D4B" w:rsidRPr="00E64D4B" w:rsidRDefault="00E64D4B" w:rsidP="00E64D4B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E64D4B" w:rsidRPr="00E64D4B" w:rsidSect="00870482">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1560" w:right="1133" w:bottom="426" w:left="851" w:header="284" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35F2B535" w14:textId="77777777" w:rsidR="00E716B7" w:rsidRDefault="00E716B7" w:rsidP="00870482">
+    <w:p w14:paraId="21924388" w14:textId="77777777" w:rsidR="002976D5" w:rsidRDefault="002976D5" w:rsidP="00870482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D788BD3" w14:textId="77777777" w:rsidR="00E716B7" w:rsidRDefault="00E716B7" w:rsidP="00870482">
+    <w:p w14:paraId="38BF91FE" w14:textId="77777777" w:rsidR="002976D5" w:rsidRDefault="002976D5" w:rsidP="00870482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2405"/>
       <w:gridCol w:w="2555"/>
       <w:gridCol w:w="2973"/>
       <w:gridCol w:w="1987"/>
     </w:tblGrid>
     <w:tr w:rsidR="009E1007" w:rsidRPr="00065D0B" w14:paraId="6BCEB121" w14:textId="77777777" w:rsidTr="004D7C82">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="1EDBA23C" w14:textId="46F3FACF" w:rsidR="009E1007" w:rsidRPr="00A611BE" w:rsidRDefault="009E1007" w:rsidP="009E1007">
+        <w:p w14:paraId="1EDBA23C" w14:textId="73BF8174" w:rsidR="009E1007" w:rsidRPr="00A611BE" w:rsidRDefault="009E1007" w:rsidP="009E1007">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A611BE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">PP.1.1.FR.0005, R0, </w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00432C84">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A611BE">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00432C84">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A611BE">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">.FR.0005, R0, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00A611BE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Mayıs</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00A611BE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00A611BE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="6AEB9C0E" w14:textId="7F5E54F7" w:rsidR="009E1007" w:rsidRPr="00A611BE" w:rsidRDefault="00A611BE" w:rsidP="009E1007">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="009E1007" w:rsidRPr="00065D0B" w14:paraId="74B6533A" w14:textId="77777777" w:rsidTr="004D7C82">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="1835" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2405" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="736E3C7E" w14:textId="77777777" w:rsidR="009E1007" w:rsidRPr="00A611BE" w:rsidRDefault="009E1007" w:rsidP="009E1007">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5528" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="67139134" w14:textId="77777777" w:rsidR="009E1007" w:rsidRPr="00A611BE" w:rsidRDefault="009E1007" w:rsidP="009E1007">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1515"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A611BE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
@@ -1184,61 +1220,61 @@
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3B70B545" w14:textId="77777777" w:rsidR="009E1007" w:rsidRDefault="009E1007">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="130F2E10" w14:textId="77777777" w:rsidR="00E716B7" w:rsidRDefault="00E716B7" w:rsidP="00870482">
+    <w:p w14:paraId="269AAEF2" w14:textId="77777777" w:rsidR="002976D5" w:rsidRDefault="002976D5" w:rsidP="00870482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B02DD5E" w14:textId="77777777" w:rsidR="00E716B7" w:rsidRDefault="00E716B7" w:rsidP="00870482">
+    <w:p w14:paraId="1A0FA699" w14:textId="77777777" w:rsidR="002976D5" w:rsidRDefault="002976D5" w:rsidP="00870482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BE09748" w14:textId="3D916662" w:rsidR="00870482" w:rsidRDefault="009E1007" w:rsidP="00870482">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1397,154 +1433,157 @@
         <w:b/>
         <w:bCs/>
         <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>İKİ DERS SINAVI BAŞVURU FORMU</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="33C4C8CA" w14:textId="77777777" w:rsidR="009E1007" w:rsidRPr="00870482" w:rsidRDefault="009E1007" w:rsidP="00870482">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0040242C"/>
     <w:rsid w:val="000304A7"/>
     <w:rsid w:val="00034FA8"/>
     <w:rsid w:val="0004680F"/>
     <w:rsid w:val="00060E30"/>
     <w:rsid w:val="00075D76"/>
     <w:rsid w:val="000A03E1"/>
     <w:rsid w:val="000F5308"/>
     <w:rsid w:val="0013235B"/>
     <w:rsid w:val="00167A1F"/>
     <w:rsid w:val="001A073D"/>
     <w:rsid w:val="001B4BEA"/>
     <w:rsid w:val="001C55FF"/>
     <w:rsid w:val="002026BF"/>
     <w:rsid w:val="00246698"/>
+    <w:rsid w:val="002976D5"/>
     <w:rsid w:val="002A41D4"/>
     <w:rsid w:val="002B5ACD"/>
     <w:rsid w:val="002C6908"/>
     <w:rsid w:val="002E2C47"/>
     <w:rsid w:val="00316CA6"/>
     <w:rsid w:val="00331122"/>
     <w:rsid w:val="003754CE"/>
     <w:rsid w:val="00383747"/>
     <w:rsid w:val="00392052"/>
     <w:rsid w:val="00393C31"/>
     <w:rsid w:val="00395DE0"/>
     <w:rsid w:val="003A2CBF"/>
     <w:rsid w:val="003D0190"/>
     <w:rsid w:val="004006D7"/>
     <w:rsid w:val="0040242C"/>
     <w:rsid w:val="00425257"/>
+    <w:rsid w:val="00432C84"/>
     <w:rsid w:val="004438DB"/>
     <w:rsid w:val="00456670"/>
     <w:rsid w:val="00460769"/>
     <w:rsid w:val="00485AE8"/>
     <w:rsid w:val="004A3568"/>
     <w:rsid w:val="004F2726"/>
     <w:rsid w:val="004F7CFB"/>
     <w:rsid w:val="004F7E5B"/>
     <w:rsid w:val="005827B4"/>
     <w:rsid w:val="005834FA"/>
     <w:rsid w:val="005B0418"/>
     <w:rsid w:val="005C2B4F"/>
     <w:rsid w:val="005E0041"/>
     <w:rsid w:val="006161EE"/>
     <w:rsid w:val="0064409F"/>
     <w:rsid w:val="006532E0"/>
     <w:rsid w:val="006870DD"/>
     <w:rsid w:val="006D5188"/>
     <w:rsid w:val="006F7E95"/>
     <w:rsid w:val="00743FAE"/>
     <w:rsid w:val="007A3136"/>
     <w:rsid w:val="007A7245"/>
     <w:rsid w:val="008076AA"/>
     <w:rsid w:val="00814977"/>
     <w:rsid w:val="0082137F"/>
     <w:rsid w:val="00833347"/>
     <w:rsid w:val="00860198"/>
     <w:rsid w:val="00870482"/>
     <w:rsid w:val="00876EDC"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008C1C66"/>
     <w:rsid w:val="008D30B4"/>
     <w:rsid w:val="008F31E3"/>
     <w:rsid w:val="0093006C"/>
     <w:rsid w:val="00941F73"/>
     <w:rsid w:val="00952992"/>
     <w:rsid w:val="00975EF0"/>
     <w:rsid w:val="009A45B4"/>
     <w:rsid w:val="009A6021"/>
     <w:rsid w:val="009B722A"/>
     <w:rsid w:val="009D17EF"/>
     <w:rsid w:val="009D24DA"/>
     <w:rsid w:val="009D4D8C"/>
     <w:rsid w:val="009E1007"/>
     <w:rsid w:val="009E64F2"/>
     <w:rsid w:val="00A35EEC"/>
     <w:rsid w:val="00A611BE"/>
     <w:rsid w:val="00AA5CE8"/>
     <w:rsid w:val="00AD6320"/>
+    <w:rsid w:val="00B26A00"/>
     <w:rsid w:val="00B64663"/>
     <w:rsid w:val="00C060E2"/>
     <w:rsid w:val="00C1421C"/>
     <w:rsid w:val="00C56517"/>
     <w:rsid w:val="00C73A65"/>
     <w:rsid w:val="00CA4A4E"/>
     <w:rsid w:val="00CD09BF"/>
     <w:rsid w:val="00CE4F19"/>
     <w:rsid w:val="00CF1D14"/>
     <w:rsid w:val="00D57242"/>
     <w:rsid w:val="00D6315E"/>
     <w:rsid w:val="00D64472"/>
     <w:rsid w:val="00D813D6"/>
     <w:rsid w:val="00D82B5F"/>
     <w:rsid w:val="00D94D47"/>
     <w:rsid w:val="00DB7AEB"/>
     <w:rsid w:val="00E23DBA"/>
     <w:rsid w:val="00E31B45"/>
     <w:rsid w:val="00E3319F"/>
     <w:rsid w:val="00E41CF4"/>
     <w:rsid w:val="00E51A0E"/>
     <w:rsid w:val="00E64D4B"/>
     <w:rsid w:val="00E716B7"/>
     <w:rsid w:val="00EA35F8"/>
     <w:rsid w:val="00F9326B"/>