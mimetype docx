--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -463,242 +463,310 @@
         <w:pStyle w:val="ListeParagraf"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C12EEA" w:rsidRPr="00C12EEA" w:rsidSect="00643176">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1560" w:right="1133" w:bottom="284" w:left="851" w:header="284" w:footer="588" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E7E55C5" w14:textId="77777777" w:rsidR="003355F9" w:rsidRDefault="003355F9" w:rsidP="00870482">
+    <w:p w14:paraId="7ECBDB0C" w14:textId="77777777" w:rsidR="00DA25FA" w:rsidRDefault="00DA25FA" w:rsidP="00870482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47A04418" w14:textId="77777777" w:rsidR="003355F9" w:rsidRDefault="003355F9" w:rsidP="00870482">
+    <w:p w14:paraId="134C6EB9" w14:textId="77777777" w:rsidR="00DA25FA" w:rsidRDefault="00DA25FA" w:rsidP="00870482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2405"/>
       <w:gridCol w:w="2555"/>
       <w:gridCol w:w="2973"/>
       <w:gridCol w:w="1987"/>
     </w:tblGrid>
     <w:tr w:rsidR="00AA0AE7" w:rsidRPr="00AA0AE7" w14:paraId="13428CAE" w14:textId="77777777" w:rsidTr="004D7C82">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="3E82EB4A" w14:textId="2F2C5F47" w:rsidR="00643176" w:rsidRPr="00AA0AE7" w:rsidRDefault="00643176" w:rsidP="00643176">
+        <w:p w14:paraId="3E82EB4A" w14:textId="24D317B7" w:rsidR="00643176" w:rsidRPr="00AA0AE7" w:rsidRDefault="00643176" w:rsidP="00643176">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA0AE7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.FR.0006, R0, Nisan 2025</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00C32D3F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AA0AE7">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00C32D3F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AA0AE7">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">.FR.0006, R0, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00C32D3F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Mayıs</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00C32D3F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00AA0AE7">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="3F8959B0" w14:textId="31862E7F" w:rsidR="00643176" w:rsidRPr="00AA0AE7" w:rsidRDefault="00643176" w:rsidP="00643176">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA0AE7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00AA0AE7" w:rsidRPr="00AA0AE7" w14:paraId="5BB1B7E2" w14:textId="77777777" w:rsidTr="004D7C82">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="1835" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2405" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="7B1BBD95" w14:textId="77777777" w:rsidR="00643176" w:rsidRPr="00AA0AE7" w:rsidRDefault="00643176" w:rsidP="00643176">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5528" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="7244FD2E" w14:textId="77777777" w:rsidR="00643176" w:rsidRPr="00AA0AE7" w:rsidRDefault="00643176" w:rsidP="00643176">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1515"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA0AE7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
@@ -1015,61 +1083,61 @@
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="32D8461E" w14:textId="77777777" w:rsidR="00643176" w:rsidRDefault="00643176">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03E685BC" w14:textId="77777777" w:rsidR="003355F9" w:rsidRDefault="003355F9" w:rsidP="00870482">
+    <w:p w14:paraId="2C1F7947" w14:textId="77777777" w:rsidR="00DA25FA" w:rsidRDefault="00DA25FA" w:rsidP="00870482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06891F61" w14:textId="77777777" w:rsidR="003355F9" w:rsidRDefault="003355F9" w:rsidP="00870482">
+    <w:p w14:paraId="136B1EF3" w14:textId="77777777" w:rsidR="00DA25FA" w:rsidRDefault="00DA25FA" w:rsidP="00870482">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BE09748" w14:textId="77777777" w:rsidR="00870482" w:rsidRDefault="00870482" w:rsidP="00870482">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6758E019" w14:textId="44C8247F" w:rsidR="00643176" w:rsidRPr="00065D0B" w:rsidRDefault="00AA0AE7" w:rsidP="00643176">
     <w:pPr>
@@ -1511,51 +1579,51 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1511217789">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1727415712">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2096509577">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0040242C"/>
     <w:rsid w:val="000304A7"/>
@@ -1578,107 +1646,110 @@
     <w:rsid w:val="002D7CA4"/>
     <w:rsid w:val="002E2C47"/>
     <w:rsid w:val="00316CA6"/>
     <w:rsid w:val="00331122"/>
     <w:rsid w:val="003355F9"/>
     <w:rsid w:val="003754CE"/>
     <w:rsid w:val="00383747"/>
     <w:rsid w:val="00392052"/>
     <w:rsid w:val="00393C31"/>
     <w:rsid w:val="00395DE0"/>
     <w:rsid w:val="003A2CBF"/>
     <w:rsid w:val="003D0190"/>
     <w:rsid w:val="004006D7"/>
     <w:rsid w:val="0040242C"/>
     <w:rsid w:val="00425257"/>
     <w:rsid w:val="004438DB"/>
     <w:rsid w:val="00456670"/>
     <w:rsid w:val="00460769"/>
     <w:rsid w:val="00485AE8"/>
     <w:rsid w:val="004A3568"/>
     <w:rsid w:val="004F2726"/>
     <w:rsid w:val="004F7CFB"/>
     <w:rsid w:val="004F7E5B"/>
     <w:rsid w:val="005827B4"/>
     <w:rsid w:val="005834FA"/>
+    <w:rsid w:val="005A079C"/>
     <w:rsid w:val="005B0418"/>
     <w:rsid w:val="005C2B4F"/>
     <w:rsid w:val="005E0041"/>
     <w:rsid w:val="006161EE"/>
     <w:rsid w:val="00643176"/>
     <w:rsid w:val="0064409F"/>
     <w:rsid w:val="006532E0"/>
     <w:rsid w:val="00661634"/>
     <w:rsid w:val="006870DD"/>
     <w:rsid w:val="006D5188"/>
     <w:rsid w:val="006F7E95"/>
     <w:rsid w:val="00743FAE"/>
     <w:rsid w:val="007A3136"/>
     <w:rsid w:val="007A7245"/>
     <w:rsid w:val="008076AA"/>
     <w:rsid w:val="00814977"/>
     <w:rsid w:val="0082137F"/>
     <w:rsid w:val="00833347"/>
     <w:rsid w:val="00860198"/>
     <w:rsid w:val="00870482"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008C1C66"/>
     <w:rsid w:val="008D30B4"/>
     <w:rsid w:val="008F31E3"/>
     <w:rsid w:val="0093006C"/>
     <w:rsid w:val="00941F73"/>
     <w:rsid w:val="00952992"/>
     <w:rsid w:val="00975EF0"/>
     <w:rsid w:val="009A45B4"/>
     <w:rsid w:val="009A6021"/>
     <w:rsid w:val="009B722A"/>
     <w:rsid w:val="009D17EF"/>
     <w:rsid w:val="009D24DA"/>
     <w:rsid w:val="009D4D8C"/>
     <w:rsid w:val="009E64F2"/>
     <w:rsid w:val="00A35EEC"/>
     <w:rsid w:val="00AA0AE7"/>
     <w:rsid w:val="00AA5CE8"/>
     <w:rsid w:val="00AD6320"/>
     <w:rsid w:val="00B64663"/>
     <w:rsid w:val="00C01813"/>
     <w:rsid w:val="00C060E2"/>
     <w:rsid w:val="00C12EEA"/>
     <w:rsid w:val="00C1421C"/>
+    <w:rsid w:val="00C32D3F"/>
     <w:rsid w:val="00C56517"/>
     <w:rsid w:val="00C73A65"/>
     <w:rsid w:val="00CA4A4E"/>
     <w:rsid w:val="00CA656B"/>
     <w:rsid w:val="00CD09BF"/>
     <w:rsid w:val="00CE4F19"/>
     <w:rsid w:val="00CF1D14"/>
     <w:rsid w:val="00D57242"/>
     <w:rsid w:val="00D6315E"/>
     <w:rsid w:val="00D64472"/>
     <w:rsid w:val="00D813D6"/>
     <w:rsid w:val="00D82B5F"/>
     <w:rsid w:val="00D94D47"/>
+    <w:rsid w:val="00DA25FA"/>
     <w:rsid w:val="00DB7AEB"/>
     <w:rsid w:val="00E104A3"/>
     <w:rsid w:val="00E23DBA"/>
     <w:rsid w:val="00E31B45"/>
     <w:rsid w:val="00E31E84"/>
     <w:rsid w:val="00E3319F"/>
     <w:rsid w:val="00E41CF4"/>
     <w:rsid w:val="00E51A0E"/>
     <w:rsid w:val="00E60EE2"/>
     <w:rsid w:val="00E64D4B"/>
     <w:rsid w:val="00EA35F8"/>
     <w:rsid w:val="00F9326B"/>
     <w:rsid w:val="00FA141E"/>
     <w:rsid w:val="00FC6B6D"/>
     <w:rsid w:val="00FE62B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>