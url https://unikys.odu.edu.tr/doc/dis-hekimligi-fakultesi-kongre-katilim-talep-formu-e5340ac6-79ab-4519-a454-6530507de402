--- v0 (2026-06-12)
+++ v1 (2026-09-16)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6096"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CF4B89" w:rsidRPr="00A50719" w14:paraId="0EABBBFE" w14:textId="77777777" w:rsidTr="00FF523A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10774" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6F89A5D4" w14:textId="6D74E6BE" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
@@ -63,150 +64,214 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t>PERSONEL BİLGİLERİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4B89" w:rsidRPr="00A50719" w14:paraId="2884D53E" w14:textId="77777777" w:rsidTr="00353269">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B1579D3" w14:textId="3A5CFE31" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50719">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Soyadı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11EF6866" w14:textId="77777777" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4B89" w:rsidRPr="00A50719" w14:paraId="3DB5E1C5" w14:textId="77777777" w:rsidTr="00353269">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E14F9A1" w14:textId="6D89DD67" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50719">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Ünvanı </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ünvanı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05B9A32E" w14:textId="77777777" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4B89" w:rsidRPr="00A50719" w14:paraId="0E1E0F0D" w14:textId="77777777" w:rsidTr="00353269">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15E12F7A" w14:textId="57329657" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50719">
-[...6 lines deleted...]
-              <w:t>Kurum Sicil No</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kurum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sicil</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AE71503" w14:textId="77777777" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4B89" w:rsidRPr="00A50719" w14:paraId="765E402F" w14:textId="77777777" w:rsidTr="00353269">
         <w:tc>
           <w:tcPr>
@@ -417,453 +482,1010 @@
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t>KONGRE İZİN TALEP BİLGİLERİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4B89" w:rsidRPr="00A50719" w14:paraId="7C96BCA5" w14:textId="77777777" w:rsidTr="00353269">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="086ED150" w14:textId="77A37604" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50719">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kongre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E60A495" w14:textId="77777777" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4B89" w:rsidRPr="00A50719" w14:paraId="21E966EC" w14:textId="77777777" w:rsidTr="00353269">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DD001F3" w14:textId="54F37123" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50719">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kongre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tarihi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FE7926E" w14:textId="77777777" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4B89" w:rsidRPr="00A50719" w14:paraId="7A69D9A5" w14:textId="77777777" w:rsidTr="00353269">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="121E2103" w14:textId="1A4824F5" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50719">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kongre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Katılım</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>İçin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Talep</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Edilen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>İzin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tarihi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28E52930" w14:textId="77777777" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4B89" w:rsidRPr="00A50719" w14:paraId="7874C7C0" w14:textId="77777777" w:rsidTr="00353269">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49CF8C85" w14:textId="0A34E33F" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50719">
-[...6 lines deleted...]
-              <w:t>Bildiri Tipi</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bildiri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tipi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CAC4C97" w14:textId="258C3AFC" w:rsidR="00353269" w:rsidRPr="00A50719" w:rsidRDefault="00353269" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50719">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">(   ) </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="00CF4B89" w:rsidRPr="00A50719">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Bildirisiz     </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CF4B89" w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bildirisiz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00CF4B89" w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A4EB4A4" w14:textId="1698AB3E" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00353269" w:rsidP="00353269">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50719">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">(   ) </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="00CF4B89" w:rsidRPr="00A50719">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Poster/Sözlü    </w:t>
+              <w:t xml:space="preserve"> Poster</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00CF4B89" w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CF4B89" w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sözlü</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CF4B89" w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00CF4B89" w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="0092330A" w:rsidRPr="00A50719">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A50719">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(   ) </w:t>
-[...3 lines deleted...]
-                <w:b/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CF4B89" w:rsidRPr="00A50719">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Davetli Konuşmacı        </w:t>
+              <w:t>Davetli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CF4B89" w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CF4B89" w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Konuşmacı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00CF4B89" w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4B89" w:rsidRPr="00A50719" w14:paraId="69D06067" w14:textId="77777777" w:rsidTr="00353269">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="331FF83A" w14:textId="7F0CEA36" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50719">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bildiri</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/Poster/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sunum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C829D10" w14:textId="77777777" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4B89" w:rsidRPr="00A50719" w14:paraId="62B15EA1" w14:textId="2B8ABB3A" w:rsidTr="00353269">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="411CC74C" w14:textId="389465C1" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
+          <w:p w14:paraId="411CC74C" w14:textId="1A38AE74" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00B36FAA">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1095"/>
+              </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50719">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yolluk</w:t>
+            </w:r>
+            <w:r w:rsidR="00B36FAA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="043D709F" w14:textId="3F15BD86" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50719">
-[...6 lines deleted...]
-              <w:t>(   ) Var                     (   ) Yok</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ) Var                  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yok</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4B89" w:rsidRPr="00A50719" w14:paraId="13AAF336" w14:textId="77777777" w:rsidTr="00353269">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00DEB6B2" w14:textId="1751E09C" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50719">
-[...6 lines deleted...]
-              <w:t>Kongre Yeri</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kongre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yeri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34FAC6D7" w14:textId="68CCEBDA" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50719">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">(   ) Yurt İçi </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ) Yurt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>İçi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0092330A" w:rsidRPr="00A50719">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">             </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">(   ) Yurt Dışı  </w:t>
+              <w:t xml:space="preserve">          </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0092330A" w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  )</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yurt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Dışı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4B89" w:rsidRPr="00A50719" w14:paraId="092C2DA0" w14:textId="77777777" w:rsidTr="00353269">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14B7AE10" w14:textId="60CDE7EA" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A50719">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kongre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A50719">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adresi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="603C6CF0" w14:textId="77777777" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00CF4B89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4B89" w:rsidRPr="00A50719" w14:paraId="5CECDC17" w14:textId="77777777" w:rsidTr="00353269">
         <w:trPr>
           <w:trHeight w:val="3061"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1058,453 +1680,694 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t>../....</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="216C9069" w14:textId="7FDAEDB8" w:rsidR="00CF4B89" w:rsidRPr="00A50719" w:rsidRDefault="00CF4B89" w:rsidP="00D13A1F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50719">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
-              <w:t>D</w:t>
-[...11 lines deleted...]
-              <w:t>EKAN</w:t>
+              <w:t>DEKAN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D13A1F" w:rsidRPr="00A50719" w14:paraId="33A07EEA" w14:textId="77777777" w:rsidTr="009E3E82">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10774" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="271033D0" w14:textId="03EC44E7" w:rsidR="00D13A1F" w:rsidRPr="00A50719" w:rsidRDefault="00D13A1F" w:rsidP="00353269">
             <w:pPr>
               <w:spacing w:before="120" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A50719">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
               <w:t>Ek: Davet/Kabul Mektubu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...227 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="1360C895" w14:textId="77777777" w:rsidR="007A1337" w:rsidRPr="00A50719" w:rsidRDefault="007A1337" w:rsidP="00240D01">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007A1337" w:rsidRPr="00A50719" w:rsidSect="00EF6627">
       <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="568" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="742F8A70" w14:textId="77777777" w:rsidR="004B744E" w:rsidRDefault="004B744E" w:rsidP="005E7E2C">
+    <w:p w14:paraId="54C46928" w14:textId="77777777" w:rsidR="003E3F79" w:rsidRDefault="003E3F79" w:rsidP="005E7E2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29EB92E2" w14:textId="77777777" w:rsidR="004B744E" w:rsidRDefault="004B744E" w:rsidP="005E7E2C">
+    <w:p w14:paraId="22D90188" w14:textId="77777777" w:rsidR="003E3F79" w:rsidRDefault="003E3F79" w:rsidP="005E7E2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2405"/>
+      <w:gridCol w:w="2555"/>
+      <w:gridCol w:w="2973"/>
+      <w:gridCol w:w="1987"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="006F4054" w:rsidRPr="006F4054" w14:paraId="45DAC921" w14:textId="77777777" w:rsidTr="008D1800">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4960" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w14:paraId="36974076" w14:textId="77777777" w:rsidR="006F4054" w:rsidRPr="006F4054" w:rsidRDefault="006F4054" w:rsidP="006F4054">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>PP.1.3.FR.0002, R1, Nisan 2026</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="4960" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w14:paraId="6390D225" w14:textId="77777777" w:rsidR="006F4054" w:rsidRPr="006F4054" w:rsidRDefault="006F4054" w:rsidP="006F4054">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:noProof/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>/1</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="006F4054" w:rsidRPr="006F4054" w14:paraId="602B5E99" w14:textId="77777777" w:rsidTr="008D1800">
+      <w:trPr>
+        <w:gridAfter w:val="1"/>
+        <w:wAfter w:w="1987" w:type="dxa"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2405" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7562E235" w14:textId="77777777" w:rsidR="006F4054" w:rsidRPr="006F4054" w:rsidRDefault="006F4054" w:rsidP="006F4054">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4536"/>
+              <w:tab w:val="right" w:pos="9072"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5528" w:type="dxa"/>
+          <w:gridSpan w:val="2"/>
+        </w:tcPr>
+        <w:p w14:paraId="6D8D08AE" w14:textId="77777777" w:rsidR="006F4054" w:rsidRPr="006F4054" w:rsidRDefault="006F4054" w:rsidP="006F4054">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1515"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+        <w:p w14:paraId="5692FE1C" w14:textId="77777777" w:rsidR="006F4054" w:rsidRPr="006F4054" w:rsidRDefault="006F4054" w:rsidP="006F4054">
+          <w:pPr>
+            <w:widowControl w:val="0"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1515"/>
+            </w:tabs>
+            <w:autoSpaceDE w:val="0"/>
+            <w:autoSpaceDN w:val="0"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Bu </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>dokümanın</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>basılı</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>hâli</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>kontrolsüz</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>doküman</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>kabul</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>edilmektedir</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">. </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>Lütfen</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> web </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>sitesinden</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>en</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> son </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>versiyonuna</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>ulaşınız</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="006F4054">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="764FBD39" w14:textId="5C4AA48B" w:rsidR="006F4054" w:rsidRPr="006F4054" w:rsidRDefault="006F4054">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5F70525A" w14:textId="77777777" w:rsidR="006F4054" w:rsidRPr="006F4054" w:rsidRDefault="006F4054">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27EE1B54" w14:textId="77777777" w:rsidR="004B744E" w:rsidRDefault="004B744E" w:rsidP="005E7E2C">
+    <w:p w14:paraId="46E8438B" w14:textId="77777777" w:rsidR="003E3F79" w:rsidRDefault="003E3F79" w:rsidP="005E7E2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EFD8437" w14:textId="77777777" w:rsidR="004B744E" w:rsidRDefault="004B744E" w:rsidP="005E7E2C">
+    <w:p w14:paraId="1AEBEFAC" w14:textId="77777777" w:rsidR="003E3F79" w:rsidRDefault="003E3F79" w:rsidP="005E7E2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48246FB6" w14:textId="482E6BB4" w:rsidR="005E7E2C" w:rsidRDefault="007A1337">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45E569C8" wp14:editId="7E47CC80">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>142875</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>9525</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="828571" cy="895238"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
           <wp:wrapNone/>
           <wp:docPr id="1864576066" name="Resim 1" descr="metin, yazı tipi, logo, grafik içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulan içerik yanlış olabilir."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -1689,51 +2552,51 @@
   </w:p>
   <w:p w14:paraId="2C54A25C" w14:textId="188C331B" w:rsidR="007A1337" w:rsidRDefault="006D12DC" w:rsidP="007A1337">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>KONGRE KATILIM TALEP FORMU</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="545CFE4B" w14:textId="77777777" w:rsidR="007A1337" w:rsidRDefault="007A1337">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C293608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39B2EB7E"/>
     <w:lvl w:ilvl="0" w:tplc="D0C6F642">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="237"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E072FBA0">
@@ -2842,109 +3705,111 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8064" w:hanging="735"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8985" w:hanging="735"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1036127480">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1634019817">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="162938876">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2082018855">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="856038682">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="949972074">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1363164286">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1106996523">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1669862067">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="334500115">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="293944319">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00852BF1"/>
     <w:rsid w:val="00004D2B"/>
     <w:rsid w:val="0002388A"/>
     <w:rsid w:val="00025591"/>
     <w:rsid w:val="00046D26"/>
     <w:rsid w:val="00056580"/>
     <w:rsid w:val="00063F7A"/>
     <w:rsid w:val="000640AD"/>
     <w:rsid w:val="000660CA"/>
     <w:rsid w:val="000668A3"/>
     <w:rsid w:val="00071845"/>
     <w:rsid w:val="00082A3E"/>
     <w:rsid w:val="000859EC"/>
     <w:rsid w:val="00086E32"/>
     <w:rsid w:val="00091656"/>
     <w:rsid w:val="00094978"/>
     <w:rsid w:val="00095916"/>
     <w:rsid w:val="000970F9"/>
     <w:rsid w:val="00097C71"/>
     <w:rsid w:val="000D2817"/>
     <w:rsid w:val="000E0ACA"/>
     <w:rsid w:val="000E20B1"/>
     <w:rsid w:val="000E20BE"/>
@@ -2982,69 +3847,71 @@
     <w:rsid w:val="0020311E"/>
     <w:rsid w:val="00204C96"/>
     <w:rsid w:val="00204E3C"/>
     <w:rsid w:val="00205EF0"/>
     <w:rsid w:val="002131D5"/>
     <w:rsid w:val="00240D01"/>
     <w:rsid w:val="00243E63"/>
     <w:rsid w:val="00246D9B"/>
     <w:rsid w:val="00250BE5"/>
     <w:rsid w:val="00251CF3"/>
     <w:rsid w:val="0025665E"/>
     <w:rsid w:val="00263D27"/>
     <w:rsid w:val="0027117A"/>
     <w:rsid w:val="002769A2"/>
     <w:rsid w:val="00285D9C"/>
     <w:rsid w:val="002926EB"/>
     <w:rsid w:val="00293C0F"/>
     <w:rsid w:val="002A30EF"/>
     <w:rsid w:val="002A3D53"/>
     <w:rsid w:val="002A6A4A"/>
     <w:rsid w:val="002B1881"/>
     <w:rsid w:val="002E1004"/>
     <w:rsid w:val="002E23FE"/>
     <w:rsid w:val="002F40FF"/>
     <w:rsid w:val="00300F6E"/>
+    <w:rsid w:val="00312D8E"/>
     <w:rsid w:val="00320E6A"/>
     <w:rsid w:val="0032527F"/>
     <w:rsid w:val="0034434F"/>
     <w:rsid w:val="003453A8"/>
     <w:rsid w:val="003500B5"/>
     <w:rsid w:val="00353269"/>
     <w:rsid w:val="0035476A"/>
     <w:rsid w:val="00357CD1"/>
     <w:rsid w:val="0036047B"/>
     <w:rsid w:val="00367DFA"/>
     <w:rsid w:val="00370EE3"/>
     <w:rsid w:val="00374516"/>
     <w:rsid w:val="0037531D"/>
     <w:rsid w:val="0037734D"/>
     <w:rsid w:val="0038306A"/>
     <w:rsid w:val="003910CF"/>
     <w:rsid w:val="003A6127"/>
     <w:rsid w:val="003B0544"/>
     <w:rsid w:val="003B6B91"/>
+    <w:rsid w:val="003E3F79"/>
     <w:rsid w:val="003F6A81"/>
     <w:rsid w:val="004037CB"/>
     <w:rsid w:val="00412EF9"/>
     <w:rsid w:val="00417DA4"/>
     <w:rsid w:val="00420082"/>
     <w:rsid w:val="004226AA"/>
     <w:rsid w:val="00430EFB"/>
     <w:rsid w:val="004311CF"/>
     <w:rsid w:val="00433709"/>
     <w:rsid w:val="00436B5B"/>
     <w:rsid w:val="004510CA"/>
     <w:rsid w:val="00452A51"/>
     <w:rsid w:val="0045396F"/>
     <w:rsid w:val="00455655"/>
     <w:rsid w:val="00467FDE"/>
     <w:rsid w:val="004901A7"/>
     <w:rsid w:val="0049241D"/>
     <w:rsid w:val="00495168"/>
     <w:rsid w:val="0049795A"/>
     <w:rsid w:val="004A71B2"/>
     <w:rsid w:val="004B217B"/>
     <w:rsid w:val="004B3013"/>
     <w:rsid w:val="004B46C3"/>
     <w:rsid w:val="004B56A8"/>
     <w:rsid w:val="004B582A"/>
@@ -3102,50 +3969,51 @@
     <w:rsid w:val="006345EB"/>
     <w:rsid w:val="006358D0"/>
     <w:rsid w:val="00640A43"/>
     <w:rsid w:val="00643ED0"/>
     <w:rsid w:val="006539A1"/>
     <w:rsid w:val="00654AF4"/>
     <w:rsid w:val="006555F0"/>
     <w:rsid w:val="006606D3"/>
     <w:rsid w:val="00663D64"/>
     <w:rsid w:val="006645BD"/>
     <w:rsid w:val="00665B65"/>
     <w:rsid w:val="00666CA7"/>
     <w:rsid w:val="00691C7A"/>
     <w:rsid w:val="006A3D56"/>
     <w:rsid w:val="006B36D0"/>
     <w:rsid w:val="006B54DD"/>
     <w:rsid w:val="006C2416"/>
     <w:rsid w:val="006C265B"/>
     <w:rsid w:val="006D077E"/>
     <w:rsid w:val="006D12DC"/>
     <w:rsid w:val="006D39D4"/>
     <w:rsid w:val="006D4920"/>
     <w:rsid w:val="006E13DE"/>
     <w:rsid w:val="006E752E"/>
     <w:rsid w:val="006E7C20"/>
+    <w:rsid w:val="006F4054"/>
     <w:rsid w:val="006F7385"/>
     <w:rsid w:val="006F7AA3"/>
     <w:rsid w:val="006F7D14"/>
     <w:rsid w:val="007069DD"/>
     <w:rsid w:val="00707708"/>
     <w:rsid w:val="007115EB"/>
     <w:rsid w:val="0071336A"/>
     <w:rsid w:val="00713E84"/>
     <w:rsid w:val="00731036"/>
     <w:rsid w:val="00733B52"/>
     <w:rsid w:val="007349F7"/>
     <w:rsid w:val="00745B7F"/>
     <w:rsid w:val="0076293B"/>
     <w:rsid w:val="00762A72"/>
     <w:rsid w:val="007670DE"/>
     <w:rsid w:val="00767CD7"/>
     <w:rsid w:val="007714DF"/>
     <w:rsid w:val="00772BD6"/>
     <w:rsid w:val="00774F1F"/>
     <w:rsid w:val="007758DC"/>
     <w:rsid w:val="00775EC8"/>
     <w:rsid w:val="00775FF5"/>
     <w:rsid w:val="0077719F"/>
     <w:rsid w:val="0078095B"/>
     <w:rsid w:val="0078425A"/>
@@ -3153,50 +4021,51 @@
     <w:rsid w:val="007A1E4C"/>
     <w:rsid w:val="007A46B8"/>
     <w:rsid w:val="007A4B6C"/>
     <w:rsid w:val="007A4E57"/>
     <w:rsid w:val="007A5875"/>
     <w:rsid w:val="007A5AB3"/>
     <w:rsid w:val="007A79AD"/>
     <w:rsid w:val="007B62BF"/>
     <w:rsid w:val="007C5950"/>
     <w:rsid w:val="007D1A7B"/>
     <w:rsid w:val="007D1DFA"/>
     <w:rsid w:val="007D619B"/>
     <w:rsid w:val="007D6DEA"/>
     <w:rsid w:val="007D76F2"/>
     <w:rsid w:val="007E6AA0"/>
     <w:rsid w:val="007F08BD"/>
     <w:rsid w:val="007F3C99"/>
     <w:rsid w:val="00803573"/>
     <w:rsid w:val="00804014"/>
     <w:rsid w:val="00804821"/>
     <w:rsid w:val="008057AD"/>
     <w:rsid w:val="00817C17"/>
     <w:rsid w:val="00820A02"/>
     <w:rsid w:val="0083048F"/>
     <w:rsid w:val="00832FA8"/>
+    <w:rsid w:val="00837476"/>
     <w:rsid w:val="00844621"/>
     <w:rsid w:val="00846504"/>
     <w:rsid w:val="008513F3"/>
     <w:rsid w:val="00852174"/>
     <w:rsid w:val="00852BF1"/>
     <w:rsid w:val="00856299"/>
     <w:rsid w:val="008569D5"/>
     <w:rsid w:val="008622F8"/>
     <w:rsid w:val="00867292"/>
     <w:rsid w:val="00870BCC"/>
     <w:rsid w:val="008757E5"/>
     <w:rsid w:val="0088054E"/>
     <w:rsid w:val="00881267"/>
     <w:rsid w:val="00882B16"/>
     <w:rsid w:val="00882C95"/>
     <w:rsid w:val="008863C5"/>
     <w:rsid w:val="00886E59"/>
     <w:rsid w:val="00891499"/>
     <w:rsid w:val="008961B9"/>
     <w:rsid w:val="008B4748"/>
     <w:rsid w:val="008B5467"/>
     <w:rsid w:val="008D2E36"/>
     <w:rsid w:val="008D5405"/>
     <w:rsid w:val="008E5137"/>
     <w:rsid w:val="008E6F66"/>
@@ -3242,64 +4111,66 @@
     <w:rsid w:val="00A62766"/>
     <w:rsid w:val="00A706F4"/>
     <w:rsid w:val="00A76230"/>
     <w:rsid w:val="00A76D5C"/>
     <w:rsid w:val="00A818D4"/>
     <w:rsid w:val="00A819C7"/>
     <w:rsid w:val="00A82F6C"/>
     <w:rsid w:val="00A836D4"/>
     <w:rsid w:val="00A867AA"/>
     <w:rsid w:val="00A90B45"/>
     <w:rsid w:val="00A944BD"/>
     <w:rsid w:val="00AA4967"/>
     <w:rsid w:val="00AA50B2"/>
     <w:rsid w:val="00AB0C75"/>
     <w:rsid w:val="00AB3915"/>
     <w:rsid w:val="00AC7B35"/>
     <w:rsid w:val="00AC7E0D"/>
     <w:rsid w:val="00AD4CCF"/>
     <w:rsid w:val="00AE518A"/>
     <w:rsid w:val="00AF0327"/>
     <w:rsid w:val="00B0319D"/>
     <w:rsid w:val="00B0474C"/>
     <w:rsid w:val="00B119EE"/>
     <w:rsid w:val="00B14AA5"/>
     <w:rsid w:val="00B33AE4"/>
+    <w:rsid w:val="00B36FAA"/>
     <w:rsid w:val="00B373B3"/>
     <w:rsid w:val="00B41B3E"/>
     <w:rsid w:val="00B42C29"/>
     <w:rsid w:val="00B44CA5"/>
     <w:rsid w:val="00B53CE8"/>
     <w:rsid w:val="00B54FF0"/>
     <w:rsid w:val="00B6323C"/>
     <w:rsid w:val="00B63A89"/>
     <w:rsid w:val="00B72495"/>
     <w:rsid w:val="00B72504"/>
     <w:rsid w:val="00B744D0"/>
     <w:rsid w:val="00BA25E5"/>
     <w:rsid w:val="00BB0C98"/>
     <w:rsid w:val="00BB1804"/>
+    <w:rsid w:val="00BB182E"/>
     <w:rsid w:val="00BB41BE"/>
     <w:rsid w:val="00BB79D2"/>
     <w:rsid w:val="00BC1E4E"/>
     <w:rsid w:val="00BC47D1"/>
     <w:rsid w:val="00BC7265"/>
     <w:rsid w:val="00BD1644"/>
     <w:rsid w:val="00BD190B"/>
     <w:rsid w:val="00BE2B4C"/>
     <w:rsid w:val="00BE60E1"/>
     <w:rsid w:val="00BF0724"/>
     <w:rsid w:val="00BF679A"/>
     <w:rsid w:val="00C00C1E"/>
     <w:rsid w:val="00C163A5"/>
     <w:rsid w:val="00C3709D"/>
     <w:rsid w:val="00C47E65"/>
     <w:rsid w:val="00C52F4C"/>
     <w:rsid w:val="00C53748"/>
     <w:rsid w:val="00C57073"/>
     <w:rsid w:val="00C574D4"/>
     <w:rsid w:val="00C63BE9"/>
     <w:rsid w:val="00C65FAA"/>
     <w:rsid w:val="00C6770F"/>
     <w:rsid w:val="00C707A7"/>
     <w:rsid w:val="00C73571"/>
     <w:rsid w:val="00C830FB"/>
@@ -3401,80 +4272,80 @@
     <w:rsid w:val="00FD7519"/>
     <w:rsid w:val="00FE2FE8"/>
     <w:rsid w:val="00FE43C9"/>
     <w:rsid w:val="00FE607B"/>
     <w:rsid w:val="00FE6259"/>
     <w:rsid w:val="00FF2F37"/>
     <w:rsid w:val="00FF3ABA"/>
     <w:rsid w:val="00FF674F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="799C54A8"/>
   <w15:docId w15:val="{8B306E5D-FA37-4CEA-9045-9138DE16BAB9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3802,50 +4673,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00852BF1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="PMingLiU" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Balk1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00E416D6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:ind w:left="1211" w:hanging="238"/>
@@ -4095,51 +4971,51 @@
     <w:rsid w:val="00353269"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
     <w:name w:val="Balon Metni Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="BalonMetni"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00353269"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="PMingLiU" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="120152954">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="699473308">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4155,51 +5031,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1345130098">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4450,70 +5326,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>130</Words>
-  <Characters>745</Characters>
+  <Words>102</Words>
+  <Characters>587</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>874</CharactersWithSpaces>
+  <CharactersWithSpaces>688</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>BAHADIR</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>