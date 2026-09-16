--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -1,43 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="444DEAE8" w14:textId="77777777" w:rsidR="0040242C" w:rsidRPr="00BE3C41" w:rsidRDefault="00F24387" w:rsidP="007926F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
@@ -95,86 +91,88 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0040242C" w:rsidRPr="009D5CD4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3995DA" w14:textId="7255561C" w:rsidR="00885A9E" w:rsidRPr="00D5598D" w:rsidRDefault="00885A9E" w:rsidP="004B53FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D5598D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>20.</w:t>
       </w:r>
       <w:r w:rsidR="00BE3C41" w:rsidRPr="00D5598D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D5598D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D5598D" w:rsidRPr="00D5598D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D5598D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00D5598D" w:rsidRPr="00D5598D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BE3C41" w:rsidRPr="00D5598D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
@@ -269,165 +267,173 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5598D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Bilgilerinizi ve gereğini arz ed</w:t>
       </w:r>
       <w:r w:rsidR="00E27CCF" w:rsidRPr="00D5598D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve">erim.                                                                                    </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00885A9E" w:rsidRPr="00D5598D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>…../…../20</w:t>
+        <w:t>…../….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00885A9E" w:rsidRPr="00D5598D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>./20</w:t>
       </w:r>
       <w:r w:rsidR="00BE3C41" w:rsidRPr="00D5598D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78BC7D44" w14:textId="77777777" w:rsidR="00E27CCF" w:rsidRPr="00D5598D" w:rsidRDefault="00E27CCF" w:rsidP="00885A9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4956"/>
         <w:gridCol w:w="4956"/>
       </w:tblGrid>
       <w:tr w:rsidR="009B3395" w14:paraId="28F077CD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5031" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="721E884B" w14:textId="77777777" w:rsidR="009B3395" w:rsidRDefault="009B3395">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adı Soyadı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5031" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="185FA959" w14:textId="77777777" w:rsidR="009B3395" w:rsidRDefault="009B3395">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adres:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B3395" w14:paraId="0DD3B5FA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5031" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C30BD5A" w14:textId="77777777" w:rsidR="009B3395" w:rsidRDefault="009B3395">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00BE3C41">
@@ -449,180 +455,175 @@
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00BE3C41">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>. Kimlik No</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5031" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64DD0347" w14:textId="77777777" w:rsidR="009B3395" w:rsidRDefault="009B3395">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Telefon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B3395" w14:paraId="3C9B1CFF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5031" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DF902FA" w14:textId="77777777" w:rsidR="009B3395" w:rsidRDefault="009B3395">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Öğrenci No:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5031" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24F3EB6B" w14:textId="77777777" w:rsidR="009B3395" w:rsidRDefault="009B3395">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>İmza:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B3395" w14:paraId="317C30CD" w14:textId="77777777" w:rsidTr="00D5598D">
         <w:trPr>
           <w:trHeight w:val="361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5031" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25B43429" w14:textId="77777777" w:rsidR="009B3395" w:rsidRDefault="009B3395">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sınıfı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5031" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D41D45A" w14:textId="77777777" w:rsidR="009B3395" w:rsidRDefault="009B3395">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0468F37B" w14:textId="77777777" w:rsidR="00885A9E" w:rsidRPr="00D5598D" w:rsidRDefault="00885A9E" w:rsidP="00D5598D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="0"/>
@@ -746,80 +747,78 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1690"/>
         <w:gridCol w:w="1689"/>
         <w:gridCol w:w="2275"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
       <w:tr w:rsidR="0080055E" w14:paraId="2D78A37A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5654" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B96CEF3" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Daha önce aldığı ve başarılı olduğu dersler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="738E1997" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="00CA5A04">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>OD</w:t>
             </w:r>
             <w:r w:rsidR="00BE3C41">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -848,1856 +847,2148 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
             <w:r w:rsidR="0080055E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>muaf olmak istediği dersler</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0080055E" w14:paraId="0AB74911" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08244F46" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Dersin Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7401DCA2" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Dersin Kodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="067A3980" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Dersin Kredisi/AKTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19FCA6B7" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Dersin Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C946B56" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Dersin Kodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34E68634" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Dersin Kredisi/AKTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0080055E" w14:paraId="4B1B88AA" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="347AD24A" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66E234CD" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0F108719" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="081B8FC5" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24672932" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24A43896" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0080055E" w14:paraId="4DAB2B8D" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A56C81B" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E47B8A7" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5083E0D1" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E549F65" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F73CDFE" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58B25D1E" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0080055E" w14:paraId="1835120B" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AB2B064" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7425C2F1" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67B496DA" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="160C1A6A" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="695E1997" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A08A1D3" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0080055E" w14:paraId="515E8E72" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4701E32C" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E74EB26" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="566DD450" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E76F427" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44815602" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30CD5C66" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0080055E" w14:paraId="11EC83A8" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="338B79A4" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08C65456" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B9E0CDB" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39600E71" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3516D992" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48A58BAF" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0080055E" w14:paraId="3F76D440" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="398377A8" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="039247A5" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DD32FBA" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49DAC18B" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="683FDC91" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74FD962B" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0080055E" w14:paraId="73D56C83" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CB972FE" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="017D48A7" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E58E1FF" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72E2B75F" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EA1A49B" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A34BA22" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0080055E" w14:paraId="1932368A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DB0C657" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61B5CF0C" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16D4D83A" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E77ECE0" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59C75C56" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="502E3EF6" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0080055E" w14:paraId="6AFF6F98" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36631770" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1286EC39" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D20F396" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="542DBA20" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="794A4865" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31C844AD" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0080055E" w14:paraId="19C764CD" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="646916BF" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E9A9965" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BFB82C4" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AD4998D" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4913BC45" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="152A7B43" w14:textId="77777777" w:rsidR="0080055E" w:rsidRDefault="0080055E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F990F1E" w14:textId="77777777" w:rsidR="00D5598D" w:rsidRPr="0080055E" w:rsidRDefault="00D5598D" w:rsidP="00D5598D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D5598D" w:rsidRPr="0080055E" w:rsidSect="00D5598D">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="1133" w:bottom="142" w:left="851" w:header="295" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="212BB6D9" w14:textId="77777777" w:rsidR="000F2B84" w:rsidRDefault="000F2B84" w:rsidP="00BE3C41">
+    <w:p w14:paraId="79D69C97" w14:textId="77777777" w:rsidR="00B32C50" w:rsidRDefault="00B32C50" w:rsidP="00BE3C41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DCA8C3F" w14:textId="77777777" w:rsidR="000F2B84" w:rsidRDefault="000F2B84" w:rsidP="00BE3C41">
+    <w:p w14:paraId="3BE9F45B" w14:textId="77777777" w:rsidR="00B32C50" w:rsidRDefault="00B32C50" w:rsidP="00BE3C41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2405"/>
       <w:gridCol w:w="2555"/>
       <w:gridCol w:w="2973"/>
       <w:gridCol w:w="1987"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00AA3402" w:rsidRPr="00065D0B" w14:paraId="4D26718D" w14:textId="77777777" w:rsidTr="004D7C82">
+    <w:tr w:rsidR="00555173" w:rsidRPr="00555173" w14:paraId="4D26718D" w14:textId="77777777" w:rsidTr="004D7C82">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="1CBFDD27" w14:textId="685A4139" w:rsidR="00AA3402" w:rsidRPr="007A5419" w:rsidRDefault="00AA3402" w:rsidP="00AA3402">
+        <w:p w14:paraId="1CBFDD27" w14:textId="230A4BA8" w:rsidR="00AA3402" w:rsidRPr="00555173" w:rsidRDefault="00AA3402" w:rsidP="00AA3402">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
-              <w:color w:val="FF0000"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="007A5419">
+          <w:r w:rsidRPr="00555173">
             <w:rPr>
-              <w:color w:val="FF0000"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.FR.000</w:t>
+            <w:t>PP.</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="006E44E6">
             <w:rPr>
-              <w:color w:val="FF0000"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
-          <w:r w:rsidRPr="007A5419">
+          <w:r w:rsidRPr="00555173">
             <w:rPr>
-              <w:color w:val="FF0000"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>, R0, Nisan 2025</w:t>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="006E44E6">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">.FR.0002, R0, </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="006E44E6">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Mayıs</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="0793D386" w14:textId="77777777" w:rsidR="00AA3402" w:rsidRPr="00065D0B" w:rsidRDefault="00AA3402" w:rsidP="00AA3402">
+        <w:p w14:paraId="0793D386" w14:textId="77777777" w:rsidR="00AA3402" w:rsidRPr="00555173" w:rsidRDefault="00AA3402" w:rsidP="00AA3402">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00065D0B">
+          <w:r w:rsidRPr="00555173">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00065D0B">
+          <w:r w:rsidRPr="00555173">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00065D0B">
+          <w:r w:rsidRPr="00555173">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00065D0B">
+          <w:r w:rsidRPr="00555173">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00065D0B">
+          <w:r w:rsidRPr="00555173">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidRPr="00065D0B">
+          <w:r w:rsidRPr="00555173">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00AA3402" w:rsidRPr="00065D0B" w14:paraId="4646ADDF" w14:textId="77777777" w:rsidTr="004D7C82">
+    <w:tr w:rsidR="00AA3402" w:rsidRPr="00555173" w14:paraId="4646ADDF" w14:textId="77777777" w:rsidTr="004D7C82">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="1835" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2405" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="56DF1F10" w14:textId="77777777" w:rsidR="00AA3402" w:rsidRPr="00065D0B" w:rsidRDefault="00AA3402" w:rsidP="00AA3402">
+        <w:p w14:paraId="56DF1F10" w14:textId="77777777" w:rsidR="00AA3402" w:rsidRPr="00555173" w:rsidRDefault="00AA3402" w:rsidP="00AA3402">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5528" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="48B797C8" w14:textId="77777777" w:rsidR="00AA3402" w:rsidRPr="00065D0B" w:rsidRDefault="00AA3402" w:rsidP="00AA3402">
+        <w:p w14:paraId="48B797C8" w14:textId="77777777" w:rsidR="00AA3402" w:rsidRPr="00555173" w:rsidRDefault="00AA3402" w:rsidP="00AA3402">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1515"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00065D0B">
+          <w:r w:rsidRPr="00555173">
             <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:i/>
               <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
+            <w:t xml:space="preserve">Bu </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>dokümanın</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>basılı</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>hâli</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>kontrolsüz</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>doküman</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>kabul</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>edilmektedir</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">. </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Lütfen</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> web </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>sitesinden</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>en</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> son </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>versiyonuna</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>ulaşınız</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="00555173">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5897D340" w14:textId="1F0C5EED" w:rsidR="00D5598D" w:rsidRDefault="00D5598D">
+  <w:p w14:paraId="5897D340" w14:textId="1F0C5EED" w:rsidR="00D5598D" w:rsidRPr="00555173" w:rsidRDefault="00D5598D">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="546DB59E" w14:textId="77777777" w:rsidR="00D5598D" w:rsidRDefault="00D5598D">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34E1A5F4" w14:textId="77777777" w:rsidR="000F2B84" w:rsidRDefault="000F2B84" w:rsidP="00BE3C41">
+    <w:p w14:paraId="37B6D90D" w14:textId="77777777" w:rsidR="00B32C50" w:rsidRDefault="00B32C50" w:rsidP="00BE3C41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04E7BC1B" w14:textId="77777777" w:rsidR="000F2B84" w:rsidRDefault="000F2B84" w:rsidP="00BE3C41">
+    <w:p w14:paraId="41A78FFD" w14:textId="77777777" w:rsidR="00B32C50" w:rsidRDefault="00B32C50" w:rsidP="00BE3C41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C90A1AF" w14:textId="07666BDA" w:rsidR="00D5598D" w:rsidRDefault="00D5598D" w:rsidP="00BE3C41">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77AB8639" wp14:editId="21A6DDB5">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77AB8639" wp14:editId="17B42B47">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>31115</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>31750</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="828040" cy="894715"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:wrapNone/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="7951" y="0"/>
+              <wp:lineTo x="5963" y="920"/>
+              <wp:lineTo x="1988" y="5979"/>
+              <wp:lineTo x="0" y="14257"/>
+              <wp:lineTo x="0" y="21155"/>
+              <wp:lineTo x="20871" y="21155"/>
+              <wp:lineTo x="20871" y="13797"/>
+              <wp:lineTo x="18883" y="5979"/>
+              <wp:lineTo x="14411" y="460"/>
+              <wp:lineTo x="12423" y="0"/>
+              <wp:lineTo x="7951" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
           <wp:docPr id="1928302096" name="Resim 1" descr="metin, yazı tipi, logo, grafik içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulan içerik yanlış olabilir."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="547028438" name="Resim 1" descr="metin, yazı tipi, logo, grafik içeren bir resim&#10;&#10;Yapay zeka tarafından oluşturulan içerik yanlış olabilir."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
@@ -2832,63 +3123,54 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="482488D6" w14:textId="77777777" w:rsidR="00D5598D" w:rsidRDefault="00D5598D" w:rsidP="00BE3C41">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6FD94399" w14:textId="77777777" w:rsidR="00D5598D" w:rsidRPr="00BE3C41" w:rsidRDefault="00D5598D" w:rsidP="00BE3C41">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0040242C"/>
     <w:rsid w:val="00001954"/>
@@ -2909,86 +3191,93 @@
     <w:rsid w:val="001C55FF"/>
     <w:rsid w:val="001D72B2"/>
     <w:rsid w:val="00276F3D"/>
     <w:rsid w:val="00300D18"/>
     <w:rsid w:val="00304BDA"/>
     <w:rsid w:val="0034679B"/>
     <w:rsid w:val="0036495A"/>
     <w:rsid w:val="003754CE"/>
     <w:rsid w:val="00383747"/>
     <w:rsid w:val="00392052"/>
     <w:rsid w:val="00395DE0"/>
     <w:rsid w:val="0040242C"/>
     <w:rsid w:val="0042616B"/>
     <w:rsid w:val="004438DB"/>
     <w:rsid w:val="00443C89"/>
     <w:rsid w:val="00460769"/>
     <w:rsid w:val="00485AE8"/>
     <w:rsid w:val="004B35A0"/>
     <w:rsid w:val="004B53FA"/>
     <w:rsid w:val="004D3797"/>
     <w:rsid w:val="004D763E"/>
     <w:rsid w:val="004F2726"/>
     <w:rsid w:val="004F7CFB"/>
     <w:rsid w:val="004F7E5B"/>
     <w:rsid w:val="005463B9"/>
+    <w:rsid w:val="00555173"/>
     <w:rsid w:val="005555B8"/>
     <w:rsid w:val="0057435E"/>
     <w:rsid w:val="005827B4"/>
     <w:rsid w:val="005C2B4F"/>
     <w:rsid w:val="005E0041"/>
     <w:rsid w:val="0060184C"/>
     <w:rsid w:val="006161EE"/>
     <w:rsid w:val="0064409F"/>
     <w:rsid w:val="006532E0"/>
     <w:rsid w:val="006870DD"/>
+    <w:rsid w:val="006E44E6"/>
     <w:rsid w:val="006F7E95"/>
     <w:rsid w:val="007926F6"/>
     <w:rsid w:val="007A3136"/>
     <w:rsid w:val="007C43AB"/>
+    <w:rsid w:val="007E19FC"/>
     <w:rsid w:val="0080055E"/>
     <w:rsid w:val="00814977"/>
     <w:rsid w:val="0082137F"/>
     <w:rsid w:val="00833347"/>
     <w:rsid w:val="00841B71"/>
     <w:rsid w:val="0085447A"/>
     <w:rsid w:val="00860198"/>
+    <w:rsid w:val="008839DC"/>
     <w:rsid w:val="00885A9E"/>
     <w:rsid w:val="00896A2C"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008F31E3"/>
     <w:rsid w:val="0092445F"/>
     <w:rsid w:val="00941F73"/>
     <w:rsid w:val="009A6021"/>
     <w:rsid w:val="009B3395"/>
     <w:rsid w:val="009D17EF"/>
     <w:rsid w:val="009D5CD4"/>
+    <w:rsid w:val="009E64F2"/>
+    <w:rsid w:val="009F758A"/>
     <w:rsid w:val="00A316C3"/>
     <w:rsid w:val="00A84C8E"/>
     <w:rsid w:val="00AA3402"/>
     <w:rsid w:val="00AA5288"/>
     <w:rsid w:val="00AE4364"/>
+    <w:rsid w:val="00B32C50"/>
     <w:rsid w:val="00B36AE4"/>
     <w:rsid w:val="00B50D74"/>
     <w:rsid w:val="00B64663"/>
     <w:rsid w:val="00B6751B"/>
     <w:rsid w:val="00BA0F3A"/>
     <w:rsid w:val="00BA426D"/>
     <w:rsid w:val="00BD0D85"/>
     <w:rsid w:val="00BE3C41"/>
     <w:rsid w:val="00BF469C"/>
     <w:rsid w:val="00C04B33"/>
     <w:rsid w:val="00C060E2"/>
     <w:rsid w:val="00C1421C"/>
     <w:rsid w:val="00C71D05"/>
     <w:rsid w:val="00C73A65"/>
     <w:rsid w:val="00CA4A4E"/>
     <w:rsid w:val="00CA5A04"/>
     <w:rsid w:val="00CE4F19"/>
     <w:rsid w:val="00CF1D14"/>
     <w:rsid w:val="00D5598D"/>
     <w:rsid w:val="00D57242"/>
     <w:rsid w:val="00D76717"/>
     <w:rsid w:val="00D8128A"/>
     <w:rsid w:val="00D813D6"/>
     <w:rsid w:val="00DB7AEB"/>
     <w:rsid w:val="00E27CCF"/>
@@ -3634,54 +3923,54 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="986520174">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3960,50 +4249,50 @@
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>156</Words>
   <Characters>892</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>ODÜ-DHF-Öİ.02-Muafiyet Başvuru Dilekçesi</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1046</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ODÜ-DHF-Öİ.02-Muafiyet Başvuru Dilekçesi</dc:title>
   <dc:subject/>
   <dc:creator>muttalip</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>