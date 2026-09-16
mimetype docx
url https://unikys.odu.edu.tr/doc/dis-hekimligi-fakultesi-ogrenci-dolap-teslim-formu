--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -352,214 +352,252 @@
       <w:r w:rsidRPr="000D5F22">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">  İmza</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="727EDB5A" w14:textId="77777777" w:rsidR="000D5F22" w:rsidRPr="000D5F22" w:rsidRDefault="000D5F22" w:rsidP="000D5F22"/>
     <w:sectPr w:rsidR="000D5F22" w:rsidRPr="000D5F22" w:rsidSect="00424964">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="8391" w:orient="landscape" w:code="11"/>
       <w:pgMar w:top="1135" w:right="567" w:bottom="284" w:left="720" w:header="284" w:footer="580" w:gutter="0"/>
       <w:pgNumType w:chapStyle="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18D7847A" w14:textId="77777777" w:rsidR="00D61A5D" w:rsidRDefault="00D61A5D">
+    <w:p w14:paraId="5DF717ED" w14:textId="77777777" w:rsidR="00331983" w:rsidRDefault="00331983">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27482312" w14:textId="77777777" w:rsidR="00D61A5D" w:rsidRDefault="00D61A5D">
+    <w:p w14:paraId="0A130CBF" w14:textId="77777777" w:rsidR="00331983" w:rsidRDefault="00331983">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2405"/>
       <w:gridCol w:w="2555"/>
       <w:gridCol w:w="2973"/>
       <w:gridCol w:w="1987"/>
     </w:tblGrid>
     <w:tr w:rsidR="00424964" w:rsidRPr="00424964" w14:paraId="496293BB" w14:textId="77777777" w:rsidTr="004D7C82">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="40779832" w14:textId="227C15C7" w:rsidR="003C68ED" w:rsidRPr="00424964" w:rsidRDefault="003C68ED" w:rsidP="003C68ED">
+        <w:p w14:paraId="40779832" w14:textId="34BBF6F8" w:rsidR="003C68ED" w:rsidRPr="00424964" w:rsidRDefault="003C68ED" w:rsidP="003C68ED">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="1" w:name="_Hlk197505248"/>
           <w:r w:rsidRPr="00424964">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">PP.1.1.FR.0007, R0, </w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00BF26D5">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00424964">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00BF26D5">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00424964">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">.FR.0007, R0, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00424964">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Mayıs</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidR="00424964">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00424964">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="47169BC4" w14:textId="77777777" w:rsidR="003C68ED" w:rsidRPr="00424964" w:rsidRDefault="003C68ED" w:rsidP="003C68ED">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424964">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
@@ -606,76 +644,74 @@
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00424964">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00424964" w:rsidRPr="00424964" w14:paraId="66F45B72" w14:textId="77777777" w:rsidTr="004D7C82">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="1835" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2405" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="65CA4B7E" w14:textId="77777777" w:rsidR="003C68ED" w:rsidRPr="00424964" w:rsidRDefault="003C68ED" w:rsidP="003C68ED">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5528" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="1CBF0375" w14:textId="77777777" w:rsidR="003C68ED" w:rsidRPr="00424964" w:rsidRDefault="003C68ED" w:rsidP="003C68ED">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1515"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00424964">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:i/>
               <w:iCs/>
@@ -994,58 +1030,58 @@
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidRPr="000D5F22">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21A0862C" w14:textId="77777777" w:rsidR="00D61A5D" w:rsidRDefault="00D61A5D">
+    <w:p w14:paraId="7781BC68" w14:textId="77777777" w:rsidR="00331983" w:rsidRDefault="00331983">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34873B07" w14:textId="77777777" w:rsidR="00D61A5D" w:rsidRDefault="00D61A5D">
+    <w:p w14:paraId="13D40CDD" w14:textId="77777777" w:rsidR="00331983" w:rsidRDefault="00331983">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A83C421" w14:textId="0DFC21B7" w:rsidR="000D5F22" w:rsidRPr="000D5F22" w:rsidRDefault="000D5F22" w:rsidP="000D5F22">
     <w:pPr>
       <w:pStyle w:val="stBilgi0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk197505004"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri"/>
@@ -2308,51 +2344,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="150096699">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -2525,50 +2561,51 @@
     <w:rsid w:val="002A6BED"/>
     <w:rsid w:val="002B0874"/>
     <w:rsid w:val="002B0EF7"/>
     <w:rsid w:val="002B0F81"/>
     <w:rsid w:val="002B3B96"/>
     <w:rsid w:val="002B4EB9"/>
     <w:rsid w:val="002C0082"/>
     <w:rsid w:val="002C0380"/>
     <w:rsid w:val="002D26E7"/>
     <w:rsid w:val="002E507A"/>
     <w:rsid w:val="002F4DB0"/>
     <w:rsid w:val="00301AEB"/>
     <w:rsid w:val="0030268C"/>
     <w:rsid w:val="00304D43"/>
     <w:rsid w:val="00304DC2"/>
     <w:rsid w:val="00307A38"/>
     <w:rsid w:val="0031081D"/>
     <w:rsid w:val="00312163"/>
     <w:rsid w:val="00312829"/>
     <w:rsid w:val="00315238"/>
     <w:rsid w:val="00315894"/>
     <w:rsid w:val="00321538"/>
     <w:rsid w:val="003223F1"/>
     <w:rsid w:val="00322741"/>
     <w:rsid w:val="00327912"/>
+    <w:rsid w:val="00331983"/>
     <w:rsid w:val="00332B1A"/>
     <w:rsid w:val="0033400C"/>
     <w:rsid w:val="00336322"/>
     <w:rsid w:val="00341386"/>
     <w:rsid w:val="00351F04"/>
     <w:rsid w:val="003541C7"/>
     <w:rsid w:val="0036513E"/>
     <w:rsid w:val="00365FD1"/>
     <w:rsid w:val="003678BA"/>
     <w:rsid w:val="00370A51"/>
     <w:rsid w:val="00370DB3"/>
     <w:rsid w:val="003715BB"/>
     <w:rsid w:val="0037336A"/>
     <w:rsid w:val="00377846"/>
     <w:rsid w:val="00380BF2"/>
     <w:rsid w:val="00380D7C"/>
     <w:rsid w:val="00381887"/>
     <w:rsid w:val="00384625"/>
     <w:rsid w:val="003864DA"/>
     <w:rsid w:val="00390903"/>
     <w:rsid w:val="003914AC"/>
     <w:rsid w:val="00392D0F"/>
     <w:rsid w:val="003937B0"/>
     <w:rsid w:val="003965F2"/>
     <w:rsid w:val="00397A47"/>
@@ -2598,50 +2635,51 @@
     <w:rsid w:val="003E7FD2"/>
     <w:rsid w:val="003F09BC"/>
     <w:rsid w:val="003F0B7C"/>
     <w:rsid w:val="003F2A3D"/>
     <w:rsid w:val="003F5A91"/>
     <w:rsid w:val="003F6C12"/>
     <w:rsid w:val="00400079"/>
     <w:rsid w:val="0040130C"/>
     <w:rsid w:val="004020FE"/>
     <w:rsid w:val="00403207"/>
     <w:rsid w:val="004036E1"/>
     <w:rsid w:val="00405613"/>
     <w:rsid w:val="00405B9C"/>
     <w:rsid w:val="0041021B"/>
     <w:rsid w:val="0041308E"/>
     <w:rsid w:val="004154F8"/>
     <w:rsid w:val="004215F4"/>
     <w:rsid w:val="00422B8D"/>
     <w:rsid w:val="00423F10"/>
     <w:rsid w:val="004247C1"/>
     <w:rsid w:val="00424964"/>
     <w:rsid w:val="0042697A"/>
     <w:rsid w:val="00430A33"/>
     <w:rsid w:val="0043480A"/>
     <w:rsid w:val="00434CCF"/>
+    <w:rsid w:val="00437B8E"/>
     <w:rsid w:val="00440A7A"/>
     <w:rsid w:val="004526AA"/>
     <w:rsid w:val="00456153"/>
     <w:rsid w:val="0046116D"/>
     <w:rsid w:val="00466ECC"/>
     <w:rsid w:val="00467C0E"/>
     <w:rsid w:val="00470AF6"/>
     <w:rsid w:val="00471797"/>
     <w:rsid w:val="00474D9D"/>
     <w:rsid w:val="0047595D"/>
     <w:rsid w:val="0048362D"/>
     <w:rsid w:val="004872D7"/>
     <w:rsid w:val="00487832"/>
     <w:rsid w:val="00487DED"/>
     <w:rsid w:val="00490C47"/>
     <w:rsid w:val="004923CF"/>
     <w:rsid w:val="00492B19"/>
     <w:rsid w:val="00493E4C"/>
     <w:rsid w:val="004975C6"/>
     <w:rsid w:val="004A26CA"/>
     <w:rsid w:val="004B2D21"/>
     <w:rsid w:val="004B43F8"/>
     <w:rsid w:val="004B561F"/>
     <w:rsid w:val="004B7EBB"/>
     <w:rsid w:val="004C1C83"/>
@@ -3054,50 +3092,51 @@
     <w:rsid w:val="00B9110B"/>
     <w:rsid w:val="00B94145"/>
     <w:rsid w:val="00B9447D"/>
     <w:rsid w:val="00B95AED"/>
     <w:rsid w:val="00B95C72"/>
     <w:rsid w:val="00B975A2"/>
     <w:rsid w:val="00BA0DBF"/>
     <w:rsid w:val="00BA78DC"/>
     <w:rsid w:val="00BA7AEE"/>
     <w:rsid w:val="00BA7D6B"/>
     <w:rsid w:val="00BB0283"/>
     <w:rsid w:val="00BB6968"/>
     <w:rsid w:val="00BB7561"/>
     <w:rsid w:val="00BC0166"/>
     <w:rsid w:val="00BC130E"/>
     <w:rsid w:val="00BC224F"/>
     <w:rsid w:val="00BC3C7A"/>
     <w:rsid w:val="00BC4CAE"/>
     <w:rsid w:val="00BD420C"/>
     <w:rsid w:val="00BD556E"/>
     <w:rsid w:val="00BD61C0"/>
     <w:rsid w:val="00BE1DD4"/>
     <w:rsid w:val="00BE29D9"/>
     <w:rsid w:val="00BE2DD6"/>
     <w:rsid w:val="00BF0CB6"/>
+    <w:rsid w:val="00BF26D5"/>
     <w:rsid w:val="00BF5800"/>
     <w:rsid w:val="00BF64AB"/>
     <w:rsid w:val="00BF650F"/>
     <w:rsid w:val="00BF7DC5"/>
     <w:rsid w:val="00C016B9"/>
     <w:rsid w:val="00C068B3"/>
     <w:rsid w:val="00C17322"/>
     <w:rsid w:val="00C1788C"/>
     <w:rsid w:val="00C22E75"/>
     <w:rsid w:val="00C244BE"/>
     <w:rsid w:val="00C24830"/>
     <w:rsid w:val="00C24DE8"/>
     <w:rsid w:val="00C25FF0"/>
     <w:rsid w:val="00C27672"/>
     <w:rsid w:val="00C31F7B"/>
     <w:rsid w:val="00C321D3"/>
     <w:rsid w:val="00C34226"/>
     <w:rsid w:val="00C36EF7"/>
     <w:rsid w:val="00C44EE3"/>
     <w:rsid w:val="00C46489"/>
     <w:rsid w:val="00C54870"/>
     <w:rsid w:val="00C558C4"/>
     <w:rsid w:val="00C55B6A"/>
     <w:rsid w:val="00C5686A"/>
     <w:rsid w:val="00C6329B"/>