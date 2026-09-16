--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -687,260 +687,404 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Bu sınav </w:t>
             </w:r>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>……….</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> adet sorudan oluşmaktadır. </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>adet</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sorudan oluşmaktadır. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64D8830D" w14:textId="77777777" w:rsidR="00655ADF" w:rsidRDefault="00C8465F" w:rsidP="00950853">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Soruların dağılımı:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A55EE29" w14:textId="368A14E9" w:rsidR="001E449A" w:rsidRDefault="00C8465F" w:rsidP="00950853">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>……….</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> adet yazılı</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>adet</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> yazılı</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59F37E33" w14:textId="43458F27" w:rsidR="00C8465F" w:rsidRDefault="00C8465F" w:rsidP="00950853">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>……….</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> adet sözlü</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>adet</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sözlü</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2607A938" w14:textId="466CDF5F" w:rsidR="00C8465F" w:rsidRDefault="00C8465F" w:rsidP="00950853">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>……….</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> pratik/uygulama</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>pratik</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/uygulama</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AD4847C" w14:textId="3ED42CA3" w:rsidR="00C8465F" w:rsidRDefault="00C8465F" w:rsidP="00950853">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>……….</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> adet çoktan seçmeli</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>adet</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> çoktan seçmeli</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="733471D5" w14:textId="755D08C5" w:rsidR="00C8465F" w:rsidRDefault="00C8465F" w:rsidP="00950853">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>……….</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> adet eşleştirme</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>adet</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eşleştirme</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29BA0E97" w14:textId="77777777" w:rsidR="00655ADF" w:rsidRDefault="00C8465F" w:rsidP="00950853">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">………. </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">adet </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>adet</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00655ADF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>boşluk doldurma</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C8FEB8B" w14:textId="0848F2D8" w:rsidR="001E449A" w:rsidRPr="00161D73" w:rsidRDefault="00655ADF" w:rsidP="00950853">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>……….</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> adet diğer</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>adet</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> diğer</w:t>
             </w:r>
             <w:r w:rsidR="00C8465F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00C8465F" w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>………………….</w:t>
-            </w:r>
+              <w:t>……………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C8465F" w:rsidRPr="0065422B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>…….</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00C8465F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73E5A4BF" w14:textId="77777777" w:rsidR="001E449A" w:rsidRPr="00161D73" w:rsidRDefault="001E449A" w:rsidP="00950853">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C89CF18" w14:textId="2385893C" w:rsidR="001E449A" w:rsidRPr="00161D73" w:rsidRDefault="00655ADF" w:rsidP="00950853">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -977,51 +1121,69 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> sorular dersin ÖÇ</w:t>
             </w:r>
             <w:r w:rsidR="00080C59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> ile ilişkilidir.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ile</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ilişkilidir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="001BAEB0" w14:textId="54EE95BE" w:rsidR="00655ADF" w:rsidRDefault="00655ADF" w:rsidP="00950853">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1041,51 +1203,69 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> sorular dersin ÖÇ</w:t>
             </w:r>
             <w:r w:rsidR="00080C59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> ile ilişkilidir.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ile</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ilişkilidir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E77407B" w14:textId="5FF376C8" w:rsidR="00655ADF" w:rsidRPr="00161D73" w:rsidRDefault="00655ADF" w:rsidP="00950853">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1105,51 +1285,69 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> sorular dersin ÖÇ</w:t>
             </w:r>
             <w:r w:rsidR="00080C59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> ile ilişkilidir.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ile</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ilişkilidir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04DDD55B" w14:textId="1A20D1EA" w:rsidR="001E449A" w:rsidRPr="00161D73" w:rsidRDefault="00950853" w:rsidP="00950853">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1169,51 +1367,69 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> sorular dersin ÖÇ</w:t>
             </w:r>
             <w:r w:rsidR="00080C59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> ile ilişkilidir.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ile</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ilişkilidir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41E58DD4" w14:textId="7821D020" w:rsidR="00161D73" w:rsidRPr="00161D73" w:rsidRDefault="00950853" w:rsidP="001A18D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>……………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1233,51 +1449,69 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> sorular dersin ÖÇ</w:t>
             </w:r>
             <w:r w:rsidR="00080C59">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0065422B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>…….</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> ile ilişkilidir.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ile</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ilişkilidir.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="514626B9" w14:textId="77777777" w:rsidR="001E449A" w:rsidRPr="00161D73" w:rsidRDefault="001E449A" w:rsidP="001E449A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C8465F" w:rsidRPr="00161D73" w14:paraId="69463969" w14:textId="77777777" w:rsidTr="0065422B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4093" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FF932BF" w14:textId="158CC483" w:rsidR="00161D73" w:rsidRPr="00161D73" w:rsidRDefault="00161D73" w:rsidP="0065422B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
@@ -1642,179 +1876,217 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0047750A" w:rsidRPr="001E449A" w:rsidSect="0065422B">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="425" w:footer="286" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60105230" w14:textId="77777777" w:rsidR="00351B59" w:rsidRDefault="00351B59" w:rsidP="00161D73">
+    <w:p w14:paraId="20990DDF" w14:textId="77777777" w:rsidR="000F3C77" w:rsidRDefault="000F3C77" w:rsidP="00161D73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15A61093" w14:textId="77777777" w:rsidR="00351B59" w:rsidRDefault="00351B59" w:rsidP="00161D73">
+    <w:p w14:paraId="20AD9ED4" w14:textId="77777777" w:rsidR="000F3C77" w:rsidRDefault="000F3C77" w:rsidP="00161D73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2405"/>
       <w:gridCol w:w="2555"/>
       <w:gridCol w:w="2973"/>
       <w:gridCol w:w="1987"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CE63AF" w:rsidRPr="00CE63AF" w14:paraId="69DEC5D4" w14:textId="77777777" w:rsidTr="004D7C82">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="338E1892" w14:textId="48ADCD1C" w:rsidR="0065422B" w:rsidRPr="00CE63AF" w:rsidRDefault="0065422B" w:rsidP="0065422B">
+        <w:p w14:paraId="338E1892" w14:textId="3D3AC0B4" w:rsidR="0065422B" w:rsidRPr="00CE63AF" w:rsidRDefault="0065422B" w:rsidP="0065422B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CE63AF">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">PP.1.1.FR.0008, R0, </w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00DC6A5E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE63AF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00DC6A5E">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CE63AF">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">.FR.0008, R0, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00CE63AF" w:rsidRPr="00CE63AF">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Mayıs</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00CE63AF">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> 2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="6D517ABE" w14:textId="77777777" w:rsidR="0065422B" w:rsidRPr="00CE63AF" w:rsidRDefault="0065422B" w:rsidP="0065422B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CE63AF">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
@@ -1861,76 +2133,74 @@
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00CE63AF">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00CE63AF" w:rsidRPr="00CE63AF" w14:paraId="2FEA5F07" w14:textId="77777777" w:rsidTr="004D7C82">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="1835" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2405" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="22584B21" w14:textId="77777777" w:rsidR="0065422B" w:rsidRPr="00CE63AF" w:rsidRDefault="0065422B" w:rsidP="0065422B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5528" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="30470728" w14:textId="77777777" w:rsidR="0065422B" w:rsidRPr="00CE63AF" w:rsidRDefault="0065422B" w:rsidP="0065422B">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1515"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CE63AF">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
@@ -2246,61 +2516,61 @@
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="20D0BE55" w14:textId="77777777" w:rsidR="0065422B" w:rsidRDefault="0065422B" w:rsidP="0065422B">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F8050B9" w14:textId="77777777" w:rsidR="00351B59" w:rsidRDefault="00351B59" w:rsidP="00161D73">
+    <w:p w14:paraId="53257627" w14:textId="77777777" w:rsidR="000F3C77" w:rsidRDefault="000F3C77" w:rsidP="00161D73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="587D91B9" w14:textId="77777777" w:rsidR="00351B59" w:rsidRDefault="00351B59" w:rsidP="00161D73">
+    <w:p w14:paraId="31EB0CFA" w14:textId="77777777" w:rsidR="000F3C77" w:rsidRDefault="000F3C77" w:rsidP="00161D73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="607CC96E" w14:textId="7D7BCF6B" w:rsidR="0065422B" w:rsidRPr="0065422B" w:rsidRDefault="0065422B" w:rsidP="0065422B">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0065422B">
@@ -2559,101 +2829,104 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2020082271">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE36A4"/>
     <w:rsid w:val="00080C59"/>
+    <w:rsid w:val="000F3C77"/>
     <w:rsid w:val="00161D73"/>
     <w:rsid w:val="001A18D1"/>
     <w:rsid w:val="001E449A"/>
     <w:rsid w:val="002935D3"/>
     <w:rsid w:val="00297E82"/>
     <w:rsid w:val="00351B59"/>
     <w:rsid w:val="003E0B50"/>
     <w:rsid w:val="00445447"/>
     <w:rsid w:val="0047750A"/>
     <w:rsid w:val="004E336D"/>
+    <w:rsid w:val="004F2AE8"/>
     <w:rsid w:val="00541D64"/>
     <w:rsid w:val="00563865"/>
     <w:rsid w:val="0064409F"/>
     <w:rsid w:val="00645D92"/>
     <w:rsid w:val="0065422B"/>
     <w:rsid w:val="00654B78"/>
     <w:rsid w:val="00655ADF"/>
     <w:rsid w:val="00950853"/>
     <w:rsid w:val="0098604B"/>
     <w:rsid w:val="009E64F2"/>
     <w:rsid w:val="00BE36A4"/>
     <w:rsid w:val="00C8465F"/>
     <w:rsid w:val="00CC3915"/>
     <w:rsid w:val="00CE63AF"/>
     <w:rsid w:val="00DA475A"/>
+    <w:rsid w:val="00DC6A5E"/>
     <w:rsid w:val="00E04DD5"/>
     <w:rsid w:val="00E22E0B"/>
     <w:rsid w:val="00E90897"/>
     <w:rsid w:val="00FE7FD3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>