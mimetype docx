--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -34,578 +34,333 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="10915" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5375"/>
         <w:gridCol w:w="5540"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA0766" w:rsidRPr="00AA0766" w14:paraId="323392B3" w14:textId="77777777" w:rsidTr="00C067D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A521307" w14:textId="00E70587" w:rsidR="00AA0766" w:rsidRPr="00D07606" w:rsidRDefault="00AA0766" w:rsidP="00D07606">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D07606">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Adı</w:t>
-[...7 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>Adı,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D07606">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D07606">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Soyadı</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19B0E450" w14:textId="77777777" w:rsidR="00AA0766" w:rsidRPr="00AA0766" w:rsidRDefault="00AA0766" w:rsidP="00D07606">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0766" w:rsidRPr="00AA0766" w14:paraId="35CFD8C5" w14:textId="77777777" w:rsidTr="00C067D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F8FBB5C" w14:textId="39CBC883" w:rsidR="00AA0766" w:rsidRPr="00D07606" w:rsidRDefault="00AA0766" w:rsidP="00D07606">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D07606">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Unvanı</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4813AC90" w14:textId="77777777" w:rsidR="00AA0766" w:rsidRPr="00AA0766" w:rsidRDefault="00AA0766" w:rsidP="00D07606">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0766" w:rsidRPr="00AA0766" w14:paraId="27279753" w14:textId="77777777" w:rsidTr="00C067D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01BBC9D9" w14:textId="2DAD3C88" w:rsidR="00AA0766" w:rsidRPr="00D07606" w:rsidRDefault="00AA0766" w:rsidP="00D07606">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D07606">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Birim</w:t>
             </w:r>
             <w:r w:rsidR="00E37E2B">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C3B39DD" w14:textId="77777777" w:rsidR="00AA0766" w:rsidRPr="00AA0766" w:rsidRDefault="00AA0766" w:rsidP="00D07606">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0766" w:rsidRPr="00AA0766" w14:paraId="49466EA7" w14:textId="77777777" w:rsidTr="00C067D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="368808EF" w14:textId="77777777" w:rsidR="00AA0766" w:rsidRPr="00D07606" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D07606">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Görevin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Amacı </w:t>
+              <w:t xml:space="preserve">Görevin Amacı </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34E512EF" w14:textId="0F046449" w:rsidR="00AA0766" w:rsidRPr="00D07606" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D07606">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">(Varsa Bildiri </w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              <w:t xml:space="preserve">(Varsa Bildiri Adı-Türkçe ve Verildiği Dilde) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5314351D" w14:textId="77777777" w:rsidR="00AA0766" w:rsidRPr="00AA0766" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0766" w:rsidRPr="00AA0766" w14:paraId="1708BFB4" w14:textId="77777777" w:rsidTr="00C067D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E0FE3B2" w14:textId="48E445BE" w:rsidR="00AA0766" w:rsidRPr="00D07606" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D07606">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Görev</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Görev Süresince Yapılan Çalışmalar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="329EF423" w14:textId="77777777" w:rsidR="00AA0766" w:rsidRPr="00AA0766" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0766" w:rsidRPr="00AA0766" w14:paraId="383702E4" w14:textId="77777777" w:rsidTr="00C067D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45AF1FD3" w14:textId="78546AD4" w:rsidR="00AA0766" w:rsidRPr="00D07606" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D07606">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Görevlendirilmenin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Türü</w:t>
+              <w:t>Görevlendirilmenin Türü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A64CDC6" w14:textId="77777777" w:rsidR="00AA0766" w:rsidRPr="00AA0766" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0766" w:rsidRPr="00AA0766" w14:paraId="540E5899" w14:textId="77777777" w:rsidTr="00C067D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3176B620" w14:textId="59933AEE" w:rsidR="00AA0766" w:rsidRPr="00D07606" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D07606">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Görevlendirilme</w:t>
-[...71 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Görevlendirilme Süresi (Gidiş ve Dönüş Tarihleri)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3235C68A" w14:textId="77777777" w:rsidR="00AA0766" w:rsidRPr="00AA0766" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0766" w:rsidRPr="00AA0766" w14:paraId="220041FB" w14:textId="77777777" w:rsidTr="00C067D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4569D5D3" w14:textId="029E53E0" w:rsidR="00AA0766" w:rsidRPr="00D07606" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D07606">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Görevin</w:t>
+              <w:t>Görevin Yerine Getirildiği Ülke / Ülkeler</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...31 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="083CDD3E" w14:textId="77777777" w:rsidR="00AA0766" w:rsidRPr="00AA0766" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0766" w:rsidRPr="00AA0766" w14:paraId="5FADA12A" w14:textId="77777777" w:rsidTr="00C067D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EF00555" w14:textId="62AB6BD2" w:rsidR="00AA0766" w:rsidRPr="00D07606" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2998"/>
               </w:tabs>
@@ -630,107 +385,57 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59099533" w14:textId="77777777" w:rsidR="00AA0766" w:rsidRPr="00AA0766" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0766" w:rsidRPr="00AA0766" w14:paraId="6AB44D4D" w14:textId="77777777" w:rsidTr="00C067D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="230CA7B8" w14:textId="4A3C6855" w:rsidR="00AA0766" w:rsidRPr="00D07606" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D07606">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Yurtdışı</w:t>
+              <w:t>Yurtdışı Seyahatini Destekleyen Kuruluş / Kuruluşlar</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...47 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="378B010E" w14:textId="77777777" w:rsidR="00AA0766" w:rsidRPr="00AA0766" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0766" w:rsidRPr="00AA0766" w14:paraId="530BFC22" w14:textId="77777777" w:rsidTr="00C067D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22066D4C" w14:textId="518E3BD2" w:rsidR="00AA0766" w:rsidRPr="00D07606" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:pStyle w:val="GvdeMetni"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2998"/>
               </w:tabs>
@@ -801,107 +506,57 @@
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA0766" w:rsidRPr="00AA0766" w14:paraId="09814E16" w14:textId="77777777" w:rsidTr="00C067D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5375" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4108A2F0" w14:textId="409D6594" w:rsidR="00AA0766" w:rsidRPr="00D07606" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:pStyle w:val="stBilgi"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2998"/>
               </w:tabs>
               <w:spacing w:before="240" w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D07606">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Yapılan</w:t>
+              <w:t>Yapılan Çalışmaların Değerlendirilmesi ve Sonuç</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...47 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="035FB3CC" w14:textId="77777777" w:rsidR="00AA0766" w:rsidRPr="00AA0766" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B867996" w14:textId="77777777" w:rsidR="005A5EA0" w:rsidRDefault="005A5EA0" w:rsidP="00535469"/>
     <w:p w14:paraId="6EC5CFE2" w14:textId="77777777" w:rsidR="00AA0766" w:rsidRPr="00AA0766" w:rsidRDefault="00AA0766" w:rsidP="00AA0766">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
@@ -959,215 +614,234 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Tarih</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AA0766" w:rsidRPr="00D07606" w:rsidSect="00AA5CD2">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="568" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D36B41B" w14:textId="77777777" w:rsidR="008C3C96" w:rsidRDefault="008C3C96" w:rsidP="005E7E2C">
+    <w:p w14:paraId="5840690A" w14:textId="77777777" w:rsidR="00327B4B" w:rsidRDefault="00327B4B" w:rsidP="005E7E2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="408E7D71" w14:textId="77777777" w:rsidR="008C3C96" w:rsidRDefault="008C3C96" w:rsidP="005E7E2C">
+    <w:p w14:paraId="4012D496" w14:textId="77777777" w:rsidR="00327B4B" w:rsidRDefault="00327B4B" w:rsidP="005E7E2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B65B463" w14:textId="77777777" w:rsidR="005A1AAE" w:rsidRDefault="005A1AAE">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2405"/>
       <w:gridCol w:w="2555"/>
       <w:gridCol w:w="2973"/>
       <w:gridCol w:w="1987"/>
     </w:tblGrid>
     <w:tr w:rsidR="009152E2" w:rsidRPr="009152E2" w14:paraId="3A6F394C" w14:textId="77777777" w:rsidTr="00873269">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="6DBFE51E" w14:textId="4A77C190" w:rsidR="005A1AAE" w:rsidRPr="009152E2" w:rsidRDefault="009152E2" w:rsidP="005A1AAE">
+        <w:p w14:paraId="6DBFE51E" w14:textId="17824065" w:rsidR="005A1AAE" w:rsidRPr="009152E2" w:rsidRDefault="009152E2" w:rsidP="005A1AAE">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009152E2">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>PP.2.1.FR.0005</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="008A28BE">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009152E2">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="008A28BE">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+          <w:r w:rsidRPr="009152E2">
+            <w:rPr>
+              <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>.FR.0005</w:t>
           </w:r>
           <w:r w:rsidR="005A1AAE" w:rsidRPr="009152E2">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">, R0, </w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>Mayıs</w:t>
-[...8 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">Mayıs </w:t>
           </w:r>
           <w:r w:rsidR="005A1AAE" w:rsidRPr="009152E2">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>2025</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4960" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="75C5A59C" w14:textId="77777777" w:rsidR="005A1AAE" w:rsidRPr="009152E2" w:rsidRDefault="005A1AAE" w:rsidP="005A1AAE">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009152E2">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
@@ -1200,399 +874,133 @@
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="009152E2">
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="009152E2" w:rsidRPr="009152E2" w14:paraId="22707C5C" w14:textId="77777777" w:rsidTr="00873269">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="1835" w:type="dxa"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2405" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="57F5FA8A" w14:textId="77777777" w:rsidR="005A1AAE" w:rsidRPr="009152E2" w:rsidRDefault="005A1AAE" w:rsidP="005A1AAE">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:rPr>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5528" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="1299697C" w14:textId="77777777" w:rsidR="005A1AAE" w:rsidRPr="009152E2" w:rsidRDefault="005A1AAE" w:rsidP="005A1AAE">
           <w:pPr>
             <w:widowControl w:val="0"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="1515"/>
             </w:tabs>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009152E2">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bu </w:t>
-[...263 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="24E60582" w14:textId="77777777" w:rsidR="005A1AAE" w:rsidRDefault="005A1AAE">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68A021FA" w14:textId="77777777" w:rsidR="005A1AAE" w:rsidRDefault="005A1AAE">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0967B0D1" w14:textId="77777777" w:rsidR="008C3C96" w:rsidRDefault="008C3C96" w:rsidP="005E7E2C">
+    <w:p w14:paraId="5047C95D" w14:textId="77777777" w:rsidR="00327B4B" w:rsidRDefault="00327B4B" w:rsidP="005E7E2C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4361F462" w14:textId="77777777" w:rsidR="008C3C96" w:rsidRDefault="008C3C96" w:rsidP="005E7E2C">
+    <w:p w14:paraId="6E7D0A84" w14:textId="77777777" w:rsidR="00327B4B" w:rsidRDefault="00327B4B" w:rsidP="005E7E2C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C2983B0" w14:textId="77777777" w:rsidR="005A1AAE" w:rsidRDefault="005A1AAE">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="39D2D3CD" w14:textId="62445A8C" w:rsidR="005A1AAE" w:rsidRDefault="005A1AAE">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
       <w:rPr>
         <w:sz w:val="14"/>
@@ -3042,51 +2450,51 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="315497641">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="753012244">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="119764155">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1504930600">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="481117193">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1598440703">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00852BF1"/>
     <w:rsid w:val="00004D2B"/>
@@ -3141,50 +2549,51 @@
     <w:rsid w:val="00204E3C"/>
     <w:rsid w:val="00205EF0"/>
     <w:rsid w:val="002131D5"/>
     <w:rsid w:val="00243E63"/>
     <w:rsid w:val="00246D9B"/>
     <w:rsid w:val="00251CF3"/>
     <w:rsid w:val="00263D27"/>
     <w:rsid w:val="00265737"/>
     <w:rsid w:val="0027117A"/>
     <w:rsid w:val="002769A2"/>
     <w:rsid w:val="00285D9C"/>
     <w:rsid w:val="002926EB"/>
     <w:rsid w:val="00293C0F"/>
     <w:rsid w:val="002A30EF"/>
     <w:rsid w:val="002A3D53"/>
     <w:rsid w:val="002A6A4A"/>
     <w:rsid w:val="002B1881"/>
     <w:rsid w:val="002E1004"/>
     <w:rsid w:val="002E23FE"/>
     <w:rsid w:val="002E7222"/>
     <w:rsid w:val="002F40FF"/>
     <w:rsid w:val="00300F6E"/>
     <w:rsid w:val="00320E6A"/>
     <w:rsid w:val="00324FE2"/>
     <w:rsid w:val="0032527F"/>
+    <w:rsid w:val="00327B4B"/>
     <w:rsid w:val="00337176"/>
     <w:rsid w:val="003453A8"/>
     <w:rsid w:val="003500B5"/>
     <w:rsid w:val="0035476A"/>
     <w:rsid w:val="00357CD1"/>
     <w:rsid w:val="0036047B"/>
     <w:rsid w:val="00367DFA"/>
     <w:rsid w:val="00370EE3"/>
     <w:rsid w:val="00374516"/>
     <w:rsid w:val="0037531D"/>
     <w:rsid w:val="0037734D"/>
     <w:rsid w:val="0038306A"/>
     <w:rsid w:val="003910CF"/>
     <w:rsid w:val="003A6127"/>
     <w:rsid w:val="003B0544"/>
     <w:rsid w:val="003B6B91"/>
     <w:rsid w:val="003F6A81"/>
     <w:rsid w:val="004037CB"/>
     <w:rsid w:val="00417DA4"/>
     <w:rsid w:val="00420082"/>
     <w:rsid w:val="004226AA"/>
     <w:rsid w:val="00430EFB"/>
     <w:rsid w:val="00433709"/>
     <w:rsid w:val="00436B5B"/>
     <w:rsid w:val="004510CA"/>
@@ -3316,73 +2725,75 @@
     <w:rsid w:val="00803573"/>
     <w:rsid w:val="00804014"/>
     <w:rsid w:val="00804821"/>
     <w:rsid w:val="008057AD"/>
     <w:rsid w:val="00817C17"/>
     <w:rsid w:val="00820A02"/>
     <w:rsid w:val="00832FA8"/>
     <w:rsid w:val="00844621"/>
     <w:rsid w:val="00846504"/>
     <w:rsid w:val="008513F3"/>
     <w:rsid w:val="00852174"/>
     <w:rsid w:val="00852BF1"/>
     <w:rsid w:val="00856299"/>
     <w:rsid w:val="008569D5"/>
     <w:rsid w:val="008622F8"/>
     <w:rsid w:val="00867292"/>
     <w:rsid w:val="00870BCC"/>
     <w:rsid w:val="008757E5"/>
     <w:rsid w:val="00881267"/>
     <w:rsid w:val="00882B16"/>
     <w:rsid w:val="00882C95"/>
     <w:rsid w:val="008863C5"/>
     <w:rsid w:val="00886E59"/>
     <w:rsid w:val="00891499"/>
     <w:rsid w:val="008961B9"/>
+    <w:rsid w:val="008A28BE"/>
     <w:rsid w:val="008B4748"/>
     <w:rsid w:val="008B5467"/>
     <w:rsid w:val="008C3C96"/>
     <w:rsid w:val="008D2E36"/>
     <w:rsid w:val="008D5405"/>
     <w:rsid w:val="008E5137"/>
     <w:rsid w:val="008E6F66"/>
     <w:rsid w:val="008F0E06"/>
     <w:rsid w:val="008F60E7"/>
     <w:rsid w:val="00907C05"/>
     <w:rsid w:val="009152E2"/>
     <w:rsid w:val="0091571D"/>
     <w:rsid w:val="00917561"/>
     <w:rsid w:val="009401DF"/>
     <w:rsid w:val="00942ABA"/>
     <w:rsid w:val="00944336"/>
     <w:rsid w:val="00946A0C"/>
     <w:rsid w:val="00951C85"/>
     <w:rsid w:val="00973FEB"/>
     <w:rsid w:val="009741ED"/>
     <w:rsid w:val="009769DE"/>
     <w:rsid w:val="00984DB2"/>
     <w:rsid w:val="00987D9A"/>
+    <w:rsid w:val="009905D7"/>
     <w:rsid w:val="0099397F"/>
     <w:rsid w:val="009A29C2"/>
     <w:rsid w:val="009A7469"/>
     <w:rsid w:val="009B3D85"/>
     <w:rsid w:val="009C25E9"/>
     <w:rsid w:val="009C795A"/>
     <w:rsid w:val="009D0030"/>
     <w:rsid w:val="009D04B0"/>
     <w:rsid w:val="009E6DE0"/>
     <w:rsid w:val="009F1FC1"/>
     <w:rsid w:val="009F3842"/>
     <w:rsid w:val="009F7B79"/>
     <w:rsid w:val="00A060A2"/>
     <w:rsid w:val="00A07A9E"/>
     <w:rsid w:val="00A16953"/>
     <w:rsid w:val="00A2534E"/>
     <w:rsid w:val="00A27480"/>
     <w:rsid w:val="00A315A0"/>
     <w:rsid w:val="00A368E8"/>
     <w:rsid w:val="00A476BB"/>
     <w:rsid w:val="00A62766"/>
     <w:rsid w:val="00A706F4"/>
     <w:rsid w:val="00A76230"/>
     <w:rsid w:val="00A76D5C"/>
     <w:rsid w:val="00A818D4"/>