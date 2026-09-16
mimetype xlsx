--- v0 (2025-10-30)
+++ v1 (2026-09-16)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EB25F71E-0F9B-4980-915F-75D777EF541D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{362E448B-A1BF-4194-B5EA-F0CD2C7CB3E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sayfa1" sheetId="1" r:id="rId1"/>
     <sheet name="Sayfa2" sheetId="2" r:id="rId2"/>
     <sheet name="Sayfa3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sayfa1!$A$1:$F$41</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sayfa1!$A:$E,Sayfa1!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
   <si>
     <t>Takip Sorumlusu</t>
   </si>
   <si>
     <t>Kullanıldığı birim</t>
   </si>
   <si>
     <t>No</t>
   </si>
@@ -64,55 +64,55 @@
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
       <t xml:space="preserve">Doküman Adı </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
       <t xml:space="preserve">(Kanun, Yönetmelik, Tebliğ, ÖSYM düzenlemeleri, YÖK düzenlemeleri vb.)  </t>
     </r>
   </si>
   <si>
     <t>Son değişiklik yayın tarihi ve sayısı</t>
   </si>
   <si>
     <t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</t>
   </si>
   <si>
-    <t>PP.5.2.LST.0002, R0, Ocak 2025                                                                                                                                                                                                                                                                                              1/1</t>
+    <t>T.C                                                                                                                                                                                                                                                                         ORDU ÜNİVERSİTESİ
+DIŞ KAYNAKLI DOKÜMAN TAKİP LİSTESİ</t>
   </si>
   <si>
-    <t>T.C                                                                                                                                                                                                                                                                         ORDU ÜNİVERSİTESİ
-DIŞ KAYNAKLI DOKÜMAN TAKİP LİSTESİ</t>
+    <t>PP.1.3.LST.0002, R0, Ocak 2025                                                                                                                                                                                                                                                                                              1/1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -858,1867 +858,1867 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E434"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E7" sqref="E7"/>
+    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A39" sqref="A39:E39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="26.25" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="26.25" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.42578125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="43.85546875" customWidth="1"/>
+    <col min="1" max="1" width="6.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="56.33203125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="32.88671875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="36.109375" customWidth="1"/>
+    <col min="5" max="5" width="43.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="93.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
     </row>
-    <row r="2" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="26" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="28" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="24" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="23"/>
       <c r="B3" s="25"/>
       <c r="C3" s="27"/>
       <c r="D3" s="28"/>
       <c r="E3" s="24"/>
     </row>
-    <row r="4" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" ht="15" x14ac:dyDescent="0.3">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
     </row>
-    <row r="5" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" ht="15" x14ac:dyDescent="0.3">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
     </row>
-    <row r="6" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="15" x14ac:dyDescent="0.3">
       <c r="A6" s="4"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
     </row>
-    <row r="7" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="15" x14ac:dyDescent="0.3">
       <c r="A7" s="4"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
     </row>
-    <row r="8" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="15" x14ac:dyDescent="0.3">
       <c r="A8" s="4"/>
       <c r="B8" s="4"/>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
     </row>
-    <row r="9" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" ht="15" x14ac:dyDescent="0.3">
       <c r="A9" s="4"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="4"/>
     </row>
-    <row r="10" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" ht="15" x14ac:dyDescent="0.3">
       <c r="A10" s="5"/>
       <c r="B10" s="4"/>
       <c r="C10" s="4"/>
       <c r="D10" s="4"/>
       <c r="E10" s="4"/>
     </row>
-    <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A11" s="5"/>
       <c r="B11" s="6"/>
       <c r="C11" s="7"/>
       <c r="D11" s="8"/>
       <c r="E11" s="9"/>
     </row>
-    <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A12" s="5"/>
       <c r="B12" s="6"/>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="9"/>
     </row>
-    <row r="13" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A13" s="10"/>
       <c r="B13" s="11"/>
       <c r="C13" s="12"/>
       <c r="D13" s="10"/>
       <c r="E13" s="10"/>
     </row>
-    <row r="14" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A14" s="10"/>
       <c r="B14" s="13"/>
       <c r="C14" s="12"/>
       <c r="D14" s="10"/>
       <c r="E14" s="10"/>
     </row>
-    <row r="15" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A15" s="10"/>
       <c r="B15" s="11"/>
       <c r="C15" s="12"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
     </row>
-    <row r="16" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A16" s="10"/>
       <c r="B16" s="11"/>
       <c r="C16" s="14"/>
       <c r="D16" s="10"/>
       <c r="E16" s="10"/>
     </row>
-    <row r="17" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A17" s="10"/>
       <c r="B17" s="11"/>
       <c r="C17" s="14"/>
       <c r="D17" s="10"/>
       <c r="E17" s="10"/>
     </row>
-    <row r="18" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A18" s="10"/>
       <c r="B18" s="11"/>
       <c r="C18" s="14"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
     </row>
-    <row r="19" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A19" s="10"/>
       <c r="B19" s="11"/>
       <c r="C19" s="14"/>
       <c r="D19" s="10"/>
       <c r="E19" s="10"/>
     </row>
-    <row r="20" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A20" s="10"/>
       <c r="B20" s="11"/>
       <c r="C20" s="14"/>
       <c r="D20" s="10"/>
       <c r="E20" s="10"/>
     </row>
-    <row r="21" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A21" s="10"/>
       <c r="B21" s="11"/>
       <c r="C21" s="14"/>
       <c r="D21" s="10"/>
       <c r="E21" s="10"/>
     </row>
-    <row r="22" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A22" s="10"/>
       <c r="B22" s="11"/>
       <c r="C22" s="14"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
     </row>
-    <row r="23" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A23" s="10"/>
       <c r="B23" s="11"/>
       <c r="C23" s="14"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
     </row>
-    <row r="24" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A24" s="10"/>
       <c r="B24" s="11"/>
       <c r="C24" s="14"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
     </row>
-    <row r="25" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A25" s="10"/>
       <c r="B25" s="11"/>
       <c r="C25" s="14"/>
       <c r="D25" s="10"/>
       <c r="E25" s="10"/>
     </row>
-    <row r="26" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A26" s="10"/>
       <c r="B26" s="11"/>
       <c r="C26" s="14"/>
       <c r="D26" s="10"/>
       <c r="E26" s="10"/>
     </row>
-    <row r="27" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A27" s="10"/>
       <c r="B27" s="11"/>
       <c r="C27" s="14"/>
       <c r="D27" s="10"/>
       <c r="E27" s="10"/>
     </row>
-    <row r="28" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A28" s="10"/>
       <c r="B28" s="13"/>
       <c r="C28" s="14"/>
       <c r="D28" s="10"/>
       <c r="E28" s="10"/>
     </row>
-    <row r="29" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A29" s="10"/>
       <c r="B29" s="11"/>
       <c r="C29" s="14"/>
       <c r="D29" s="10"/>
       <c r="E29" s="10"/>
     </row>
-    <row r="30" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A30" s="10"/>
       <c r="B30" s="11"/>
       <c r="C30" s="14"/>
       <c r="D30" s="10"/>
       <c r="E30" s="10"/>
     </row>
-    <row r="31" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A31" s="10"/>
       <c r="B31" s="11"/>
       <c r="C31" s="14"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
     </row>
-    <row r="32" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A32" s="10"/>
       <c r="B32" s="15"/>
       <c r="C32" s="14"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
     </row>
-    <row r="33" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A33" s="10"/>
       <c r="B33" s="11"/>
       <c r="C33" s="14"/>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
     </row>
-    <row r="34" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A34" s="10"/>
       <c r="B34" s="15"/>
       <c r="C34" s="14"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
     </row>
-    <row r="35" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A35" s="10"/>
       <c r="B35" s="15"/>
       <c r="C35" s="14"/>
       <c r="D35" s="10"/>
       <c r="E35" s="10"/>
     </row>
-    <row r="36" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A36" s="10"/>
       <c r="B36" s="15"/>
       <c r="C36" s="14"/>
       <c r="D36" s="10"/>
       <c r="E36" s="10"/>
     </row>
-    <row r="37" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A37" s="10"/>
       <c r="B37" s="15"/>
       <c r="C37" s="14"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
     </row>
-    <row r="38" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A38" s="10"/>
       <c r="B38" s="15"/>
       <c r="C38" s="14"/>
       <c r="D38" s="10"/>
       <c r="E38" s="10"/>
     </row>
-    <row r="39" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="17" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B39" s="17"/>
       <c r="C39" s="17"/>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
     </row>
-    <row r="40" spans="1:5" s="19" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" s="19" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A40" s="18" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="41" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A41"/>
       <c r="B41"/>
       <c r="C41"/>
     </row>
-    <row r="42" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A42"/>
       <c r="B42"/>
       <c r="C42"/>
     </row>
-    <row r="43" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A43"/>
       <c r="B43"/>
       <c r="C43"/>
     </row>
-    <row r="44" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A44"/>
       <c r="B44"/>
       <c r="C44"/>
     </row>
-    <row r="45" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A45"/>
       <c r="B45"/>
       <c r="C45"/>
     </row>
-    <row r="46" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A46"/>
       <c r="B46"/>
       <c r="C46"/>
     </row>
-    <row r="47" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A47"/>
       <c r="B47"/>
       <c r="C47"/>
     </row>
-    <row r="48" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A48"/>
       <c r="B48"/>
       <c r="C48"/>
     </row>
-    <row r="49" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
-[...207 lines deleted...]
-    <row r="257" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="49" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="50" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="51" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="52" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="53" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="54" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="55" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="56" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="57" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="58" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="59" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="60" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="61" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="62" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="63" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="64" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="65" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="66" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="67" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="68" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="69" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="70" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="71" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="72" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="73" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="74" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="75" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="76" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="77" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="78" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="79" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="80" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="81" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="82" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="83" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="84" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="85" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="86" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="87" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="88" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="89" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="90" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="91" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="92" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="93" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="94" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="95" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="96" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="97" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="98" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="99" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="100" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="101" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="102" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="103" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="104" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="105" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="106" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="107" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="108" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="109" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="110" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="111" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="112" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="113" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="114" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="115" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="116" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="117" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="118" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="119" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="120" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="121" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="122" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="123" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="124" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="125" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="126" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="127" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="128" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="129" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="130" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="131" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="132" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="133" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="134" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="135" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="136" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="137" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="138" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="139" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="140" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="141" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="142" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="143" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="144" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="146" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="147" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="148" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="149" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="150" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="151" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="152" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="153" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="154" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="155" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="156" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="157" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="158" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="159" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="160" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="161" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="162" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="163" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="164" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="165" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="166" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="167" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="168" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="169" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="170" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="171" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="172" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="173" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="174" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="175" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="176" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="177" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="178" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="179" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="180" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="181" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="182" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="183" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="184" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="185" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="186" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="187" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="188" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="189" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="190" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="191" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="192" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="193" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="194" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="195" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="196" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="197" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="198" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="199" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="200" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="201" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="202" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="203" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="204" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="205" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="206" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="207" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="208" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="209" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="210" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="211" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="212" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="213" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="214" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="215" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="216" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="217" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="218" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="219" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="220" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="221" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="222" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="223" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="224" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="225" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="226" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="227" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="228" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="229" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="230" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="231" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="232" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="233" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="234" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="235" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="236" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="237" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="238" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="239" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="240" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="241" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="242" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="243" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="244" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="245" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="246" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="247" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="248" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="249" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="250" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="251" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="252" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="253" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="254" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="255" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="256" customFormat="1" ht="14.4" x14ac:dyDescent="0.3"/>
+    <row r="257" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A257"/>
       <c r="B257"/>
       <c r="C257"/>
     </row>
-    <row r="258" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A258"/>
       <c r="B258"/>
       <c r="C258"/>
     </row>
-    <row r="259" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A259"/>
       <c r="B259"/>
       <c r="C259"/>
     </row>
-    <row r="260" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A260"/>
       <c r="B260"/>
       <c r="C260"/>
     </row>
-    <row r="261" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A261"/>
       <c r="B261"/>
       <c r="C261"/>
     </row>
-    <row r="262" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A262"/>
       <c r="B262"/>
       <c r="C262"/>
     </row>
-    <row r="263" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A263"/>
       <c r="B263"/>
       <c r="C263"/>
     </row>
-    <row r="264" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A264"/>
       <c r="B264"/>
       <c r="C264"/>
     </row>
-    <row r="265" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A265"/>
       <c r="B265"/>
       <c r="C265"/>
     </row>
-    <row r="266" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A266"/>
       <c r="B266"/>
       <c r="C266"/>
     </row>
-    <row r="267" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A267"/>
       <c r="B267"/>
       <c r="C267"/>
       <c r="D267"/>
       <c r="E267"/>
     </row>
-    <row r="268" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A268"/>
       <c r="B268"/>
       <c r="C268"/>
       <c r="D268"/>
       <c r="E268"/>
     </row>
-    <row r="269" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A269"/>
       <c r="B269"/>
       <c r="C269"/>
       <c r="D269"/>
       <c r="E269"/>
     </row>
-    <row r="270" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A270"/>
       <c r="B270"/>
       <c r="C270"/>
       <c r="D270"/>
       <c r="E270"/>
     </row>
-    <row r="271" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A271"/>
       <c r="B271"/>
       <c r="C271"/>
       <c r="D271"/>
       <c r="E271"/>
     </row>
-    <row r="272" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A272"/>
       <c r="B272"/>
       <c r="C272"/>
       <c r="D272"/>
       <c r="E272"/>
     </row>
-    <row r="273" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A273"/>
       <c r="B273"/>
       <c r="C273"/>
       <c r="D273"/>
       <c r="E273"/>
     </row>
-    <row r="274" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A274"/>
       <c r="B274"/>
       <c r="C274"/>
       <c r="D274"/>
       <c r="E274"/>
     </row>
-    <row r="275" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A275"/>
       <c r="B275"/>
       <c r="C275"/>
       <c r="D275"/>
       <c r="E275"/>
     </row>
-    <row r="276" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A276"/>
       <c r="B276"/>
       <c r="C276"/>
       <c r="D276"/>
       <c r="E276"/>
     </row>
-    <row r="277" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A277"/>
       <c r="B277"/>
       <c r="C277"/>
       <c r="D277"/>
       <c r="E277"/>
     </row>
-    <row r="278" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A278"/>
       <c r="B278"/>
       <c r="C278"/>
       <c r="D278"/>
       <c r="E278"/>
     </row>
-    <row r="279" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A279"/>
       <c r="B279"/>
       <c r="C279"/>
       <c r="D279"/>
       <c r="E279"/>
     </row>
-    <row r="280" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A280"/>
       <c r="B280"/>
       <c r="C280"/>
       <c r="D280"/>
       <c r="E280"/>
     </row>
-    <row r="281" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A281"/>
       <c r="B281"/>
       <c r="C281"/>
       <c r="D281"/>
       <c r="E281"/>
     </row>
-    <row r="282" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A282"/>
       <c r="B282"/>
       <c r="C282"/>
       <c r="D282"/>
       <c r="E282"/>
     </row>
-    <row r="283" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A283"/>
       <c r="B283"/>
       <c r="C283"/>
       <c r="D283"/>
       <c r="E283"/>
     </row>
-    <row r="284" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A284"/>
       <c r="B284"/>
       <c r="C284"/>
       <c r="D284"/>
       <c r="E284"/>
     </row>
-    <row r="285" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A285"/>
       <c r="B285"/>
       <c r="C285"/>
       <c r="D285"/>
       <c r="E285"/>
     </row>
-    <row r="286" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A286"/>
       <c r="B286"/>
       <c r="C286"/>
       <c r="D286"/>
       <c r="E286"/>
     </row>
-    <row r="287" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A287"/>
       <c r="B287"/>
       <c r="C287"/>
       <c r="D287"/>
       <c r="E287"/>
     </row>
-    <row r="288" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A288"/>
       <c r="B288"/>
       <c r="C288"/>
       <c r="D288"/>
       <c r="E288"/>
     </row>
-    <row r="289" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A289"/>
       <c r="B289"/>
       <c r="C289"/>
       <c r="D289"/>
       <c r="E289"/>
     </row>
-    <row r="290" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A290"/>
       <c r="B290"/>
       <c r="C290"/>
       <c r="D290"/>
       <c r="E290"/>
     </row>
-    <row r="291" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A291"/>
       <c r="B291"/>
       <c r="C291"/>
       <c r="D291"/>
       <c r="E291"/>
     </row>
-    <row r="292" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A292"/>
       <c r="B292"/>
       <c r="C292"/>
       <c r="D292"/>
       <c r="E292"/>
     </row>
-    <row r="293" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A293"/>
       <c r="B293"/>
       <c r="C293"/>
       <c r="D293"/>
       <c r="E293"/>
     </row>
-    <row r="294" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A294"/>
       <c r="B294"/>
       <c r="C294"/>
       <c r="D294"/>
       <c r="E294"/>
     </row>
-    <row r="295" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A295"/>
       <c r="B295"/>
       <c r="C295"/>
       <c r="D295"/>
       <c r="E295"/>
     </row>
-    <row r="296" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A296"/>
       <c r="B296"/>
       <c r="C296"/>
       <c r="D296"/>
       <c r="E296"/>
     </row>
-    <row r="297" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A297"/>
       <c r="B297"/>
       <c r="C297"/>
       <c r="D297"/>
       <c r="E297"/>
     </row>
-    <row r="298" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A298"/>
       <c r="B298"/>
       <c r="C298"/>
       <c r="D298"/>
       <c r="E298"/>
     </row>
-    <row r="299" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A299"/>
       <c r="B299"/>
       <c r="C299"/>
       <c r="D299"/>
       <c r="E299"/>
     </row>
-    <row r="300" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A300"/>
       <c r="B300"/>
       <c r="C300"/>
       <c r="D300"/>
       <c r="E300"/>
     </row>
-    <row r="301" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A301"/>
       <c r="B301"/>
       <c r="C301"/>
       <c r="D301"/>
       <c r="E301"/>
     </row>
-    <row r="302" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A302"/>
       <c r="B302"/>
       <c r="C302"/>
       <c r="D302"/>
       <c r="E302"/>
     </row>
-    <row r="303" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A303"/>
       <c r="B303"/>
       <c r="C303"/>
       <c r="D303"/>
       <c r="E303"/>
     </row>
-    <row r="304" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A304"/>
       <c r="B304"/>
       <c r="C304"/>
       <c r="D304"/>
       <c r="E304"/>
     </row>
-    <row r="305" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A305"/>
       <c r="B305"/>
       <c r="C305"/>
       <c r="D305"/>
       <c r="E305"/>
     </row>
-    <row r="306" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A306"/>
       <c r="B306"/>
       <c r="C306"/>
       <c r="D306"/>
       <c r="E306"/>
     </row>
-    <row r="307" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A307"/>
       <c r="B307"/>
       <c r="C307"/>
       <c r="D307"/>
       <c r="E307"/>
     </row>
-    <row r="308" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A308"/>
       <c r="B308"/>
       <c r="C308"/>
       <c r="D308"/>
       <c r="E308"/>
     </row>
-    <row r="309" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A309"/>
       <c r="B309"/>
       <c r="C309"/>
       <c r="D309"/>
       <c r="E309"/>
     </row>
-    <row r="310" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A310"/>
       <c r="B310"/>
       <c r="C310"/>
       <c r="D310"/>
       <c r="E310"/>
     </row>
-    <row r="311" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A311"/>
       <c r="B311"/>
       <c r="C311"/>
       <c r="D311"/>
       <c r="E311"/>
     </row>
-    <row r="312" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A312"/>
       <c r="B312"/>
       <c r="C312"/>
       <c r="D312"/>
       <c r="E312"/>
     </row>
-    <row r="313" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A313"/>
       <c r="B313"/>
       <c r="C313"/>
       <c r="D313"/>
       <c r="E313"/>
     </row>
-    <row r="314" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A314"/>
       <c r="B314"/>
       <c r="C314"/>
       <c r="D314"/>
       <c r="E314"/>
     </row>
-    <row r="315" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A315"/>
       <c r="B315"/>
       <c r="C315"/>
       <c r="D315"/>
       <c r="E315"/>
     </row>
-    <row r="316" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A316"/>
       <c r="B316"/>
       <c r="C316"/>
       <c r="D316"/>
       <c r="E316"/>
     </row>
-    <row r="317" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A317"/>
       <c r="B317"/>
       <c r="C317"/>
       <c r="D317"/>
       <c r="E317"/>
     </row>
-    <row r="318" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A318"/>
       <c r="B318"/>
       <c r="C318"/>
       <c r="D318"/>
       <c r="E318"/>
     </row>
-    <row r="319" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A319"/>
       <c r="B319"/>
       <c r="C319"/>
       <c r="D319"/>
       <c r="E319"/>
     </row>
-    <row r="320" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A320"/>
       <c r="B320"/>
       <c r="C320"/>
       <c r="D320"/>
       <c r="E320"/>
     </row>
-    <row r="321" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A321"/>
       <c r="B321"/>
       <c r="C321"/>
       <c r="D321"/>
       <c r="E321"/>
     </row>
-    <row r="322" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A322"/>
       <c r="B322"/>
       <c r="C322"/>
       <c r="D322"/>
       <c r="E322"/>
     </row>
-    <row r="323" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A323"/>
       <c r="B323"/>
       <c r="C323"/>
       <c r="D323"/>
       <c r="E323"/>
     </row>
-    <row r="324" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A324"/>
       <c r="B324"/>
       <c r="C324"/>
       <c r="D324"/>
       <c r="E324"/>
     </row>
-    <row r="325" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A325"/>
       <c r="B325"/>
       <c r="C325"/>
       <c r="D325"/>
       <c r="E325"/>
     </row>
-    <row r="326" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A326"/>
       <c r="B326"/>
       <c r="C326"/>
       <c r="D326"/>
       <c r="E326"/>
     </row>
-    <row r="327" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A327"/>
       <c r="B327"/>
       <c r="C327"/>
       <c r="D327"/>
       <c r="E327"/>
     </row>
-    <row r="328" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A328"/>
       <c r="B328"/>
       <c r="C328"/>
       <c r="D328"/>
       <c r="E328"/>
     </row>
-    <row r="329" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A329"/>
       <c r="B329"/>
       <c r="C329"/>
       <c r="D329"/>
       <c r="E329"/>
     </row>
-    <row r="330" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A330"/>
       <c r="B330"/>
       <c r="C330"/>
       <c r="D330"/>
       <c r="E330"/>
     </row>
-    <row r="331" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A331"/>
       <c r="B331"/>
       <c r="C331"/>
       <c r="D331"/>
       <c r="E331"/>
     </row>
-    <row r="332" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A332"/>
       <c r="B332"/>
       <c r="C332"/>
       <c r="D332"/>
       <c r="E332"/>
     </row>
-    <row r="333" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A333"/>
       <c r="B333"/>
       <c r="C333"/>
       <c r="D333"/>
       <c r="E333"/>
     </row>
-    <row r="334" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A334"/>
       <c r="B334"/>
       <c r="C334"/>
       <c r="D334"/>
       <c r="E334"/>
     </row>
-    <row r="335" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A335"/>
       <c r="B335"/>
       <c r="C335"/>
       <c r="D335"/>
       <c r="E335"/>
     </row>
-    <row r="336" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A336"/>
       <c r="B336"/>
       <c r="C336"/>
       <c r="D336"/>
       <c r="E336"/>
     </row>
-    <row r="337" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A337"/>
       <c r="B337"/>
       <c r="C337"/>
       <c r="D337"/>
       <c r="E337"/>
     </row>
-    <row r="338" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A338"/>
       <c r="B338"/>
       <c r="C338"/>
       <c r="D338"/>
       <c r="E338"/>
     </row>
-    <row r="339" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A339"/>
       <c r="B339"/>
       <c r="C339"/>
       <c r="D339"/>
       <c r="E339"/>
     </row>
-    <row r="340" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A340"/>
       <c r="B340"/>
       <c r="C340"/>
       <c r="D340"/>
       <c r="E340"/>
     </row>
-    <row r="341" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A341"/>
       <c r="B341"/>
       <c r="C341"/>
       <c r="D341"/>
       <c r="E341"/>
     </row>
-    <row r="342" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A342"/>
       <c r="B342"/>
       <c r="C342"/>
       <c r="D342"/>
       <c r="E342"/>
     </row>
-    <row r="343" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A343"/>
       <c r="B343"/>
       <c r="C343"/>
       <c r="D343"/>
       <c r="E343"/>
     </row>
-    <row r="344" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A344"/>
       <c r="B344"/>
       <c r="C344"/>
       <c r="D344"/>
       <c r="E344"/>
     </row>
-    <row r="345" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A345"/>
       <c r="B345"/>
       <c r="C345"/>
       <c r="D345"/>
       <c r="E345"/>
     </row>
-    <row r="346" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A346"/>
       <c r="B346"/>
       <c r="C346"/>
       <c r="D346"/>
       <c r="E346"/>
     </row>
-    <row r="347" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A347"/>
       <c r="B347"/>
       <c r="C347"/>
       <c r="D347"/>
       <c r="E347"/>
     </row>
-    <row r="348" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A348"/>
       <c r="B348"/>
       <c r="C348"/>
       <c r="D348"/>
       <c r="E348"/>
     </row>
-    <row r="349" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A349"/>
       <c r="B349"/>
       <c r="C349"/>
       <c r="D349"/>
       <c r="E349"/>
     </row>
-    <row r="350" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A350"/>
       <c r="B350"/>
       <c r="C350"/>
       <c r="D350"/>
       <c r="E350"/>
     </row>
-    <row r="351" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A351"/>
       <c r="B351"/>
       <c r="C351"/>
       <c r="D351"/>
       <c r="E351"/>
     </row>
-    <row r="352" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A352"/>
       <c r="B352"/>
       <c r="C352"/>
       <c r="D352"/>
       <c r="E352"/>
     </row>
-    <row r="353" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A353"/>
       <c r="B353"/>
       <c r="C353"/>
       <c r="D353"/>
       <c r="E353"/>
     </row>
-    <row r="354" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A354"/>
       <c r="B354"/>
       <c r="C354"/>
       <c r="D354"/>
       <c r="E354"/>
     </row>
-    <row r="355" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A355"/>
       <c r="B355"/>
       <c r="C355"/>
       <c r="D355"/>
       <c r="E355"/>
     </row>
-    <row r="356" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A356"/>
       <c r="B356"/>
       <c r="C356"/>
       <c r="D356"/>
       <c r="E356"/>
     </row>
-    <row r="357" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A357"/>
       <c r="B357"/>
       <c r="C357"/>
       <c r="D357"/>
       <c r="E357"/>
     </row>
-    <row r="358" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A358"/>
       <c r="B358"/>
       <c r="C358"/>
       <c r="D358"/>
       <c r="E358"/>
     </row>
-    <row r="359" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A359"/>
       <c r="B359"/>
       <c r="C359"/>
       <c r="D359"/>
       <c r="E359"/>
     </row>
-    <row r="360" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A360"/>
       <c r="B360"/>
       <c r="C360"/>
       <c r="D360"/>
       <c r="E360"/>
     </row>
-    <row r="361" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A361"/>
       <c r="B361"/>
       <c r="C361"/>
       <c r="D361"/>
       <c r="E361"/>
     </row>
-    <row r="362" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A362"/>
       <c r="B362"/>
       <c r="C362"/>
       <c r="D362"/>
       <c r="E362"/>
     </row>
-    <row r="363" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A363"/>
       <c r="B363"/>
       <c r="C363"/>
       <c r="D363"/>
       <c r="E363"/>
     </row>
-    <row r="364" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A364"/>
       <c r="B364"/>
       <c r="C364"/>
       <c r="D364"/>
       <c r="E364"/>
     </row>
-    <row r="365" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A365"/>
       <c r="B365"/>
       <c r="C365"/>
       <c r="D365"/>
       <c r="E365"/>
     </row>
-    <row r="366" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A366"/>
       <c r="B366"/>
       <c r="C366"/>
       <c r="D366"/>
       <c r="E366"/>
     </row>
-    <row r="367" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A367"/>
       <c r="B367"/>
       <c r="C367"/>
       <c r="D367"/>
       <c r="E367"/>
     </row>
-    <row r="368" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A368"/>
       <c r="B368"/>
       <c r="C368"/>
       <c r="D368"/>
       <c r="E368"/>
     </row>
-    <row r="369" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A369"/>
       <c r="B369"/>
       <c r="C369"/>
       <c r="D369"/>
       <c r="E369"/>
     </row>
-    <row r="370" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A370"/>
       <c r="B370"/>
       <c r="C370"/>
       <c r="D370"/>
       <c r="E370"/>
     </row>
-    <row r="371" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A371"/>
       <c r="B371"/>
       <c r="C371"/>
       <c r="D371"/>
       <c r="E371"/>
     </row>
-    <row r="372" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A372"/>
       <c r="B372"/>
       <c r="C372"/>
       <c r="D372"/>
       <c r="E372"/>
     </row>
-    <row r="373" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A373"/>
       <c r="B373"/>
       <c r="C373"/>
       <c r="D373"/>
       <c r="E373"/>
     </row>
-    <row r="374" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A374"/>
       <c r="B374"/>
       <c r="C374"/>
       <c r="D374"/>
       <c r="E374"/>
     </row>
-    <row r="375" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A375"/>
       <c r="B375"/>
       <c r="C375"/>
       <c r="D375"/>
       <c r="E375"/>
     </row>
-    <row r="376" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A376"/>
       <c r="B376"/>
       <c r="C376"/>
       <c r="D376"/>
       <c r="E376"/>
     </row>
-    <row r="377" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A377"/>
       <c r="B377"/>
       <c r="C377"/>
       <c r="D377"/>
       <c r="E377"/>
     </row>
-    <row r="378" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A378"/>
       <c r="B378"/>
       <c r="C378"/>
       <c r="D378"/>
       <c r="E378"/>
     </row>
-    <row r="379" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A379"/>
       <c r="B379"/>
       <c r="C379"/>
       <c r="D379"/>
       <c r="E379"/>
     </row>
-    <row r="380" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A380"/>
       <c r="B380"/>
       <c r="C380"/>
       <c r="D380"/>
       <c r="E380"/>
     </row>
-    <row r="381" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A381"/>
       <c r="B381"/>
       <c r="C381"/>
       <c r="D381"/>
       <c r="E381"/>
     </row>
-    <row r="382" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A382"/>
       <c r="B382"/>
       <c r="C382"/>
       <c r="D382"/>
       <c r="E382"/>
     </row>
-    <row r="383" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A383"/>
       <c r="B383"/>
       <c r="C383"/>
       <c r="D383"/>
       <c r="E383"/>
     </row>
-    <row r="384" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A384"/>
       <c r="B384"/>
       <c r="C384"/>
       <c r="D384"/>
       <c r="E384"/>
     </row>
-    <row r="385" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A385"/>
       <c r="B385"/>
       <c r="C385"/>
       <c r="D385"/>
       <c r="E385"/>
     </row>
-    <row r="386" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A386"/>
       <c r="B386"/>
       <c r="C386"/>
       <c r="D386"/>
       <c r="E386"/>
     </row>
-    <row r="387" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A387"/>
       <c r="B387"/>
       <c r="C387"/>
       <c r="D387"/>
       <c r="E387"/>
     </row>
-    <row r="388" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A388"/>
       <c r="B388"/>
       <c r="C388"/>
       <c r="D388"/>
       <c r="E388"/>
     </row>
-    <row r="389" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A389"/>
       <c r="B389"/>
       <c r="C389"/>
       <c r="D389"/>
       <c r="E389"/>
     </row>
-    <row r="390" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A390"/>
       <c r="B390"/>
       <c r="C390"/>
       <c r="D390"/>
       <c r="E390"/>
     </row>
-    <row r="391" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A391"/>
       <c r="B391"/>
       <c r="C391"/>
       <c r="D391"/>
       <c r="E391"/>
     </row>
-    <row r="392" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A392"/>
       <c r="B392"/>
       <c r="C392"/>
       <c r="D392"/>
       <c r="E392"/>
     </row>
-    <row r="393" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A393"/>
       <c r="B393"/>
       <c r="C393"/>
       <c r="D393"/>
       <c r="E393"/>
     </row>
-    <row r="394" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A394"/>
       <c r="B394"/>
       <c r="C394"/>
       <c r="D394"/>
       <c r="E394"/>
     </row>
-    <row r="395" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A395"/>
       <c r="B395"/>
       <c r="C395"/>
       <c r="D395"/>
       <c r="E395"/>
     </row>
-    <row r="396" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A396"/>
       <c r="B396"/>
       <c r="C396"/>
       <c r="D396"/>
       <c r="E396"/>
     </row>
-    <row r="397" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A397"/>
       <c r="B397"/>
       <c r="C397"/>
       <c r="D397"/>
       <c r="E397"/>
     </row>
-    <row r="398" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A398"/>
       <c r="B398"/>
       <c r="C398"/>
       <c r="D398"/>
       <c r="E398"/>
     </row>
-    <row r="399" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A399"/>
       <c r="B399"/>
       <c r="C399"/>
       <c r="D399"/>
       <c r="E399"/>
     </row>
-    <row r="400" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A400"/>
       <c r="B400"/>
       <c r="C400"/>
       <c r="D400"/>
       <c r="E400"/>
     </row>
-    <row r="401" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A401"/>
       <c r="B401"/>
       <c r="C401"/>
       <c r="D401"/>
       <c r="E401"/>
     </row>
-    <row r="402" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A402"/>
       <c r="B402"/>
       <c r="C402"/>
       <c r="D402"/>
       <c r="E402"/>
     </row>
-    <row r="403" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A403"/>
       <c r="B403"/>
       <c r="C403"/>
       <c r="D403"/>
       <c r="E403"/>
     </row>
-    <row r="404" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A404"/>
       <c r="B404"/>
       <c r="C404"/>
       <c r="D404"/>
       <c r="E404"/>
     </row>
-    <row r="405" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A405"/>
       <c r="B405"/>
       <c r="C405"/>
       <c r="D405"/>
       <c r="E405"/>
     </row>
-    <row r="406" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A406"/>
       <c r="B406"/>
       <c r="C406"/>
       <c r="D406"/>
       <c r="E406"/>
     </row>
-    <row r="407" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A407"/>
       <c r="B407"/>
       <c r="C407"/>
       <c r="D407"/>
       <c r="E407"/>
     </row>
-    <row r="408" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A408"/>
       <c r="B408"/>
       <c r="C408"/>
       <c r="D408"/>
       <c r="E408"/>
     </row>
-    <row r="409" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A409"/>
       <c r="B409"/>
       <c r="C409"/>
       <c r="D409"/>
       <c r="E409"/>
     </row>
-    <row r="410" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A410"/>
       <c r="B410"/>
       <c r="C410"/>
       <c r="D410"/>
       <c r="E410"/>
     </row>
-    <row r="411" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A411"/>
       <c r="B411"/>
       <c r="C411"/>
       <c r="D411"/>
       <c r="E411"/>
     </row>
-    <row r="412" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A412"/>
       <c r="B412"/>
       <c r="C412"/>
       <c r="D412"/>
       <c r="E412"/>
     </row>
-    <row r="413" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A413"/>
       <c r="B413"/>
       <c r="C413"/>
       <c r="D413"/>
       <c r="E413"/>
     </row>
-    <row r="414" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A414"/>
       <c r="B414"/>
       <c r="C414"/>
       <c r="D414"/>
       <c r="E414"/>
     </row>
-    <row r="415" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A415"/>
       <c r="B415"/>
       <c r="C415"/>
       <c r="D415"/>
       <c r="E415"/>
     </row>
-    <row r="416" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A416"/>
       <c r="B416"/>
       <c r="C416"/>
       <c r="D416"/>
       <c r="E416"/>
     </row>
-    <row r="417" spans="1:5" s="16" customFormat="1" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5" s="16" customFormat="1" ht="103.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A417"/>
       <c r="B417"/>
       <c r="C417"/>
       <c r="D417"/>
       <c r="E417"/>
     </row>
-    <row r="418" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A418"/>
       <c r="B418"/>
       <c r="C418"/>
       <c r="D418"/>
       <c r="E418"/>
     </row>
-    <row r="419" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A419"/>
       <c r="B419"/>
       <c r="C419"/>
       <c r="D419"/>
       <c r="E419"/>
     </row>
-    <row r="420" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A420"/>
       <c r="B420"/>
       <c r="C420"/>
       <c r="D420"/>
       <c r="E420"/>
     </row>
-    <row r="421" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A421"/>
       <c r="B421"/>
       <c r="C421"/>
       <c r="D421"/>
       <c r="E421"/>
     </row>
-    <row r="422" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A422"/>
       <c r="B422"/>
       <c r="C422"/>
       <c r="D422"/>
       <c r="E422"/>
     </row>
-    <row r="423" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A423"/>
       <c r="B423"/>
       <c r="C423"/>
       <c r="D423"/>
       <c r="E423"/>
     </row>
-    <row r="424" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A424"/>
       <c r="B424"/>
       <c r="C424"/>
       <c r="D424"/>
       <c r="E424"/>
     </row>
-    <row r="425" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A425"/>
       <c r="B425"/>
       <c r="C425"/>
       <c r="D425"/>
       <c r="E425"/>
     </row>
-    <row r="426" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A426"/>
       <c r="B426"/>
       <c r="C426"/>
       <c r="D426"/>
       <c r="E426"/>
     </row>
-    <row r="427" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A427"/>
       <c r="B427"/>
       <c r="C427"/>
       <c r="D427"/>
       <c r="E427"/>
     </row>
-    <row r="428" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A428"/>
       <c r="B428"/>
       <c r="C428"/>
       <c r="D428"/>
       <c r="E428"/>
     </row>
-    <row r="429" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A429"/>
       <c r="B429"/>
       <c r="C429"/>
       <c r="D429"/>
       <c r="E429"/>
     </row>
-    <row r="430" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A430"/>
       <c r="B430"/>
       <c r="C430"/>
       <c r="D430"/>
       <c r="E430"/>
     </row>
-    <row r="431" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A431"/>
       <c r="B431"/>
       <c r="C431"/>
       <c r="D431"/>
       <c r="E431"/>
     </row>
-    <row r="432" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A432"/>
       <c r="B432"/>
       <c r="C432"/>
       <c r="D432"/>
       <c r="E432"/>
     </row>
-    <row r="433" spans="1:5" s="16" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5" s="16" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A433"/>
       <c r="B433"/>
       <c r="C433"/>
       <c r="D433"/>
       <c r="E433"/>
     </row>
-    <row r="434" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A434"/>
       <c r="B434"/>
       <c r="C434"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A39:E39"/>
     <mergeCell ref="A40:XFD40"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.55118110236220474" bottom="0.55118110236220474" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L PP5.2.LST.002, R0, Mayıs 2019&amp;CHAZIRLAYAN&amp;RGÖZDEN GEÇİREN/ONAYLAYAN</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>