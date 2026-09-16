--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -15,51 +15,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0B98BA0F" w14:textId="429ABDBB" w:rsidR="007423B7" w:rsidRDefault="007423B7" w:rsidP="007423B7">
       <w:pPr>
         <w:pStyle w:val="KonuBal"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63A65008" wp14:editId="32E50A31">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63A65008" wp14:editId="4AF247FF">
             <wp:extent cx="752475" cy="691464"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1676323408" name="Resim 6" descr="metin, yazı tipi, grafik, logo içeren bir resim&#10;&#10;Açıklama otomatik olarak oluşturuldu"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1676323408" name="Resim 6" descr="metin, yazı tipi, grafik, logo içeren bir resim&#10;&#10;Açıklama otomatik olarak oluşturuldu"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -428,166 +428,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66DCA4E3" w14:textId="77777777" w:rsidR="0087262D" w:rsidRDefault="0087262D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39AE7DB2" w14:textId="77777777" w:rsidR="0087262D" w:rsidRDefault="0087262D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7618D859" w14:textId="77777777" w:rsidR="0087262D" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7618D859" w14:textId="2E7A76F1" w:rsidR="0087262D" w:rsidRDefault="0087262D">
       <w:pPr>
         <w:spacing w:before="171"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...106 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2B6BAC2B" w14:textId="77777777" w:rsidR="007423B7" w:rsidRPr="007423B7" w:rsidRDefault="007423B7" w:rsidP="007423B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="345C12FC" w14:textId="77777777" w:rsidR="007423B7" w:rsidRPr="007423B7" w:rsidRDefault="007423B7" w:rsidP="007423B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01F3C311" w14:textId="77777777" w:rsidR="007423B7" w:rsidRPr="007423B7" w:rsidRDefault="007423B7" w:rsidP="007423B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D458EC9" w14:textId="77777777" w:rsidR="007423B7" w:rsidRPr="007423B7" w:rsidRDefault="007423B7" w:rsidP="007423B7">
       <w:pPr>
         <w:rPr>
@@ -741,61 +633,79 @@
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66069399" w14:textId="77777777" w:rsidR="007423B7" w:rsidRPr="007423B7" w:rsidRDefault="007423B7" w:rsidP="007423B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0385832B" w14:textId="77777777" w:rsidR="007423B7" w:rsidRPr="007423B7" w:rsidRDefault="007423B7" w:rsidP="007423B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A616483" w14:textId="77777777" w:rsidR="007423B7" w:rsidRPr="007423B7" w:rsidRDefault="007423B7" w:rsidP="007423B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F6A0F71" w14:textId="3220A8FF" w:rsidR="007423B7" w:rsidRDefault="007423B7" w:rsidP="007423B7">
+    <w:p w14:paraId="6F6A0F71" w14:textId="3DA70186" w:rsidR="007423B7" w:rsidRDefault="007423B7" w:rsidP="007423B7">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="203" w:lineRule="exact"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>PP.5.2.FR.0007,</w:t>
+        <w:t>PP.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7488">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7488">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.FR.000</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7488">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>R0,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Ocak 2025</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
@@ -866,142 +776,120 @@
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006574D0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşını</w:t>
+        <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşını</w:t>
       </w:r>
       <w:r w:rsidR="00FA21D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>z.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D3C5C2" w14:textId="77777777" w:rsidR="007423B7" w:rsidRPr="007423B7" w:rsidRDefault="007423B7" w:rsidP="007423B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1798164D" w14:textId="77777777" w:rsidR="007423B7" w:rsidRPr="007423B7" w:rsidRDefault="007423B7" w:rsidP="007423B7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007423B7" w:rsidRPr="007423B7">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16850"/>
       <w:pgMar w:top="720" w:right="708" w:bottom="1200" w:left="992" w:header="0" w:footer="1006" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="459C85B7" w14:textId="77777777" w:rsidR="00446413" w:rsidRDefault="00446413">
+    <w:p w14:paraId="60436D99" w14:textId="77777777" w:rsidR="00EF441C" w:rsidRDefault="00EF441C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="618DA072" w14:textId="77777777" w:rsidR="00446413" w:rsidRDefault="00446413">
+    <w:p w14:paraId="78600643" w14:textId="77777777" w:rsidR="00EF441C" w:rsidRDefault="00EF441C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5717DACE" w14:textId="77777777" w:rsidR="007423B7" w:rsidRDefault="007423B7">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
@@ -1073,117 +961,119 @@
                             <a:lnTo>
                               <a:pt x="5802334" y="0"/>
                             </a:lnTo>
                             <a:close/>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="463E103F" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:54.9pt;margin-top:777.75pt;width:456.9pt;height:.5pt;z-index:-15771648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="5802630,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVgMVGIQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aTNWiNOMXQosOA&#10;oivQDDsrshwbk0VNVGLn70fJVmpspw3zQabMJ+rxkfTmbug0OymHLZiSXy1yzpSRULXmUPJvu8cP&#10;N5yhF6YSGowq+Vkhv9u+f7fpbaGW0ICulGMUxGDR25I33tsiy1A2qhO4AKsMOWtwnfC0dYescqKn&#10;6J3Olnm+znpwlXUgFSJ9fRidfBvj17WS/mtdo/JMl5y4+bi6uO7Dmm03ojg4YZtWTjTEP7DoRGvo&#10;0kuoB+EFO7r2j1BdKx0g1H4hocugrlupYg6UzVX+WzavjbAq5kLioL3IhP8vrHw+vdoXF6ijfQL5&#10;A0mRrLdYXDxhgxNmqF0XsEScDVHF80VFNXgm6eP1Tb5cr0hsSb716jqKnIkinZVH9J8VxDji9IR+&#10;rEGVLNEkSw4mmY4qGWqoYw09Z1RDxxnVcD/W0AofzgVywWT9jEgz8QjODk5qBxHmQwqB7Wr1kbOU&#10;CDF9w2gzx1JOM1TypbeN8UbMOr9dB14ULLnTe4TNr/0rcFIzhZMaUI03hbzjlRct6Pq52gi6rR5b&#10;rUP66A77e+3YSYTRiM/EeAaLnTAWP7TBHqrzi2M9zUvJ8edROMWZ/mKoIcNwJcMlY58M5/U9xBGM&#10;yjv0u+G7cJZZMkvuqXeeIbW7KFJbEP8AGLHhpIFPRw91G3omchsZTRuakZj/NM9hCOf7iHr762x/&#10;AQAA//8DAFBLAwQUAAYACAAAACEAtD93Qd4AAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/D&#10;MAzF70h8h8hI3FjCqlVQmk6AhEATBxiIc5aYtiJ/qsbryrfH4wI++dlPzz/X6zl4MeGY+xQ1XC4U&#10;CIw2uT62Gt7fHi6uQGQy0RmfImr4xgzr5vSkNpVLh/iK05ZawSExV0ZDRzRUUmbbYTB5kQaMvPtM&#10;YzDEcmylG82Bw4OXS6VKGUwf+UJnBrzv0H5t90HDs7f5hfBu2jzZTVG4TI/04bQ+P5tvb0AQzvRn&#10;hiM+o0PDTLu0jy4Lz1pdMzpxs+ICcbSoZVGC2P3OyhXIppb/32h+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhANWAxUYhAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALQ/d0HeAAAADgEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" path="m5802334,l,,,6096r5802334,l5802334,xe" fillcolor="black" stroked="f">
+            <v:shape w14:anchorId="0985C041" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:54.9pt;margin-top:777.75pt;width:456.9pt;height:.5pt;z-index:-15771648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="5802630,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVgMVGIQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aTNWiNOMXQosOA&#10;oivQDDsrshwbk0VNVGLn70fJVmpspw3zQabMJ+rxkfTmbug0OymHLZiSXy1yzpSRULXmUPJvu8cP&#10;N5yhF6YSGowq+Vkhv9u+f7fpbaGW0ICulGMUxGDR25I33tsiy1A2qhO4AKsMOWtwnfC0dYescqKn&#10;6J3Olnm+znpwlXUgFSJ9fRidfBvj17WS/mtdo/JMl5y4+bi6uO7Dmm03ojg4YZtWTjTEP7DoRGvo&#10;0kuoB+EFO7r2j1BdKx0g1H4hocugrlupYg6UzVX+WzavjbAq5kLioL3IhP8vrHw+vdoXF6ijfQL5&#10;A0mRrLdYXDxhgxNmqF0XsEScDVHF80VFNXgm6eP1Tb5cr0hsSb716jqKnIkinZVH9J8VxDji9IR+&#10;rEGVLNEkSw4mmY4qGWqoYw09Z1RDxxnVcD/W0AofzgVywWT9jEgz8QjODk5qBxHmQwqB7Wr1kbOU&#10;CDF9w2gzx1JOM1TypbeN8UbMOr9dB14ULLnTe4TNr/0rcFIzhZMaUI03hbzjlRct6Pq52gi6rR5b&#10;rUP66A77e+3YSYTRiM/EeAaLnTAWP7TBHqrzi2M9zUvJ8edROMWZ/mKoIcNwJcMlY58M5/U9xBGM&#10;yjv0u+G7cJZZMkvuqXeeIbW7KFJbEP8AGLHhpIFPRw91G3omchsZTRuakZj/NM9hCOf7iHr762x/&#10;AQAA//8DAFBLAwQUAAYACAAAACEAtD93Qd4AAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/D&#10;MAzF70h8h8hI3FjCqlVQmk6AhEATBxiIc5aYtiJ/qsbryrfH4wI++dlPzz/X6zl4MeGY+xQ1XC4U&#10;CIw2uT62Gt7fHi6uQGQy0RmfImr4xgzr5vSkNpVLh/iK05ZawSExV0ZDRzRUUmbbYTB5kQaMvPtM&#10;YzDEcmylG82Bw4OXS6VKGUwf+UJnBrzv0H5t90HDs7f5hfBu2jzZTVG4TI/04bQ+P5tvb0AQzvRn&#10;hiM+o0PDTLu0jy4Lz1pdMzpxs+ICcbSoZVGC2P3OyhXIppb/32h+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhANWAxUYhAgAAvQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALQ/d0HeAAAADgEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" path="m5802334,l,,,6096r5802334,l5802334,xe" fillcolor="black" stroked="f">
               <v:path arrowok="t"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07ACF72E" w14:textId="77777777" w:rsidR="00446413" w:rsidRDefault="00446413">
+    <w:p w14:paraId="2FBC9D9B" w14:textId="77777777" w:rsidR="00EF441C" w:rsidRDefault="00EF441C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E410F35" w14:textId="77777777" w:rsidR="00446413" w:rsidRDefault="00446413">
+    <w:p w14:paraId="2BBF3F2D" w14:textId="77777777" w:rsidR="00EF441C" w:rsidRDefault="00EF441C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0087262D"/>
+    <w:rsid w:val="00430881"/>
     <w:rsid w:val="00446413"/>
     <w:rsid w:val="007423B7"/>
     <w:rsid w:val="0087262D"/>
     <w:rsid w:val="00972646"/>
     <w:rsid w:val="00C12470"/>
     <w:rsid w:val="00D313A2"/>
+    <w:rsid w:val="00EF441C"/>
     <w:rsid w:val="00F97A87"/>
     <w:rsid w:val="00FA21D1"/>
+    <w:rsid w:val="00FC7488"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="265941DD"/>
@@ -2011,59 +1901,59 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>53</Words>
-  <Characters>308</Characters>
+  <Characters>307</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>360</CharactersWithSpaces>
+  <CharactersWithSpaces>359</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Lenovo</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-07-02T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2013</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">