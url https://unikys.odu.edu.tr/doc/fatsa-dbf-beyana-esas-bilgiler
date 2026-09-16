--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -1223,51 +1223,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="49E91E4C" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:26.6pt;margin-top:18.15pt;width:18.75pt;height:18.75pt;z-index:-15783936;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="238125,238125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgPOXglgIAACkGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P3DAQfK/U/2D5veQ4Cj0icqiCcqqE&#10;KBJUffY5zofqeF3bdzn+fdebOHdA1Uo0D8k4O17vjse+uNx1mm2V8y2Ygh8fzThTRkLZmrrg3x9v&#10;Piw480GYUmgwquBPyvPL5ft3F73N1Rwa0KVyDJMYn/e24E0INs8yLxvVCX8EVhkMVuA6EXDo6qx0&#10;osfsnc7ms9lZ1oMrrQOpvMe/10OQLyl/VSkZvlWVV4HpgmNtgd6O3uv4zpYXIq+dsE0rxzLEG6ro&#10;RGtw0SnVtQiCbVz7KlXXSgceqnAkocugqlqpqAfs5nj2opuVg42lXuq8r+0kE0r7Qqc3p5V325Wz&#10;D/beDdUjvAX506MuWW/r/DAex/WevKtcFydhE2xHij5NiqpdYBJ/zk8Wx/NTziSGRkyKywa35dUs&#10;2Xz567xM5MOiVNpUSm/RO34vj/8/eR4aYRWp7mP79461ZcFPODOiQwevRrOcRO/EpZET9RtHfpTy&#10;hTofP53NOUMVCJAGk0bzxdkMvUkaDRjjU68ilxsfVgpIbLG99YGm12VCoklI7kyCDq0fTa/J9IEz&#10;NL3jDE2/HkxvRYjz4g5GyHrcobGSZoIx2sFWPQLxwn7LkHt6fh5TYaV7ijaH1JQw7v4hP7HS11Li&#10;AzYdTEycCOk7EFGsZLV/cP64qtTg1VB47Jw6mNTAhId6axOFOT9FE0cFPOi2vGm1poGr11fasa2I&#10;lws9ox7PaNb5cC18M/AoNNK0oVPm88E00UxrKJ/QcT2arOD+10Y4xZn+atDT8fpKwCWwTsAFfQV0&#10;ydFO4ZqPux/CWRaXL3hAt91BsrbIk4+w3UgYuHGmgc+bAFUbTYbHLFU0DvCYEaL7CNGzC+9wTKz9&#10;Db/8DQAA//8DAFBLAwQUAAYACAAAACEA+ekY8t4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;TWvDMBBE74X+B7GF3hrZMflyvA4htD2FQpNC6U2xNraJtTKWYjv/vuqpOQ4zvHnZZjSN6KlztWWE&#10;eBKBIC6srrlE+Dq+vSxBOK9Yq8YyIdzIwSZ/fMhUqu3An9QffCkChF2qECrv21RKV1RklJvYljh0&#10;Z9sZ5UPsSqk7NQS4aeQ0iubSqJrDQ6Va2lVUXA5Xg/A+qGGbxK/9/nLe3X6Os4/vfUyIz0/jdg3C&#10;0+j/x/CnH9QhD04ne2XtRIMwS6ZhiZDMExChX0ULECeERbIEmWfy3j//BQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAGA85eCWAgAAKQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAPnpGPLeAAAABwEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                    <v:group w14:anchorId="082520B3" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:26.6pt;margin-top:18.15pt;width:18.75pt;height:18.75pt;z-index:-15783936;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="238125,238125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgPOXglgIAACkGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P3DAQfK/U/2D5veQ4Cj0icqiCcqqE&#10;KBJUffY5zofqeF3bdzn+fdebOHdA1Uo0D8k4O17vjse+uNx1mm2V8y2Ygh8fzThTRkLZmrrg3x9v&#10;Piw480GYUmgwquBPyvPL5ft3F73N1Rwa0KVyDJMYn/e24E0INs8yLxvVCX8EVhkMVuA6EXDo6qx0&#10;osfsnc7ms9lZ1oMrrQOpvMe/10OQLyl/VSkZvlWVV4HpgmNtgd6O3uv4zpYXIq+dsE0rxzLEG6ro&#10;RGtw0SnVtQiCbVz7KlXXSgceqnAkocugqlqpqAfs5nj2opuVg42lXuq8r+0kE0r7Qqc3p5V325Wz&#10;D/beDdUjvAX506MuWW/r/DAex/WevKtcFydhE2xHij5NiqpdYBJ/zk8Wx/NTziSGRkyKywa35dUs&#10;2Xz567xM5MOiVNpUSm/RO34vj/8/eR4aYRWp7mP79461ZcFPODOiQwevRrOcRO/EpZET9RtHfpTy&#10;hTofP53NOUMVCJAGk0bzxdkMvUkaDRjjU68ilxsfVgpIbLG99YGm12VCoklI7kyCDq0fTa/J9IEz&#10;NL3jDE2/HkxvRYjz4g5GyHrcobGSZoIx2sFWPQLxwn7LkHt6fh5TYaV7ijaH1JQw7v4hP7HS11Li&#10;AzYdTEycCOk7EFGsZLV/cP64qtTg1VB47Jw6mNTAhId6axOFOT9FE0cFPOi2vGm1poGr11fasa2I&#10;lws9ox7PaNb5cC18M/AoNNK0oVPm88E00UxrKJ/QcT2arOD+10Y4xZn+atDT8fpKwCWwTsAFfQV0&#10;ydFO4ZqPux/CWRaXL3hAt91BsrbIk4+w3UgYuHGmgc+bAFUbTYbHLFU0DvCYEaL7CNGzC+9wTKz9&#10;Db/8DQAA//8DAFBLAwQUAAYACAAAACEA+ekY8t4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;TWvDMBBE74X+B7GF3hrZMflyvA4htD2FQpNC6U2xNraJtTKWYjv/vuqpOQ4zvHnZZjSN6KlztWWE&#10;eBKBIC6srrlE+Dq+vSxBOK9Yq8YyIdzIwSZ/fMhUqu3An9QffCkChF2qECrv21RKV1RklJvYljh0&#10;Z9sZ5UPsSqk7NQS4aeQ0iubSqJrDQ6Va2lVUXA5Xg/A+qGGbxK/9/nLe3X6Os4/vfUyIz0/jdg3C&#10;0+j/x/CnH9QhD04ne2XtRIMwS6ZhiZDMExChX0ULECeERbIEmWfy3j//BQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAGA85eCWAgAAKQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAPnpGPLeAAAABwEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
                       <v:shape id="Graphic 3" o:spid="_x0000_s1027" style="position:absolute;left:4762;top:4762;width:228600;height:228600;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="228600,228600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUtO1iwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EButZwEinGihJK/9uJDXYdeF2tru7FWxpId9+2rQqHHYWa+Ybb7ybRipN41lhUsoxgE&#10;cWl1w5WC4v38mIBwHllja5kUfJOD/W72sMVU2zu/0Zj7SgQIuxQV1N53qZSurMmgi2xHHLxP2xv0&#10;QfaV1D3eA9y0chXHT9Jgw2Ghxo4ONZW3fDAK/NfQXJar7Di6oThxkuvry0em1GI+PW9AeJr8f/iv&#10;/aoVrOH3SrgBcvcDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFLTtYsMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,228599r228600,l228600,,,,,228599xe" filled="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487533056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="034956F1" wp14:editId="2F991F36">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1712912</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>228155</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="238125" cy="238125"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1325,51 +1325,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="2701F81B" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:134.85pt;margin-top:17.95pt;width:18.75pt;height:18.75pt;z-index:-15783424;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="238125,238125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5fjjFlAIAACkGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v0zAUfUfiP1h+Z+kKHSNaOqGVVUjT&#10;mLQhnl3H+RCOr7Hdpvv3XN/EabchkEYekuPc4+t7j499cbnvNNsp51swBT89mXGmjISyNXXBvz9c&#10;vzvnzAdhSqHBqII/Ks8vl2/fXPQ2V3NoQJfKMUxifN7bgjch2DzLvGxUJ/wJWGUwWIHrRMChq7PS&#10;iR6zdzqbz2ZnWQ+utA6k8h7/roYgX1L+qlIyfKsqrwLTBcfaAr0dvTfxnS0vRF47YZtWjmWIV1TR&#10;idbgolOqlQiCbV37IlXXSgceqnAiocugqlqpqAfs5nT2rJu1g62lXuq8r+0kE0r7TKdXp5W3u7Wz&#10;9/bODdUjvAH506MuWW/r/Dgex/WBvK9cFydhE2xPij5Oiqp9YBJ/zt+fn84XnEkMjZgUlw1uy4tZ&#10;svny13mZyIdFqbSplN6id/xBHv9/8tw3wipS3cf27xxry4JjE0Z06OD1aJZF9E5cGjlRv3HkRymf&#10;qfPh49mcM1SBAGkwaTQ/P5uhN0mjAWN86lXkcuvDWgGJLXY3PtD0ukxINAnJvUnQofWj6TWZPnCG&#10;pnecoek3g+mtCHFe3MEIWY87NFbSTDBGO9ipByBeOGzZyB0qPVC0OaamhHH3jztLrPS1lPiITQcT&#10;JUiE9B2IKFay2j84f1xVavBqKDx2TlpPamDCY721icJ8WqCJowIedFtet1rTwNWbK+3YTsTLhZ4o&#10;LWZ4QrPOh5XwzcCj0EjThk6ZzwfTRDNtoHxEx/VosoL7X1vhFGf6q0FPx+srAZfAJgEX9BXQJUc7&#10;hWs+7H8IZ1lcvuAB3XYLydoiTz7CYiNh4MaZBj5vA1RtNBkes1TROMBjRojuI0RPLrzjMbEON/zy&#10;NwAAAP//AwBQSwMEFAAGAAgAAAAhAGoHmNPhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01L&#10;w0AQhu+C/2EZwZvdfNimjZmUUtRTEWyF4m2bTJPQ7GzIbpP037ue9Di8D+/7TLaedCsG6m1jGCGc&#10;BSCIC1M2XCF8Hd6eliCsU1yq1jAh3MjCOr+/y1RampE/adi7SvgStqlCqJ3rUiltUZNWdmY6Yp+d&#10;Ta+V82dfybJXoy/XrYyCYCG1atgv1KqjbU3FZX/VCO+jGjdx+DrsLuft7fsw/zjuQkJ8fJg2LyAc&#10;Te4Phl99rw65dzqZK5dWtAjRYpV4FCGer0B4IA6SCMQJIYmfQeaZ/P9B/gMAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQA5fjjFlAIAACkGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBqB5jT4QAAAAkBAAAPAAAAAAAAAAAAAAAAAO4EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
+                    <v:group w14:anchorId="5DF56FA8" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:134.85pt;margin-top:17.95pt;width:18.75pt;height:18.75pt;z-index:-15783424;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="238125,238125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5fjjFlAIAACkGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v0zAUfUfiP1h+Z+kKHSNaOqGVVUjT&#10;mLQhnl3H+RCOr7Hdpvv3XN/EabchkEYekuPc4+t7j499cbnvNNsp51swBT89mXGmjISyNXXBvz9c&#10;vzvnzAdhSqHBqII/Ks8vl2/fXPQ2V3NoQJfKMUxifN7bgjch2DzLvGxUJ/wJWGUwWIHrRMChq7PS&#10;iR6zdzqbz2ZnWQ+utA6k8h7/roYgX1L+qlIyfKsqrwLTBcfaAr0dvTfxnS0vRF47YZtWjmWIV1TR&#10;idbgolOqlQiCbV37IlXXSgceqnAiocugqlqpqAfs5nT2rJu1g62lXuq8r+0kE0r7TKdXp5W3u7Wz&#10;9/bODdUjvAH506MuWW/r/Dgex/WBvK9cFydhE2xPij5Oiqp9YBJ/zt+fn84XnEkMjZgUlw1uy4tZ&#10;svny13mZyIdFqbSplN6id/xBHv9/8tw3wipS3cf27xxry4JjE0Z06OD1aJZF9E5cGjlRv3HkRymf&#10;qfPh49mcM1SBAGkwaTQ/P5uhN0mjAWN86lXkcuvDWgGJLXY3PtD0ukxINAnJvUnQofWj6TWZPnCG&#10;pnecoek3g+mtCHFe3MEIWY87NFbSTDBGO9ipByBeOGzZyB0qPVC0OaamhHH3jztLrPS1lPiITQcT&#10;JUiE9B2IKFay2j84f1xVavBqKDx2TlpPamDCY721icJ8WqCJowIedFtet1rTwNWbK+3YTsTLhZ4o&#10;LWZ4QrPOh5XwzcCj0EjThk6ZzwfTRDNtoHxEx/VosoL7X1vhFGf6q0FPx+srAZfAJgEX9BXQJUc7&#10;hWs+7H8IZ1lcvuAB3XYLydoiTz7CYiNh4MaZBj5vA1RtNBkes1TROMBjRojuI0RPLrzjMbEON/zy&#10;NwAAAP//AwBQSwMEFAAGAAgAAAAhAGoHmNPhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01L&#10;w0AQhu+C/2EZwZvdfNimjZmUUtRTEWyF4m2bTJPQ7GzIbpP037ue9Di8D+/7TLaedCsG6m1jGCGc&#10;BSCIC1M2XCF8Hd6eliCsU1yq1jAh3MjCOr+/y1RampE/adi7SvgStqlCqJ3rUiltUZNWdmY6Yp+d&#10;Ta+V82dfybJXoy/XrYyCYCG1atgv1KqjbU3FZX/VCO+jGjdx+DrsLuft7fsw/zjuQkJ8fJg2LyAc&#10;Te4Phl99rw65dzqZK5dWtAjRYpV4FCGer0B4IA6SCMQJIYmfQeaZ/P9B/gMAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQA5fjjFlAIAACkGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBqB5jT4QAAAAkBAAAPAAAAAAAAAAAAAAAAAO4EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
                       <v:shape id="Graphic 5" o:spid="_x0000_s1027" style="position:absolute;left:4762;top:4762;width:228600;height:228600;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="228600,228600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0EdCNwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EButZxAinGihJK/9uJDXYdeF2tru7FWxpId9+2rQqHHYWa+Ybb7ybRipN41lhUsoxgE&#10;cWl1w5WC4v38mIBwHllja5kUfJOD/W72sMVU2zu/0Zj7SgQIuxQV1N53qZSurMmgi2xHHLxP2xv0&#10;QfaV1D3eA9y0chXHT9Jgw2Ghxo4ONZW3fDAK/NfQXJar7Di6oThxkuvry0em1GI+PW9AeJr8f/iv&#10;/aoVrOH3SrgBcvcDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9BHQjcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,228600r228600,l228600,,,,,228600xe" filled="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487533568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="204F3549" wp14:editId="19BBF3C2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3084512</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>228155</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="238125" cy="238125"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1427,51 +1427,51 @@
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="3B5D9738" id="Group 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:242.85pt;margin-top:17.95pt;width:18.75pt;height:18.75pt;z-index:-15782912;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="238125,238125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC60yAalAIAACkGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P3DAQfK/U/2D5veS4FrhG5FAF5VQJ&#10;ARJUffY5zofq2O7adzn+fdebOHdA1Uo0D8k4O17vjsc+v9h1mm0V+Naagh8fzThTRtqyNXXBvz9e&#10;f1hw5oMwpdDWqII/Kc8vlu/fnfcuV3PbWF0qYJjE+Lx3BW9CcHmWedmoTvgj65TBYGWhEwGHUGcl&#10;iB6zdzqbz2anWW+hdGCl8h7/Xg1BvqT8VaVkuKsqrwLTBcfaAr2B3uv4zpbnIq9BuKaVYxniDVV0&#10;ojW46JTqSgTBNtC+StW1Eqy3VTiStstsVbVSUQ/YzfHsRTcrsBtHvdR5X7tJJpT2hU5vTitvtytw&#10;D+4ehuoR3lj506MuWe/q/DAex/WevKugi5OwCbYjRZ8mRdUuMIk/5x8Xx/MTziSGRkyKywa35dUs&#10;2Xz967xM5MOiVNpUSu/QO34vj/8/eR4a4RSp7mP798DasuBnnBnRoYNXo1nOonfi0siJ+o0jP0r5&#10;Qp1PZ6dzzlAFAqTBpNF8cTpDb5JGA8b41KvI5caHlbIkttje+EDT6zIh0SQkdyZBQOtH02syfeAM&#10;TQ+coenXg+mdCHFe3MEIWY87NFbSTDBGO7tVj5Z4Yb9lI3eodE/R5pCaEsbdP+wssdLXUeIDNh1M&#10;lCAR0ncgoljJav/g/HFVqa1XQ+Gxc9J6UgMTHuqtTRTm8wmaOCrgrW7L61ZrGkC9vtTAtiJeLvRE&#10;aTHDM5oDH66EbwYehUaaNnTKfD6YJpppbcsndFyPJiu4/7URoDjT3wx6Ol5fCUAC6wQg6EtLlxzt&#10;FK75uPshwLG4fMEDuu3WJmuLPPkIi42EgRtnGvtlE2zVRpPhMUsVjQM8ZoToPkL07MI7HBNrf8Mv&#10;fwMAAP//AwBQSwMEFAAGAAgAAAAhABxDIlrhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01L&#10;w0AQhu+C/2EZwZvdfDS2jZmUUtRTEWwF6W2bTJPQ7GzIbpP037ue9Di8D+/7TLaedCsG6m1jGCGc&#10;BSCIC1M2XCF8Hd6eliCsU1yq1jAh3MjCOr+/y1RampE/adi7SvgStqlCqJ3rUiltUZNWdmY6Yp+d&#10;Ta+V82dfybJXoy/XrYyC4Flq1bBfqFVH25qKy/6qEd5HNW7i8HXYXc7b2/GQfHzvQkJ8fJg2LyAc&#10;Te4Phl99rw65dzqZK5dWtAjzZbLwKEKcrEB4IIniCMQJYRHPQeaZ/P9B/gMAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQC60yAalAIAACkGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAcQyJa4QAAAAkBAAAPAAAAAAAAAAAAAAAAAO4EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
+                    <v:group w14:anchorId="000A5BCB" id="Group 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:242.85pt;margin-top:17.95pt;width:18.75pt;height:18.75pt;z-index:-15782912;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="238125,238125" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC60yAalAIAACkGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P3DAQfK/U/2D5veS4FrhG5FAF5VQJ&#10;ARJUffY5zofq2O7adzn+fdebOHdA1Uo0D8k4O17vjsc+v9h1mm0V+Naagh8fzThTRtqyNXXBvz9e&#10;f1hw5oMwpdDWqII/Kc8vlu/fnfcuV3PbWF0qYJjE+Lx3BW9CcHmWedmoTvgj65TBYGWhEwGHUGcl&#10;iB6zdzqbz2anWW+hdGCl8h7/Xg1BvqT8VaVkuKsqrwLTBcfaAr2B3uv4zpbnIq9BuKaVYxniDVV0&#10;ojW46JTqSgTBNtC+StW1Eqy3VTiStstsVbVSUQ/YzfHsRTcrsBtHvdR5X7tJJpT2hU5vTitvtytw&#10;D+4ehuoR3lj506MuWe/q/DAex/WevKugi5OwCbYjRZ8mRdUuMIk/5x8Xx/MTziSGRkyKywa35dUs&#10;2Xz967xM5MOiVNpUSu/QO34vj/8/eR4a4RSp7mP798DasuBnnBnRoYNXo1nOonfi0siJ+o0jP0r5&#10;Qp1PZ6dzzlAFAqTBpNF8cTpDb5JGA8b41KvI5caHlbIkttje+EDT6zIh0SQkdyZBQOtH02syfeAM&#10;TQ+coenXg+mdCHFe3MEIWY87NFbSTDBGO7tVj5Z4Yb9lI3eodE/R5pCaEsbdP+wssdLXUeIDNh1M&#10;lCAR0ncgoljJav/g/HFVqa1XQ+Gxc9J6UgMTHuqtTRTm8wmaOCrgrW7L61ZrGkC9vtTAtiJeLvRE&#10;aTHDM5oDH66EbwYehUaaNnTKfD6YJpppbcsndFyPJiu4/7URoDjT3wx6Ol5fCUAC6wQg6EtLlxzt&#10;FK75uPshwLG4fMEDuu3WJmuLPPkIi42EgRtnGvtlE2zVRpPhMUsVjQM8ZoToPkL07MI7HBNrf8Mv&#10;fwMAAP//AwBQSwMEFAAGAAgAAAAhABxDIlrhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01L&#10;w0AQhu+C/2EZwZvdfDS2jZmUUtRTEWwF6W2bTJPQ7GzIbpP037ue9Di8D+/7TLaedCsG6m1jGCGc&#10;BSCIC1M2XCF8Hd6eliCsU1yq1jAh3MjCOr+/y1RampE/adi7SvgStqlCqJ3rUiltUZNWdmY6Yp+d&#10;Ta+V82dfybJXoy/XrYyC4Flq1bBfqFVH25qKy/6qEd5HNW7i8HXYXc7b2/GQfHzvQkJ8fJg2LyAc&#10;Te4Phl99rw65dzqZK5dWtAjzZbLwKEKcrEB4IIniCMQJYRHPQeaZ/P9B/gMAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQC60yAalAIAACkGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAcQyJa4QAAAAkBAAAPAAAAAAAAAAAAAAAAAO4EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
                       <v:shape id="Graphic 7" o:spid="_x0000_s1027" style="position:absolute;left:4762;top:4762;width:228600;height:228600;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="228600,228600" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBrj+thwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EButZwcUuNECSV/7cWHug69LtbWdmOtjCU77ttXhUKPw8x8w2z3k2nFSL1rLCtYRjEI&#10;4tLqhisFxfv5MQHhPLLG1jIp+CYH+93sYYuptnd+ozH3lQgQdikqqL3vUildWZNBF9mOOHiftjfo&#10;g+wrqXu8B7hp5SqO19Jgw2Ghxo4ONZW3fDAK/NfQXJar7Di6oThxkuvry0em1GI+PW9AeJr8f/iv&#10;/aoVPMHvlXAD5O4HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAa4/rYcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,228600r228600,l228600,,,,,228600xe" filled="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>YAPMADI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1732,570 +1732,342 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>İmza</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00037D8D" w:rsidSect="00AD4B16">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="260" w:right="1280" w:bottom="280" w:left="1120" w:header="283" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C27A026" w14:textId="77777777" w:rsidR="000D43A2" w:rsidRDefault="000D43A2" w:rsidP="00AD4B16">
+    <w:p w14:paraId="170C600B" w14:textId="77777777" w:rsidR="003E4DDC" w:rsidRDefault="003E4DDC" w:rsidP="00AD4B16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50F9A5A5" w14:textId="77777777" w:rsidR="000D43A2" w:rsidRDefault="000D43A2" w:rsidP="00AD4B16">
+    <w:p w14:paraId="7094F56A" w14:textId="77777777" w:rsidR="003E4DDC" w:rsidRDefault="003E4DDC" w:rsidP="00AD4B16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9356" w:type="dxa"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4853"/>
       <w:gridCol w:w="4503"/>
     </w:tblGrid>
     <w:tr w:rsidR="00AD4B16" w:rsidRPr="00117486" w14:paraId="64AA282A" w14:textId="77777777" w:rsidTr="005A33A9">
       <w:trPr>
         <w:trHeight w:val="150"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4853" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="1C3C213E" w14:textId="302DF3A4" w:rsidR="00AD4B16" w:rsidRPr="00117486" w:rsidRDefault="00AD4B16" w:rsidP="00AD4B16">
+        <w:p w14:paraId="1C3C213E" w14:textId="05F3D54D" w:rsidR="00AD4B16" w:rsidRPr="00117486" w:rsidRDefault="00AD4B16" w:rsidP="00AD4B16">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00117486">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.FR.00</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00B85F46">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2.</w:t>
+          </w:r>
+          <w:r w:rsidR="005E314A">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00117486">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.FR.00</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>1</w:t>
-[...7 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>15</w:t>
           </w:r>
           <w:r w:rsidRPr="00117486">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">, R0, </w:t>
+            <w:t>, R</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00B85F46">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
           <w:r w:rsidRPr="00117486">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Mayıs</w:t>
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00117486">
+          <w:r w:rsidR="00B85F46">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2025</w:t>
+            <w:t>Eylül 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4503" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="49D3FD53" w14:textId="77777777" w:rsidR="00AD4B16" w:rsidRPr="00117486" w:rsidRDefault="00AD4B16" w:rsidP="00AD4B16">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00117486">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00AD4B16" w:rsidRPr="00117486" w14:paraId="4F409A48" w14:textId="77777777" w:rsidTr="005A33A9">
       <w:trPr>
         <w:trHeight w:val="458"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9356" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6ED3AEAB" w14:textId="77777777" w:rsidR="00AD4B16" w:rsidRPr="00117486" w:rsidRDefault="00AD4B16" w:rsidP="00AD4B16">
+        <w:p w14:paraId="6ED3AEAB" w14:textId="77777777" w:rsidR="00AD4B16" w:rsidRPr="00B85F46" w:rsidRDefault="00AD4B16" w:rsidP="00AD4B16">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00117486">
+          <w:r w:rsidRPr="00B85F46">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bu </w:t>
-[...153 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="49E0C70A" w14:textId="77777777" w:rsidR="00AD4B16" w:rsidRPr="00117486" w:rsidRDefault="00AD4B16" w:rsidP="00AD4B16">
+        <w:p w14:paraId="49E0C70A" w14:textId="77777777" w:rsidR="00AD4B16" w:rsidRPr="00B85F46" w:rsidRDefault="00AD4B16" w:rsidP="00AD4B16">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00117486">
+          <w:r w:rsidRPr="00B85F46">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
-            <w:t>Lütfen</w:t>
-[...98 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="799C2E32" w14:textId="77777777" w:rsidR="00AD4B16" w:rsidRPr="00AD4B16" w:rsidRDefault="00AD4B16" w:rsidP="00AD4B16">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="648008DB" w14:textId="77777777" w:rsidR="000D43A2" w:rsidRDefault="000D43A2" w:rsidP="00AD4B16">
+    <w:p w14:paraId="28FF8ED3" w14:textId="77777777" w:rsidR="003E4DDC" w:rsidRDefault="003E4DDC" w:rsidP="00AD4B16">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E06E23B" w14:textId="77777777" w:rsidR="000D43A2" w:rsidRDefault="000D43A2" w:rsidP="00AD4B16">
+    <w:p w14:paraId="60970056" w14:textId="77777777" w:rsidR="003E4DDC" w:rsidRDefault="003E4DDC" w:rsidP="00AD4B16">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00037D8D"/>
     <w:rsid w:val="000246EE"/>
     <w:rsid w:val="00037D8D"/>
     <w:rsid w:val="000D43A2"/>
+    <w:rsid w:val="003E4DDC"/>
+    <w:rsid w:val="005E314A"/>
+    <w:rsid w:val="008E0702"/>
     <w:rsid w:val="00AD4B16"/>
+    <w:rsid w:val="00B74239"/>
+    <w:rsid w:val="00B85F46"/>
+    <w:rsid w:val="00EF3139"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5DA6A486"/>
@@ -2705,50 +2477,51 @@
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="116"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>