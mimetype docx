--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -238,52 +238,57 @@
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DEKANLIĞINA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FF9DDA" w14:textId="77777777" w:rsidR="00E02C2D" w:rsidRDefault="00E02C2D">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="158"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1457722A" w14:textId="77777777" w:rsidR="00E02C2D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5950"/>
         </w:tabs>
         <w:ind w:left="844"/>
       </w:pPr>
       <w:r>
-        <w:t>20..-20..</w:t>
-      </w:r>
+        <w:t>20..-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>20..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>eğitim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">öğretim </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>yılında</w:t>
       </w:r>
       <w:r>
@@ -307,62 +312,64 @@
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1277"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4833"/>
           <w:tab w:val="left" w:pos="5399"/>
         </w:tabs>
         <w:ind w:left="135" w:right="98"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>kaydımı</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>yaptırdım.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>daha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t>önce</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t>öğrenim</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>gördüğüm……………..……….……… Üniversitesi</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1082,350 +1089,407 @@
           <w:u w:val="thick"/>
         </w:rPr>
         <w:t>Adı:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E02C2D" w:rsidSect="00E9430C">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="420" w:right="1340" w:bottom="280" w:left="1280" w:header="708" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E574626" w14:textId="77777777" w:rsidR="003C1126" w:rsidRDefault="003C1126" w:rsidP="00E9430C">
+    <w:p w14:paraId="7EC91804" w14:textId="77777777" w:rsidR="004540E6" w:rsidRDefault="004540E6" w:rsidP="00E9430C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="705596F8" w14:textId="77777777" w:rsidR="003C1126" w:rsidRDefault="003C1126" w:rsidP="00E9430C">
+    <w:p w14:paraId="5F0684BD" w14:textId="77777777" w:rsidR="004540E6" w:rsidRDefault="004540E6" w:rsidP="00E9430C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2F2D5C79" w14:textId="77777777" w:rsidR="00E9430C" w:rsidRDefault="00E9430C">
+  <w:p w14:paraId="41952DC1" w14:textId="77777777" w:rsidR="00CC7452" w:rsidRDefault="00CC7452">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9356" w:type="dxa"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4853"/>
       <w:gridCol w:w="4503"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E9430C" w:rsidRPr="00117486" w14:paraId="00E9DD66" w14:textId="77777777" w:rsidTr="00CC7526">
       <w:trPr>
         <w:trHeight w:val="150"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4853" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="38FA1C81" w14:textId="4F8DE090" w:rsidR="00E9430C" w:rsidRPr="00117486" w:rsidRDefault="00E9430C" w:rsidP="00E9430C">
+        <w:p w14:paraId="38FA1C81" w14:textId="2B425BAA" w:rsidR="00E9430C" w:rsidRPr="00117486" w:rsidRDefault="00E9430C" w:rsidP="00E9430C">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00117486">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.FR.00</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="0053637E">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00B255A6">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="00CC7452">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00117486">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.FR.00</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>1</w:t>
-[...7 lines deleted...]
-            <w:t>4</w:t>
+            <w:t>14</w:t>
           </w:r>
           <w:r w:rsidRPr="00117486">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>, R0, Mayıs 2025</w:t>
+            <w:t>, R</w:t>
+          </w:r>
+          <w:r w:rsidR="00B255A6">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00117486">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidR="00B255A6">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Eylül 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4503" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="6E2447F8" w14:textId="77777777" w:rsidR="00E9430C" w:rsidRPr="00117486" w:rsidRDefault="00E9430C" w:rsidP="00E9430C">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00117486">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00E9430C" w:rsidRPr="00117486" w14:paraId="43EE80E7" w14:textId="77777777" w:rsidTr="00CC7526">
       <w:trPr>
         <w:trHeight w:val="458"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9356" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="26DF3F8A" w14:textId="77777777" w:rsidR="00E9430C" w:rsidRPr="00117486" w:rsidRDefault="00E9430C" w:rsidP="00E9430C">
+        <w:p w14:paraId="26DF3F8A" w14:textId="77777777" w:rsidR="00E9430C" w:rsidRPr="00B255A6" w:rsidRDefault="00E9430C" w:rsidP="00E9430C">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00117486">
+          <w:r w:rsidRPr="00B255A6">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5D954E6D" w14:textId="77777777" w:rsidR="00E9430C" w:rsidRPr="00117486" w:rsidRDefault="00E9430C" w:rsidP="00E9430C">
+        <w:p w14:paraId="5D954E6D" w14:textId="77777777" w:rsidR="00E9430C" w:rsidRPr="00B255A6" w:rsidRDefault="00E9430C" w:rsidP="00E9430C">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00117486">
+          <w:r w:rsidRPr="00B255A6">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
             <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="391E1B75" w14:textId="77777777" w:rsidR="00E9430C" w:rsidRDefault="00E9430C">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="35A54009" w14:textId="77777777" w:rsidR="00E9430C" w:rsidRDefault="00E9430C">
+  <w:p w14:paraId="2B6BA3C9" w14:textId="77777777" w:rsidR="00CC7452" w:rsidRDefault="00CC7452">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AB688EA" w14:textId="77777777" w:rsidR="003C1126" w:rsidRDefault="003C1126" w:rsidP="00E9430C">
+    <w:p w14:paraId="72A0C6FB" w14:textId="77777777" w:rsidR="004540E6" w:rsidRDefault="004540E6" w:rsidP="00E9430C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3530AF65" w14:textId="77777777" w:rsidR="003C1126" w:rsidRDefault="003C1126" w:rsidP="00E9430C">
+    <w:p w14:paraId="6BF4099C" w14:textId="77777777" w:rsidR="004540E6" w:rsidRDefault="004540E6" w:rsidP="00E9430C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="752DE9DD" w14:textId="77777777" w:rsidR="00E9430C" w:rsidRDefault="00E9430C">
+  <w:p w14:paraId="68774609" w14:textId="77777777" w:rsidR="00CC7452" w:rsidRDefault="00CC7452">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="0D0FAAA5" w14:textId="77777777" w:rsidR="00E9430C" w:rsidRDefault="00E9430C">
+  <w:p w14:paraId="5B97E464" w14:textId="77777777" w:rsidR="00CC7452" w:rsidRDefault="00CC7452">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2C78EEB7" w14:textId="77777777" w:rsidR="00E9430C" w:rsidRDefault="00E9430C">
+  <w:p w14:paraId="62792B57" w14:textId="77777777" w:rsidR="00CC7452" w:rsidRDefault="00CC7452">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E02C2D"/>
     <w:rsid w:val="003C1126"/>
+    <w:rsid w:val="004540E6"/>
+    <w:rsid w:val="0053637E"/>
+    <w:rsid w:val="005E40F6"/>
+    <w:rsid w:val="006A7E0D"/>
+    <w:rsid w:val="00805316"/>
     <w:rsid w:val="00AE01C1"/>
+    <w:rsid w:val="00B255A6"/>
+    <w:rsid w:val="00C563C5"/>
+    <w:rsid w:val="00C61E77"/>
+    <w:rsid w:val="00CC7452"/>
     <w:rsid w:val="00E02C2D"/>
     <w:rsid w:val="00E9430C"/>
+    <w:rsid w:val="00F11C6B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3CB5711A"/>