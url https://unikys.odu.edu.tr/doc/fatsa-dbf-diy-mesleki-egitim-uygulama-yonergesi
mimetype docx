--- v0 (2025-10-30)
+++ v1 (2026-09-16)
@@ -1,44 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="4AADCA91" w14:textId="3E7D35C5" w:rsidR="008A6094" w:rsidRPr="00104C7A" w:rsidRDefault="003E2F43">
       <w:pPr>
         <w:spacing w:before="82"/>
         <w:ind w:left="1298" w:right="1298"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6570,228 +6566,212 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00104C7A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025/28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E8BF019" w14:textId="77777777" w:rsidR="00484DBA" w:rsidRPr="00104C7A" w:rsidRDefault="00484DBA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00484DBA" w:rsidRPr="00104C7A">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1060" w:right="1300" w:bottom="1200" w:left="1300" w:header="749" w:footer="1003" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2981ECB8" w14:textId="77777777" w:rsidR="009B2D54" w:rsidRDefault="009B2D54">
+    <w:p w14:paraId="128DA53C" w14:textId="77777777" w:rsidR="00343D03" w:rsidRDefault="00343D03">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B3FBFBD" w14:textId="77777777" w:rsidR="009B2D54" w:rsidRDefault="009B2D54">
+    <w:p w14:paraId="6796FC80" w14:textId="77777777" w:rsidR="00343D03" w:rsidRDefault="00343D03">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9681" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2373"/>
       <w:gridCol w:w="2502"/>
       <w:gridCol w:w="2887"/>
       <w:gridCol w:w="1919"/>
     </w:tblGrid>
     <w:tr w:rsidR="00104C7A" w:rsidRPr="0095209D" w14:paraId="33CD33F6" w14:textId="77777777" w:rsidTr="00104C7A">
       <w:trPr>
         <w:trHeight w:val="198"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4875" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="02DAAB32" w14:textId="3E5855D9" w:rsidR="00104C7A" w:rsidRPr="0095209D" w:rsidRDefault="00104C7A" w:rsidP="00104C7A">
+        <w:p w14:paraId="02DAAB32" w14:textId="25791719" w:rsidR="00104C7A" w:rsidRPr="0095209D" w:rsidRDefault="00104C7A" w:rsidP="00104C7A">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0095209D">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00993D39">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="0095209D">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PRS</w:t>
-[...8 lines deleted...]
-            <w:t>.000</w:t>
+            <w:t>.1.PRS.000</w:t>
           </w:r>
           <w:r w:rsidR="0095209D" w:rsidRPr="0095209D">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="0095209D">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">, R0, </w:t>
+            <w:t>, R</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="0095209D">
+          <w:r w:rsidR="00993D39">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Mayıs</w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve"> </w:t>
+            <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="0095209D">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>2025</w:t>
+            <w:t xml:space="preserve">, </w:t>
+          </w:r>
+          <w:r w:rsidR="00993D39">
+            <w:rPr>
+              <w:rFonts w:eastAsia="Calibri"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Eylül 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4806" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="19E65164" w14:textId="26D6E46C" w:rsidR="00104C7A" w:rsidRPr="0095209D" w:rsidRDefault="00104C7A" w:rsidP="00104C7A">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0095209D">
             <w:rPr>
@@ -6823,109 +6803,100 @@
           <w:r w:rsidRPr="0095209D">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="0095209D">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="0095209D">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>/</w:t>
-[...8 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>/5</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00104C7A" w:rsidRPr="0095209D" w14:paraId="370786B6" w14:textId="77777777" w:rsidTr="00104C7A">
       <w:trPr>
         <w:gridAfter w:val="1"/>
         <w:wAfter w:w="1919" w:type="dxa"/>
         <w:trHeight w:val="604"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2373" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="624F2B8C" w14:textId="77777777" w:rsidR="00104C7A" w:rsidRPr="0095209D" w:rsidRDefault="00104C7A" w:rsidP="00104C7A">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5389" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="12468922" w14:textId="77777777" w:rsidR="00104C7A" w:rsidRPr="0095209D" w:rsidRDefault="00104C7A" w:rsidP="00104C7A">
+        <w:p w14:paraId="12468922" w14:textId="77777777" w:rsidR="00104C7A" w:rsidRPr="00993D39" w:rsidRDefault="00104C7A" w:rsidP="00104C7A">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1515"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0095209D">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0095209D">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>dokümanın</w:t>
           </w:r>
@@ -7063,228 +7034,99 @@
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0095209D">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>edilmektedir</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="0095209D">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">. </w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="0095209D">
+          <w:r w:rsidRPr="00993D39">
             <w:rPr>
               <w:rFonts w:eastAsia="Calibri"/>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
-            <w:t>Lütfen</w:t>
-[...107 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="75BC7EDD" w14:textId="265724F9" w:rsidR="008A6094" w:rsidRPr="0095209D" w:rsidRDefault="008A6094">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BF94C3E" w14:textId="77777777" w:rsidR="009B2D54" w:rsidRDefault="009B2D54">
+    <w:p w14:paraId="62845214" w14:textId="77777777" w:rsidR="00343D03" w:rsidRDefault="00343D03">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03BDFCCE" w14:textId="77777777" w:rsidR="009B2D54" w:rsidRDefault="009B2D54">
+    <w:p w14:paraId="06202A53" w14:textId="77777777" w:rsidR="00343D03" w:rsidRDefault="00343D03">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="5110FF4A" w14:textId="77777777" w:rsidR="008A6094" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54B602F9" wp14:editId="659CFEAB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3639439</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>462787</wp:posOffset>
@@ -7567,60 +7409,50 @@
                         <w:spacing w:val="-1"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                         <w:color w:val="FF0000"/>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>2023/02</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05292E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D002855E"/>
     <w:lvl w:ilvl="0" w:tplc="0A6E8ADE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1184" w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
@@ -8252,58 +8084,62 @@
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A6094"/>
     <w:rsid w:val="00031632"/>
     <w:rsid w:val="00104C7A"/>
+    <w:rsid w:val="00343D03"/>
     <w:rsid w:val="003E2F43"/>
     <w:rsid w:val="00484DBA"/>
     <w:rsid w:val="00837FF3"/>
+    <w:rsid w:val="008607F3"/>
     <w:rsid w:val="008A6094"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="0095209D"/>
+    <w:rsid w:val="00993D39"/>
     <w:rsid w:val="009B2D54"/>
     <w:rsid w:val="00CB0041"/>
+    <w:rsid w:val="00DD0BA0"/>
     <w:rsid w:val="00E15F02"/>
     <w:rsid w:val="00F10983"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -8851,51 +8687,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00104C7A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>