--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -1,39 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="1E6C4B7F" w14:textId="2AF0C938" w:rsidR="003C56D1" w:rsidRDefault="00B018FC" w:rsidP="00B018FC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Form_7._Staj_Değerlendirme_Formu"/>
       <w:bookmarkEnd w:id="0"/>
@@ -127,83 +132,83 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ORDU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ÜNİVERSİTESİ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23448154" w14:textId="77777777" w:rsidR="00B018FC" w:rsidRDefault="009C6F12" w:rsidP="00B018FC">
+    <w:p w14:paraId="23448154" w14:textId="77777777" w:rsidR="00B018FC" w:rsidRDefault="00000000" w:rsidP="00B018FC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>FATSA DENİZ BİLİMLERİ</w:t>
       </w:r>
       <w:r w:rsidR="00B018FC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FAKÜLTESİ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA551BD" w14:textId="77777777" w:rsidR="00B018FC" w:rsidRDefault="009C6F12" w:rsidP="00B018FC">
+    <w:p w14:paraId="3CA551BD" w14:textId="77777777" w:rsidR="00B018FC" w:rsidRDefault="00000000" w:rsidP="00B018FC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DENİZCİLİK</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -222,131 +227,131 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>YÖNETİMİ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BÖLÜMÜ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B991C1B" w14:textId="16224B09" w:rsidR="003C56D1" w:rsidRDefault="009C6F12" w:rsidP="00B018FC">
+    <w:p w14:paraId="3B991C1B" w14:textId="16224B09" w:rsidR="003C56D1" w:rsidRDefault="00000000" w:rsidP="00B018FC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>STAJ DEĞERLENDİRME FORMU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD810E5" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+    <w:p w14:paraId="7BD810E5" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2393"/>
         </w:tabs>
         <w:spacing w:before="178" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="977" w:right="8782"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Öğrencinin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>Adı</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0D2045" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+    <w:p w14:paraId="2B0D2045" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2393"/>
         </w:tabs>
         <w:ind w:left="977"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Soyadı</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319BD34E" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+    <w:p w14:paraId="319BD34E" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2393"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="977" w:right="8781"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Bölümü</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>Öğrenci</w:t>
@@ -357,51 +362,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-60"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420621D1" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+    <w:p w14:paraId="420621D1" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="424BF891" wp14:editId="778BA432">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>899922</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>108222</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5735320" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -446,51 +451,51 @@
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="53117D3C" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.85pt;margin-top:8.5pt;width:451.6pt;height:.1pt;z-index:-15727616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5735320,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIyo7YFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SdSmMOMXQoMOA&#10;oivQDDsrshwbk0WNVGLn70fJcZJ1t2E+CE8iRT7yUV7e960VB4PUgCvkbDKVwjgNZeN2hfy+efxw&#10;JwUF5UplwZlCHg3J+9X7d8vO52YONdjSoOAgjvLOF7IOwedZRro2raIJeOPYWAG2KvAWd1mJquPo&#10;rc3m0+mnrAMsPYI2RHy6HoxyleJXldHhW1WRCcIWkrmFtGJat3HNVkuV71D5utEnGuofWLSqcZz0&#10;HGqtghJ7bP4K1TYagaAKEw1tBlXVaJNq4Gpm0zfVvNbKm1QLN4f8uU30/8Lq58Orf8FInfwT6J/E&#10;Hck6T/nZEjd08ukrbKMvExd96uLx3EXTB6H58HZxc3sz52Zrts3mi9TkTOXjXb2n8MVAiqMOTxQG&#10;DcoRqXpEuncjRFYyamiThkEK1hClYA23g4ZehXgvkotQdBci8ayFg9lAsoY3zJnaxWrdtReX8nFx&#10;N5NirJJ9Bw8GMQ33agApNePr4qyLLGbcgkWaDQLblI+NtZEG4W77YFEcVJzM9MVCOMQfbh4prBXV&#10;g1/J6ORl3UmnQZoo0hbK4wuKjqe5kPRrr9BIYb86Hpc4+iPAEWxHgME+QHogqUGcctP/UOhFzF7I&#10;wMo+wziMKh9Fi6WffeNNB5/3AaomKppmaGB02vAEp/pOry0+ket98rr8E1a/AQAA//8DAFBLAwQU&#10;AAYACAAAACEA7R4KON8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT&#10;KlAIcSpAiiqEikRb4OrEJg6111HstOHv2ZzgtrM7mn2Tr0Zn2VH3ofUoYD5LgGmsvWqxEbDflVe3&#10;wEKUqKT1qAX86ACr4vwsl5nyJ3zTx21sGIVgyKQAE2OXcR5qo50MM99ppNuX752MJPuGq16eKNxZ&#10;vkiSG+5ki/TByE4/GV0ftoMTcMCy5JXtrof39fPm++PTvL6sH4W4vBgf7oFFPcY/M0z4hA4FMVV+&#10;QBWYJZ3Ol2SlYUmdJkOSpnfAqmmzAF7k/H+F4hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAIyo7YFQIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDtHgo43wAAAAoBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l5734781,e" filled="f" strokeweight=".31325mm">
                 <v:stroke dashstyle="dash"/>
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004C1789" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+    <w:p w14:paraId="004C1789" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="138"/>
         <w:ind w:left="977"/>
       </w:pPr>
       <w:r>
         <w:t>(Bu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Kısım</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Bölüm</w:t>
@@ -513,51 +518,51 @@
       <w:r>
         <w:t>Komisyonu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Tarafından </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Doldurulacaktır.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022F96A0" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="82"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76B21FE9" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+    <w:p w14:paraId="76B21FE9" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="977" w:right="1087" w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:t>Öğrencinin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>staj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>çalışmalarının</w:t>
@@ -601,51 +606,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>hususları</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>yerine getirmiş olması gereklidir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7F272B" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="42"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B0E6812" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+    <w:p w14:paraId="6B0E6812" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2264"/>
           <w:tab w:val="left" w:pos="8270"/>
         </w:tabs>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:right="1560"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Staj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
@@ -739,65 +744,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>yapacağı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">işyerine ilişkin bilgi verilmiş ve onayını almış mıdır? </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>işyerine ilişkin bilgi verilmiş ve onayını almış mıdır? ……..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:position w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="432703FB" wp14:editId="4AD08ABA">
             <wp:extent cx="149351" cy="158496"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Image 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Image 7"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:stretch>
@@ -871,51 +862,51 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Hayır</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22BB775F" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="77"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CDF42AB" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+    <w:p w14:paraId="0CDF42AB" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2264"/>
           <w:tab w:val="left" w:pos="8270"/>
         </w:tabs>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:right="1945"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Staj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
@@ -1160,51 +1151,51 @@
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:position w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Hayır</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0D54B6" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="54"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5677CBF8" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+    <w:p w14:paraId="5677CBF8" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2264"/>
           <w:tab w:val="left" w:pos="8315"/>
         </w:tabs>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:right="1599"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486316544" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CE5C17E" wp14:editId="453CF05D">
                 <wp:simplePos x="0" y="0"/>
@@ -1216,86 +1207,86 @@
                 </wp:positionV>
                 <wp:extent cx="152400" cy="168910"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Textbox 11"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="168910"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5A816FFC" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+                          <w:p w14:paraId="5A816FFC" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
                             <w:pPr>
                               <w:spacing w:line="266" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-10"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>…</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6CE5C17E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textbox 11" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:375.55pt;margin-top:16.35pt;width:12pt;height:13.3pt;z-index:-16999936;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAY+m3vlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUl9v0zAQf0fad7D8Tp1WMI2o6cQ2gZAm&#10;QNr4AK5jNxGxz7tzm/Tbc/bSFsEb4sU5584///54fTv5QRwsUg+hkctFJYUNBto+7Br54/nT2xsp&#10;KOnQ6gGCbeTRkrzdXL1Zj7G2K+hgaC0KBglUj7GRXUqxVopMZ72mBUQbuOkAvU68xZ1qUY+M7ge1&#10;qqprNQK2EcFYIv778NqUm4LvnDXpm3NkkxgaydxSWbGs27yqzVrXO9Sx681MQ/8DC6/7wJeeoR50&#10;0mKP/V9QvjcIBC4tDHgFzvXGFg2sZln9oeap09EWLWwOxbNN9P9gzdfDU/yOIk13MHGARQTFRzA/&#10;ib1RY6R6nsmeUk08nYVODn3+sgTBB9nb49lPOyVhMtr71buKO4Zby+ubD8vit7ocjkjpswUvctFI&#10;5LgKAX14pJSv1/VpZObyen0mkqbtJPq2kascYv6zhfbIUkZOs5H0stdopRi+BLYrR38q8FRsTwWm&#10;4R7KA8mKAnzcJ3B9IXDBnQlwDoXX/GZy0L/vy9TlZW9+AQAA//8DAFBLAwQUAAYACAAAACEAuplN&#10;HN8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q+RJ3FjaTVtZV3eaEJyQEF05&#10;cExbr43WOKXJtvL2hNM42v70+/uz3WR6caHRacsI8TwCQVzbRnOL8Fm+Pj6BcF5xo3rLhPBDDnb5&#10;/V2m0sZeuaDLwbcihLBLFULn/ZBK6eqOjHJzOxCH29GORvkwjq1sRnUN4aaXiyhaS6M0hw+dGui5&#10;o/p0OBuE/RcXL/r7vfoojoUuy03Eb+sT4sNs2m9BeJr8DYY//aAOeXCq7JkbJ3qEZBXHAUVYLhIQ&#10;AUjCBkSFsNosQeaZ/N8g/wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAY+m3vlwEAACED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC6mU0c3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Textbox 11" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:375.55pt;margin-top:16.35pt;width:12pt;height:13.3pt;z-index:-16999936;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDP6+1fkwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/oPwi6L3KCreiMOMXaYsOA&#10;YhvQ7gMUWYqNWaJKKrHz96NUJxm227ALTZnU43uPWt9OfhAHi9RDaORyUUlhg4G2D7tG/nj+9PZG&#10;Cko6tHqAYBt5tCRvN1dv1mOs7Qo6GFqLgkEC1WNsZJdSrJUi01mvaQHRBi46QK8TH3GnWtQjo/tB&#10;rarqWo2AbUQwloj/PrwW5abgO2dN+uYc2SSGRjK3VCKWuM1Rbda63qGOXW9mGvofWHjdBx56hnrQ&#10;SYs99n9B+d4gELi0MOAVONcbWzSwmmX1h5qnTkdbtLA5FM820f+DNV8PT/E7ijTdwcQLLCIoPoL5&#10;SeyNGiPVc0/2lGri7ix0cujzlyUIvsjeHs9+2ikJk9Her95VXDFcWl7ffFgWv9XlckRKny14kZNG&#10;Iq+rENCHR0p5vK5PLTOX1/GZSJq2E7fkdAvtkTWMvMZG0steo5Vi+BLYp7zzU4KnZHtKMA33UF5G&#10;lhLg4z6B68vkC+48mRdQCM2PJW/493PpujzpzS8AAAD//wMAUEsDBBQABgAIAAAAIQC6mU0c3wAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD5EncWNpNW1lXd5oQnJAQXTlwTFuv&#10;jdY4pcm28vaE0zja/vT7+7PdZHpxodFpywjxPAJBXNtGc4vwWb4+PoFwXnGjesuE8EMOdvn9XabS&#10;xl65oMvBtyKEsEsVQuf9kErp6o6McnM7EIfb0Y5G+TCOrWxGdQ3hppeLKFpLozSHD50a6Lmj+nQ4&#10;G4T9Fxcv+vu9+iiOhS7LTcRv6xPiw2zab0F4mvwNhj/9oA55cKrsmRsneoRkFccBRVguEhABSMIG&#10;RIWw2ixB5pn83yD/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM/r7V+TAQAAGgMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALqZTRzfAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAA7QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD5BAAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="5A816FFC" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+                    <w:p w14:paraId="5A816FFC" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:line="266" w:lineRule="exact"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-10"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>…</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -1643,51 +1634,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>çizelgesi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>işyeri tarafından onaylanmış mıdır? ……………………</w:t>
+        <w:t xml:space="preserve">işyeri tarafından </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>onaylanmış mıdır? ……………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="18"/>
           <w:position w:val="3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="347E6EF2" wp14:editId="717301D8">
             <wp:extent cx="124205" cy="133350"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13" name="Image 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1776,51 +1773,51 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Hayır</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD8BAB1" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="50"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="317EEAB9" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+    <w:p w14:paraId="317EEAB9" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2264"/>
           <w:tab w:val="left" w:pos="8360"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486317056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="34B265C8" wp14:editId="3AF76F1E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
@@ -1831,82 +1828,82 @@
                 </wp:positionV>
                 <wp:extent cx="153035" cy="168910"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Textbox 15"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="153035" cy="168910"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="730BCD58" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+                          <w:p w14:paraId="730BCD58" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
                             <w:pPr>
                               <w:spacing w:line="266" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-10"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>…</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="34B265C8" id="Textbox 15" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:386.05pt;margin-top:1.85pt;width:12.05pt;height:13.3pt;z-index:-16999424;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcdqRWmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs1uGyEQvlfqOyDuNetYidKV11HbqFWl&#10;qK2U9AEwC95VF4bOYO/67TuQtV21tygXGGD4+H5Y301+EAeL1ENo5HJRSWGDgbYPu0b+fPr87lYK&#10;Sjq0eoBgG3m0JO82b9+sx1jbK+hgaC0KBglUj7GRXUqxVopMZ72mBUQb+NABep14iTvVoh4Z3Q/q&#10;qqpu1AjYRgRjiXj3/vlQbgq+c9ak786RTWJoJHNLZcQybvOoNmtd71DHrjczDf0CFl73gR89Q93r&#10;pMUe+/+gfG8QCFxaGPAKnOuNLRpYzbL6R81jp6MtWtgcimeb6PVgzbfDY/yBIk0fYeIAiwiKD2B+&#10;EXujxkj13JM9pZq4OwudHPo8swTBF9nb49lPOyVhMtr1qlpdS2H4aHlz+35Z/FaXyxEpfbHgRS4a&#10;iRxXIaAPD5Ty87o+tcxcnp/PRNK0nUTfNnKVQ8w7W2iPLGXkNBtJv/carRTD18B25ehPBZ6K7anA&#10;NHyC8kGyogAf9glcXwhccGcCnEPhNf+ZHPTf69J1+dmbPwAAAP//AwBQSwMEFAAGAAgAAAAhAAE7&#10;5DTeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHek/gfrVWKjdlMpoSFOVSGYkBBp&#10;GBid2E2sxs8hdtvw73lMdDzd6e67Yje7gV3MFKxHCeuVAGaw9dpiJ+Gzfn14BBaiQq0Gj0bCjwmw&#10;Kxd3hcq1v2JlLofYMSrBkCsJfYxjznloe+NUWPnRIHlHPzkVSU4d15O6UrkbeCJEyp2ySAu9Gs1z&#10;b9rT4ewk7L+werHf781HdaxsXW8FvqUnKe+X8/4JWDRz/A/DHz6hQ0lMjT+jDmyQkGXJmqISNhkw&#10;8rNtmgBrSIsN8LLgtwfKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDcdqRWmAEAACED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQABO+Q03gAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="34B265C8" id="Textbox 15" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:386.05pt;margin-top:1.85pt;width:12.05pt;height:13.3pt;z-index:-16999424;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSxv21mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6L3JatOiMOMW2osOA&#10;YhvQ9gMUWYqNWaJKKrHz96NUJxnW27ALRUnU43uPWt1OfhB7i9RDaORyUUlhg4G2D9tGPj/df7iR&#10;gpIOrR4g2EYeLMnb9ft3qzHW9gI6GFqLgkEC1WNsZJdSrJUi01mvaQHRBr50gF4n3uJWtahHRveD&#10;uqiqazUCthHBWCI+vXu9lOuC75w16YdzZJMYGsncUolY4iZHtV7peos6dr2Zaeh/YOF1H7jpCepO&#10;Jy122L+B8r1BIHBpYcArcK43tmhgNcvqLzWPnY62aGFzKJ5sov8Ha77vH+NPFGn6DBMPsIig+ADm&#10;F7E3aoxUzzXZU6qJq7PQyaHPK0sQ/JC9PZz8tFMSJqNdXVaXV1IYvlpe33xcFr/V+XFESl8teJGT&#10;RiKPqxDQ+wdKub2ujyUzl9f2mUiaNpPo28yZK/PJBtoDSxl5mo2kl51GK8XwLbBdefTHBI/J5phg&#10;Gr5A+SBZUYBPuwSuLwTOuDMBnkPhNf+ZPOg/96Xq/LPXvwEAAP//AwBQSwMEFAAGAAgAAAAhAAE7&#10;5DTeAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHek/gfrVWKjdlMpoSFOVSGYkBBp&#10;GBid2E2sxs8hdtvw73lMdDzd6e67Yje7gV3MFKxHCeuVAGaw9dpiJ+Gzfn14BBaiQq0Gj0bCjwmw&#10;Kxd3hcq1v2JlLofYMSrBkCsJfYxjznloe+NUWPnRIHlHPzkVSU4d15O6UrkbeCJEyp2ySAu9Gs1z&#10;b9rT4ewk7L+werHf781HdaxsXW8FvqUnKe+X8/4JWDRz/A/DHz6hQ0lMjT+jDmyQkGXJmqISNhkw&#10;8rNtmgBrSIsN8LLgtwfKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSxv21mAEAACED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQABO+Q03gAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="730BCD58" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+                    <w:p w14:paraId="730BCD58" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:line="266" w:lineRule="exact"/>
                         <w:rPr>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-10"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>…</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -2315,51 +2312,51 @@
                       <a:ext cx="149351" cy="158495"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hayır</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CFF8D8D" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="82"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22E64BF7" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+    <w:p w14:paraId="22E64BF7" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2264"/>
           <w:tab w:val="left" w:pos="8405"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="261" w:lineRule="auto"/>
         <w:ind w:right="1225"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>İşyeri,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
@@ -2447,61 +2444,52 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>imzalayıp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">kaşelemiş </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>midir? …………………………………………</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>midir? ……………………………………………….</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:spacing w:val="9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67AA6CD0" wp14:editId="101D5629">
             <wp:extent cx="149351" cy="158495"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="19" name="Image 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="19" name="Image 19"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
@@ -2577,51 +2565,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hayır</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77FD1260" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="59"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42B6F04D" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+    <w:p w14:paraId="42B6F04D" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="977" w:right="1087"/>
       </w:pPr>
       <w:r>
         <w:t>Not:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Öğrencinin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>staj</w:t>
@@ -2656,100 +2644,92 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>yukarıda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>belirtilen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">soruların tümünün yanıtlarının </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> olması gerekmektedir.</w:t>
+        <w:t>soruların tümünün yanıtlarının Evet olması gerekmektedir.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="874" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3227"/>
         <w:gridCol w:w="6095"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C56D1" w14:paraId="4ED1C9A4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F2D8486" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1041FE9F" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+          <w:p w14:paraId="1041FE9F" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="1720"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Staj</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -2758,79 +2738,79 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Değerlendirme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="2F95DC0F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6131750A" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+          <w:p w14:paraId="6131750A" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">İşveren </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Raporu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4163E004" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+          <w:p w14:paraId="4163E004" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1872"/>
               </w:tabs>
               <w:spacing w:before="50"/>
               <w:ind w:left="221"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:position w:val="-6"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F4FC2C7" wp14:editId="41F02E00">
                   <wp:extent cx="149351" cy="158495"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="21" name="Image 21"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2923,51 +2903,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Olumsuz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="7DDE9BC9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3227" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="232806CA" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+          <w:p w14:paraId="232806CA" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Öğrencinin Staj Raporunun Bölüm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -2977,51 +2957,51 @@
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Tarafından </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Değerlendirilmesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="519936F8" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+          <w:p w14:paraId="519936F8" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1885"/>
               </w:tabs>
               <w:spacing w:before="256"/>
               <w:ind w:left="250"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DFB6F8F" wp14:editId="51F37433">
                   <wp:extent cx="149351" cy="159257"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="23" name="Image 23"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3117,51 +3097,51 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:position w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:position w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Olumsuz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="600B6A19" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="39"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30F2397E" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+    <w:p w14:paraId="30F2397E" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6141"/>
         </w:tabs>
         <w:ind w:left="977"/>
       </w:pPr>
       <w:r>
         <w:t>Staj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Başarı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3238,51 +3218,51 @@
       <w:r>
         <w:t>öğrenciler</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>başarılı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>sayılır)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57946CA4" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12">
+    <w:p w14:paraId="57946CA4" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="2710"/>
         </w:tabs>
         <w:spacing w:before="42"/>
         <w:ind w:left="977"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Öğrenci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>gün</w:t>
       </w:r>
       <w:r>
@@ -3367,320 +3347,347 @@
         <w:rPr>
           <w:spacing w:val="8"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>bulunmuştur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7418AF8F" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7213F4EF" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="126"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02A87BED" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="009C6F12" w:rsidP="00C1766E">
+    <w:p w14:paraId="02A87BED" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000" w:rsidP="00C1766E">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:right="216"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Staj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Komisyonu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Başkanı</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16450F80" w14:textId="4373B92C" w:rsidR="007B3D95" w:rsidRDefault="009C6F12" w:rsidP="007B3D95">
+    <w:p w14:paraId="16450F80" w14:textId="4373B92C" w:rsidR="007B3D95" w:rsidRDefault="00000000" w:rsidP="007B3D95">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5165"/>
           <w:tab w:val="left" w:pos="8565"/>
         </w:tabs>
         <w:ind w:right="216"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Bölüm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Staj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Kom.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Başk</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Başk.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>Üye</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>Üye</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4017C277" w14:textId="77777777" w:rsidR="007B3D95" w:rsidRPr="007B3D95" w:rsidRDefault="007B3D95" w:rsidP="007B3D95">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5165"/>
           <w:tab w:val="left" w:pos="8565"/>
         </w:tabs>
         <w:ind w:right="216"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007B3D95" w:rsidRPr="007B3D95" w:rsidSect="00A17315">
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="280" w:right="220" w:bottom="280" w:left="440" w:header="708" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B05EC28" w14:textId="77777777" w:rsidR="007B3D95" w:rsidRDefault="007B3D95" w:rsidP="007B3D95">
+    <w:p w14:paraId="364FFCFF" w14:textId="77777777" w:rsidR="00344B57" w:rsidRDefault="00344B57" w:rsidP="007B3D95">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="324464C6" w14:textId="77777777" w:rsidR="007B3D95" w:rsidRDefault="007B3D95" w:rsidP="007B3D95">
+    <w:p w14:paraId="4826B782" w14:textId="77777777" w:rsidR="00344B57" w:rsidRDefault="00344B57" w:rsidP="007B3D95">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="733B77A9" w14:textId="77777777" w:rsidR="00361722" w:rsidRDefault="00361722">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="9781" w:type="dxa"/>
       <w:tblInd w:w="631" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5636"/>
       <w:gridCol w:w="4145"/>
     </w:tblGrid>
     <w:tr w:rsidR="007B3D95" w:rsidRPr="00E07E75" w14:paraId="5618397C" w14:textId="77777777" w:rsidTr="007B3D95">
       <w:trPr>
         <w:trHeight w:val="150"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5636" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="1B9DBECD" w14:textId="1DAA12AD" w:rsidR="007B3D95" w:rsidRPr="00E07E75" w:rsidRDefault="007B3D95" w:rsidP="007B3D95">
+        <w:p w14:paraId="1B9DBECD" w14:textId="7C2F20B9" w:rsidR="007B3D95" w:rsidRPr="00E07E75" w:rsidRDefault="007B3D95" w:rsidP="007B3D95">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00361722">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E07E75">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.1.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>F</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>R.00</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>31</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">, R0, </w:t>
+            <w:t>, R</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00361722">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Mayıs</w:t>
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidR="00361722">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2025</w:t>
+            <w:t>Eylül 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4145" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="0DAD8D73" w14:textId="77777777" w:rsidR="007B3D95" w:rsidRPr="00E07E75" w:rsidRDefault="007B3D95" w:rsidP="007B3D95">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
@@ -3691,378 +3698,162 @@
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="007B3D95" w:rsidRPr="00E07E75" w14:paraId="143BDB95" w14:textId="77777777" w:rsidTr="007B3D95">
       <w:trPr>
         <w:trHeight w:val="458"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9781" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="7A623989" w14:textId="77777777" w:rsidR="007B3D95" w:rsidRDefault="007B3D95" w:rsidP="007B3D95">
+        <w:p w14:paraId="7A623989" w14:textId="77777777" w:rsidR="007B3D95" w:rsidRPr="00361722" w:rsidRDefault="007B3D95" w:rsidP="007B3D95">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="00361722">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bu </w:t>
-[...153 lines deleted...]
-            <w:t xml:space="preserve">. </w:t>
+            <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="254647C3" w14:textId="77777777" w:rsidR="007B3D95" w:rsidRPr="00E07E75" w:rsidRDefault="007B3D95" w:rsidP="007B3D95">
+        <w:p w14:paraId="254647C3" w14:textId="77777777" w:rsidR="007B3D95" w:rsidRPr="00361722" w:rsidRDefault="007B3D95" w:rsidP="007B3D95">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="00361722">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
-            <w:t>Lütfen</w:t>
-[...98 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3897D591" w14:textId="77777777" w:rsidR="007B3D95" w:rsidRDefault="007B3D95" w:rsidP="007B3D95">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="243026FF" w14:textId="77777777" w:rsidR="00361722" w:rsidRDefault="00361722">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EB08BFC" w14:textId="77777777" w:rsidR="007B3D95" w:rsidRDefault="007B3D95" w:rsidP="007B3D95">
+    <w:p w14:paraId="0F4CD526" w14:textId="77777777" w:rsidR="00344B57" w:rsidRDefault="00344B57" w:rsidP="007B3D95">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B22C2B9" w14:textId="77777777" w:rsidR="007B3D95" w:rsidRDefault="007B3D95" w:rsidP="007B3D95">
+    <w:p w14:paraId="51AF1CF8" w14:textId="77777777" w:rsidR="00344B57" w:rsidRDefault="00344B57" w:rsidP="007B3D95">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="383126F4" w14:textId="77777777" w:rsidR="00361722" w:rsidRDefault="00361722">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="10713B05" w14:textId="77777777" w:rsidR="00361722" w:rsidRDefault="00361722">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="4D868806" w14:textId="77777777" w:rsidR="00361722" w:rsidRDefault="00361722">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5458707B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C48824C2"/>
     <w:lvl w:ilvl="0" w:tplc="86FA9F16">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1220" w:hanging="245"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
@@ -4165,111 +3956,114 @@
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8020F438">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9247" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="307134046">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C56D1"/>
+    <w:rsid w:val="00344B57"/>
+    <w:rsid w:val="00361722"/>
     <w:rsid w:val="003C56D1"/>
     <w:rsid w:val="006B3BD6"/>
     <w:rsid w:val="007733B1"/>
     <w:rsid w:val="007B3D95"/>
     <w:rsid w:val="00884533"/>
+    <w:rsid w:val="00930AED"/>
     <w:rsid w:val="0096270B"/>
     <w:rsid w:val="00A0445C"/>
+    <w:rsid w:val="00A10D42"/>
     <w:rsid w:val="00A17315"/>
     <w:rsid w:val="00B018FC"/>
     <w:rsid w:val="00C1766E"/>
     <w:rsid w:val="00CE01B8"/>
     <w:rsid w:val="00DC316F"/>
     <w:rsid w:val="00EB0178"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7989AB0F"/>
   <w15:docId w15:val="{CCC4503E-3F3E-4617-8AA3-71F3596A305D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -4813,51 +4607,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="007B3D95"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>