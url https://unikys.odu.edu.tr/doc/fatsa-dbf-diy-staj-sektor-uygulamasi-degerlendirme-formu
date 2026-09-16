--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -105,99 +105,99 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>T.C.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D7427B" w14:textId="77777777" w:rsidR="00B018FC" w:rsidRDefault="003C3480" w:rsidP="00B018FC">
+    <w:p w14:paraId="59D7427B" w14:textId="77777777" w:rsidR="00B018FC" w:rsidRDefault="00000000" w:rsidP="00B018FC">
       <w:pPr>
         <w:spacing w:before="41"/>
         <w:ind w:left="563" w:right="216"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ORDU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ÜNİVERSİTESİ</w:t>
       </w:r>
       <w:r w:rsidR="00B018FC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FATSA DENİZ BİLİMLERİ FAKÜLTESİ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7969B5AB" w14:textId="360430F7" w:rsidR="003C56D1" w:rsidRDefault="003C3480" w:rsidP="00B018FC">
+    <w:p w14:paraId="7969B5AB" w14:textId="360430F7" w:rsidR="003C56D1" w:rsidRDefault="00000000" w:rsidP="00B018FC">
       <w:pPr>
         <w:spacing w:before="41"/>
         <w:ind w:left="563" w:right="216"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DENİZCİLİK</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -216,51 +216,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>YÖNETİMİ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BÖLÜMÜ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676B56FB" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="676B56FB" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="563" w:right="216"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>STAJ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -295,299 +295,301 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DEĞERLENDİRME</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>FORMU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF4D0C0" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="1BF4D0C0" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4955"/>
         </w:tabs>
         <w:spacing w:before="196"/>
         <w:ind w:right="3748"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Öğrencinin</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>İşyerinin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F90901" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="19F90901" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1415"/>
           <w:tab w:val="left" w:pos="5663"/>
           <w:tab w:val="left" w:pos="6371"/>
         </w:tabs>
         <w:ind w:right="3826"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Adı-Soyadı</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>Adı</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DB2822" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="01DB2822" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1415"/>
           <w:tab w:val="left" w:pos="5663"/>
         </w:tabs>
         <w:ind w:right="3826"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Staj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Dalı</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Adresi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9F5FBE" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="4F9F5FBE" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="5663"/>
         </w:tabs>
         <w:ind w:right="3800"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Staj </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Süresi</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Tel No </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3028C921" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="3028C921" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6641"/>
         </w:tabs>
         <w:ind w:left="977"/>
       </w:pPr>
       <w:r>
         <w:t>Staj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Başlama-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Bitiş</w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t>E-Posta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Adresi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B8BDF2" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="27B8BDF2" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2393"/>
           <w:tab w:val="left" w:pos="6641"/>
         </w:tabs>
         <w:ind w:left="977"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Tarihleri</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Faks </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>No:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755BC746" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="755BC746" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6641"/>
         </w:tabs>
         <w:spacing w:before="266"/>
         <w:ind w:left="978"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>Staj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
@@ -607,51 +609,51 @@
         </w:rPr>
         <w:t>Başkanı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Eğitici</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Personel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF8CAE1" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="5CF8CAE1" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2417"/>
           <w:tab w:val="left" w:pos="6641"/>
         </w:tabs>
         <w:spacing w:line="277" w:lineRule="exact"/>
         <w:ind w:left="978"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="1"/>
         </w:rPr>
         <w:t>Adı-Soyadı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
@@ -659,71 +661,68 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Adı-Soyadı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8BFCB8" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="4F8BFCB8" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="241" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="977" w:right="624" w:firstLine="850"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Sayın İşyeri Yetkilisi, İşyerinizde staj / sektör uygulaması kapsamında süresini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">tamamlayan öğrencinin bilgi, beceri ve stajdan </w:t>
-[...2 lines deleted...]
-        <w:t>yararlanma derecesini ve ilişkileri</w:t>
+        <w:t>tamamlayan öğrencinin bilgi, beceri ve stajdan yararlanma derecesini ve ilişkileri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>davranışlarının niteliklerini belirleyebilmek için aşağıdaki tabloyu özenle doldurunuz.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="486AF6A9" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="6"/>
         <w:rPr>
@@ -748,227 +747,233 @@
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2802"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1223"/>
         <w:gridCol w:w="1264"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C56D1" w14:paraId="6C2107AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4A8586BD" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="40"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F8ED63A" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="7F8ED63A" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Özellikler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6315" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="25BD598C" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="25BD598C" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="251" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Değerlendirme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="5B3A2B00" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A30846A" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4254A70E" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="4254A70E" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="218" w:right="275" w:firstLine="55"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Çok İyi </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(100-85)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4499A80A" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="4499A80A" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="271" w:right="331" w:firstLine="220"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve">İyi </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(84-65)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55D06D4F" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="55D06D4F" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="217" w:right="386" w:firstLine="165"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve">Orta </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(64-39)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1223" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37FE5C32" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="37FE5C32" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="272" w:right="278" w:firstLine="110"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>Geçer (40-</w:t>
+              <w:t xml:space="preserve">Geçer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>(40-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>30)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3423C49B" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="3423C49B" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="327" w:right="241" w:hanging="111"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Olumsuz (0-29)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="6F765FA3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61907DC8" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="61907DC8" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="26"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>İşe</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>İlgi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
@@ -1006,51 +1011,51 @@
           <w:p w14:paraId="4BBFDD73" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A9F61C4" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="72AC8C34" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B3FDC57" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="2B3FDC57" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8" w:line="246" w:lineRule="exact"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>İşin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Tanımlanması</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
@@ -1103,51 +1108,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B68E882" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="17B09603" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="608BA3F2" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="608BA3F2" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>Alet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Techizat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1199,51 +1204,51 @@
           <w:p w14:paraId="3E7B5BFF" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D852386" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="3996A7F9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C77ABC2" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="6C77ABC2" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="35"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>Algılama</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Gücü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
@@ -1281,51 +1286,51 @@
           <w:p w14:paraId="1CB59749" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D7982AA" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="78B14122" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63B6CACE" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="63B6CACE" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>Sorumluluk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Duygusu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
@@ -1378,51 +1383,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E47EF3A" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="3B40EBDC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="431CB6FA" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="431CB6FA" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="235" w:lineRule="exact"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>Çalışma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Hızı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
@@ -1475,51 +1480,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75A0F76C" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="6EEF4E70" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44A53A0D" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="44A53A0D" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>Uygun ve Yeteri Kadar Malzeme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Kullanma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Becerisi</w:t>
@@ -1563,51 +1568,51 @@
           <w:p w14:paraId="1997E4A8" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="732BB5EE" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="5507E2C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA11CF0" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="6DA11CF0" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Zaman/Verimli</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Kullanma</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1648,51 +1653,51 @@
           <w:p w14:paraId="68091D56" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40B75A16" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="1C38DC0F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A93852C" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="2A93852C" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="107" w:right="925"/>
             </w:pPr>
             <w:r>
               <w:t>Problem</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Çözebilme </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Yeteneği</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1733,51 +1738,51 @@
           <w:p w14:paraId="6A3D1947" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44FF9661" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="5441DE66" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C5EF69A" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="4C5EF69A" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="37"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>İletişim</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Kurma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
@@ -1815,51 +1820,51 @@
           <w:p w14:paraId="602661A8" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B7D62BE" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="581F7060" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DFDE4EA" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="7DFDE4EA" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5" w:line="243" w:lineRule="exact"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>Kurallara</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Uyma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
@@ -1912,51 +1917,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56E2DC04" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="45612607" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4926F46E" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="4926F46E" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8" w:line="245" w:lineRule="exact"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>Genel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Değerlendirme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
@@ -2009,51 +2014,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28C269CA" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="22CE04F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFCA47F" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="3AFCA47F" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10" w:line="248" w:lineRule="exact"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>Grup</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Çalışmasına</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2115,51 +2120,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15B383A5" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C56D1" w14:paraId="2E2149A5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54A06DA3" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+          <w:p w14:paraId="54A06DA3" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="243" w:lineRule="exact"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>Kendisini</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Geliştirme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -2220,146 +2225,140 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62B0A7C6" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E131C4D" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="19"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E319C40" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="4E319C40" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="6704"/>
       </w:pPr>
       <w:r>
         <w:t>Formu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Onaylayan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Yetkilinin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60441AC4" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="60441AC4" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6641"/>
         </w:tabs>
         <w:spacing w:before="37"/>
         <w:ind w:left="977"/>
       </w:pPr>
       <w:r>
         <w:t>Onay</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Tarihi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>.…</w:t>
-[...6 lines deleted...]
-        <w:t>./…../20….</w:t>
+        <w:t>.…./…../20….</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Adı-Soyadı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC3B10A" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="2FC3B10A" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6641"/>
         </w:tabs>
         <w:spacing w:before="39"/>
         <w:ind w:left="977"/>
       </w:pPr>
       <w:r>
         <w:t>İşyeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Kaşe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2393,51 +2392,51 @@
         <w:tab/>
         <w:t>İmzası</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="016B8C53" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="76"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15F30EC4" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="15F30EC4" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="1032"/>
       </w:pPr>
       <w:r>
         <w:t>Değerlendirme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Kısmı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r>
@@ -2548,51 +2547,51 @@
       <w:r>
         <w:t>şeklinde</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>kodlayınız.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="288A3B0A" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C56D1">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="74"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A07B8B3" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="5A07B8B3" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1218"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="1218" w:hanging="242"/>
       </w:pPr>
       <w:r>
         <w:t>Bu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>form,</w:t>
       </w:r>
       <w:r>
@@ -2622,51 +2621,51 @@
       <w:r>
         <w:t>işyeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tarafından</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>doldurulacaktır.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754586D9" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="003C3480">
+    <w:p w14:paraId="754586D9" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="977"/>
           <w:tab w:val="left" w:pos="1218"/>
         </w:tabs>
         <w:spacing w:before="38" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="977" w:right="789" w:hanging="1"/>
       </w:pPr>
       <w:r>
         <w:t>Doldurulan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>formdaki</w:t>
       </w:r>
@@ -2736,208 +2735,227 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>zarf</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>içerisinde</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">stajın (sektör </w:t>
-[...2 lines deleted...]
-        <w:t>uygulaması) bitiş tarihinden itibaren 10 gün içerisinde Fatsa Deniz Bilimleri Fakültesi Denizcilik İşletmeleri ve Yönetimi Bölümüne teslim edilmesi gerekmektedir.</w:t>
+        <w:t>stajın (sektör uygulaması) bitiş tarihinden itibaren 10 gün içerisinde Fatsa Deniz Bilimleri Fakültesi Denizcilik İşletmeleri ve Yönetimi Bölümüne teslim edilmesi gerekmektedir.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003C56D1" w:rsidSect="00ED3C83">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="548B1F79" w14:textId="77777777" w:rsidR="00ED3C83" w:rsidRDefault="00ED3C83" w:rsidP="00ED3C83">
+    <w:p w14:paraId="21475AF4" w14:textId="77777777" w:rsidR="0035341A" w:rsidRDefault="0035341A" w:rsidP="00ED3C83">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EF295EB" w14:textId="77777777" w:rsidR="00ED3C83" w:rsidRDefault="00ED3C83" w:rsidP="00ED3C83">
+    <w:p w14:paraId="41E55ECB" w14:textId="77777777" w:rsidR="0035341A" w:rsidRDefault="0035341A" w:rsidP="00ED3C83">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="9781" w:type="dxa"/>
       <w:tblInd w:w="142" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5636"/>
       <w:gridCol w:w="4145"/>
     </w:tblGrid>
     <w:tr w:rsidR="00ED3C83" w:rsidRPr="00E07E75" w14:paraId="1E1000D6" w14:textId="77777777" w:rsidTr="00C54706">
       <w:trPr>
         <w:trHeight w:val="150"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5636" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6E70AB50" w14:textId="7B1A675A" w:rsidR="00ED3C83" w:rsidRPr="00E07E75" w:rsidRDefault="00ED3C83" w:rsidP="00ED3C83">
+        <w:p w14:paraId="6E70AB50" w14:textId="5C77A27D" w:rsidR="00ED3C83" w:rsidRPr="00E07E75" w:rsidRDefault="00ED3C83" w:rsidP="00ED3C83">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00457D45">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E07E75">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.1.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>F</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>R.00</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>30</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">, R0, </w:t>
+            <w:t>, R</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00457D45">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Mayıs</w:t>
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidR="00457D45">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2025</w:t>
+            <w:t>Eylül 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4145" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="7368FF1D" w14:textId="77777777" w:rsidR="00ED3C83" w:rsidRPr="00E07E75" w:rsidRDefault="00ED3C83" w:rsidP="00ED3C83">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
@@ -2948,372 +2966,116 @@
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00ED3C83" w:rsidRPr="00E07E75" w14:paraId="107B85F9" w14:textId="77777777" w:rsidTr="00C54706">
       <w:trPr>
         <w:trHeight w:val="458"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9781" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="66FCCA9C" w14:textId="77777777" w:rsidR="00ED3C83" w:rsidRDefault="00ED3C83" w:rsidP="00ED3C83">
+        <w:p w14:paraId="66FCCA9C" w14:textId="77777777" w:rsidR="00ED3C83" w:rsidRPr="00457D45" w:rsidRDefault="00ED3C83" w:rsidP="00ED3C83">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="00457D45">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bu </w:t>
-[...153 lines deleted...]
-            <w:t xml:space="preserve">. </w:t>
+            <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="0AF5BDB5" w14:textId="77777777" w:rsidR="00ED3C83" w:rsidRPr="00E07E75" w:rsidRDefault="00ED3C83" w:rsidP="00ED3C83">
+        <w:p w14:paraId="0AF5BDB5" w14:textId="77777777" w:rsidR="00ED3C83" w:rsidRPr="00457D45" w:rsidRDefault="00ED3C83" w:rsidP="00ED3C83">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="00457D45">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
-            <w:t>Lütfen</w:t>
-[...98 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="737DC223" w14:textId="77777777" w:rsidR="00ED3C83" w:rsidRDefault="00ED3C83">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F0247F9" w14:textId="77777777" w:rsidR="00ED3C83" w:rsidRDefault="00ED3C83" w:rsidP="00ED3C83">
+    <w:p w14:paraId="7FDD87F8" w14:textId="77777777" w:rsidR="0035341A" w:rsidRDefault="0035341A" w:rsidP="00ED3C83">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45C73A40" w14:textId="77777777" w:rsidR="00ED3C83" w:rsidRDefault="00ED3C83" w:rsidP="00ED3C83">
+    <w:p w14:paraId="15E2FBEB" w14:textId="77777777" w:rsidR="0035341A" w:rsidRDefault="0035341A" w:rsidP="00ED3C83">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5458707B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C48824C2"/>
     <w:lvl w:ilvl="0" w:tplc="86FA9F16">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1220" w:hanging="245"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -3448,52 +3210,55 @@
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C56D1"/>
     <w:rsid w:val="000B4868"/>
+    <w:rsid w:val="000C6587"/>
     <w:rsid w:val="00223570"/>
+    <w:rsid w:val="0035341A"/>
     <w:rsid w:val="003C56D1"/>
+    <w:rsid w:val="00457D45"/>
     <w:rsid w:val="00837BC6"/>
     <w:rsid w:val="00A0445C"/>
     <w:rsid w:val="00B018FC"/>
     <w:rsid w:val="00C1766E"/>
     <w:rsid w:val="00CE01B8"/>
     <w:rsid w:val="00D142E9"/>
     <w:rsid w:val="00EB0178"/>
     <w:rsid w:val="00ED3C83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>