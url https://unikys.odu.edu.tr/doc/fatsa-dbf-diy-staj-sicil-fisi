--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -2471,94 +2471,88 @@
         <w:ind w:left="895"/>
       </w:pPr>
       <w:r>
         <w:t>İşyeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yetkilisinin,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F37A9CB" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="005F4D0B">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6635"/>
         </w:tabs>
         <w:spacing w:before="205"/>
         <w:ind w:left="849"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="-3"/>
         </w:rPr>
-        <w:t>Adı Soyadı</w:t>
+        <w:t xml:space="preserve">Adı </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="-3"/>
+        </w:rPr>
+        <w:t>Soyadı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="60"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Tarih : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>……/</w:t>
-[...13 lines deleted...]
-        <w:t>/20…</w:t>
+        <w:t>……/……./20…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7579AA82" w14:textId="77777777" w:rsidR="003C56D1" w:rsidRDefault="005F4D0B">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2036"/>
           <w:tab w:val="left" w:pos="7343"/>
         </w:tabs>
         <w:spacing w:before="73" w:line="305" w:lineRule="exact"/>
         <w:ind w:left="849"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:position w:val="-2"/>
         </w:rPr>
         <w:t>Ünvanı</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:position w:val="-2"/>
         </w:rPr>
@@ -2601,196 +2595,210 @@
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="275" w:lineRule="exact"/>
         <w:ind w:left="7763"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Kaşe</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003C56D1" w:rsidSect="005711B1">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1620" w:right="220" w:bottom="280" w:left="440" w:header="283" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68CF2924" w14:textId="77777777" w:rsidR="005711B1" w:rsidRDefault="005711B1" w:rsidP="005711B1">
+    <w:p w14:paraId="2815EBE1" w14:textId="77777777" w:rsidR="00D95198" w:rsidRDefault="00D95198" w:rsidP="005711B1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="495FEA2D" w14:textId="77777777" w:rsidR="005711B1" w:rsidRDefault="005711B1" w:rsidP="005711B1">
+    <w:p w14:paraId="5C5D2815" w14:textId="77777777" w:rsidR="00D95198" w:rsidRDefault="00D95198" w:rsidP="005711B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="10347" w:type="dxa"/>
       <w:tblInd w:w="426" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5352"/>
       <w:gridCol w:w="4995"/>
     </w:tblGrid>
     <w:tr w:rsidR="005711B1" w:rsidRPr="00E07E75" w14:paraId="56ADF7E0" w14:textId="77777777" w:rsidTr="005711B1">
       <w:trPr>
         <w:trHeight w:val="150"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5352" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="1E82B638" w14:textId="3E053C23" w:rsidR="005711B1" w:rsidRPr="00E07E75" w:rsidRDefault="005711B1" w:rsidP="005711B1">
+        <w:p w14:paraId="1E82B638" w14:textId="4031B679" w:rsidR="005711B1" w:rsidRPr="00E07E75" w:rsidRDefault="005711B1" w:rsidP="005711B1">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00E94724">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E07E75">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.1.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>F</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>R.00</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>2</w:t>
-[...7 lines deleted...]
-            <w:t>9</w:t>
+            <w:t>29</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">, R0, </w:t>
+            <w:t>, R</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00E94724">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Mayıs</w:t>
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidR="00E94724">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2025</w:t>
+            <w:t>Eylül 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4995" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="1795536B" w14:textId="77777777" w:rsidR="005711B1" w:rsidRPr="00E07E75" w:rsidRDefault="005711B1" w:rsidP="005711B1">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
@@ -2801,372 +2809,116 @@
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="005711B1" w:rsidRPr="00E07E75" w14:paraId="77390BF8" w14:textId="77777777" w:rsidTr="005711B1">
       <w:trPr>
         <w:trHeight w:val="458"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10347" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="6B0B3B91" w14:textId="77777777" w:rsidR="005711B1" w:rsidRDefault="005711B1" w:rsidP="005711B1">
+        <w:p w14:paraId="6B0B3B91" w14:textId="77777777" w:rsidR="005711B1" w:rsidRPr="00E94724" w:rsidRDefault="005711B1" w:rsidP="005711B1">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="00E94724">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bu </w:t>
-[...153 lines deleted...]
-            <w:t xml:space="preserve">. </w:t>
+            <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="28F918CC" w14:textId="77777777" w:rsidR="005711B1" w:rsidRPr="00E07E75" w:rsidRDefault="005711B1" w:rsidP="005711B1">
+        <w:p w14:paraId="28F918CC" w14:textId="77777777" w:rsidR="005711B1" w:rsidRPr="00E94724" w:rsidRDefault="005711B1" w:rsidP="005711B1">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="00E94724">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
-            <w:t>Lütfen</w:t>
-[...98 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="787A309F" w14:textId="77777777" w:rsidR="005711B1" w:rsidRDefault="005711B1">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05383188" w14:textId="77777777" w:rsidR="005711B1" w:rsidRDefault="005711B1" w:rsidP="005711B1">
+    <w:p w14:paraId="09548030" w14:textId="77777777" w:rsidR="00D95198" w:rsidRDefault="00D95198" w:rsidP="005711B1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75CEF433" w14:textId="77777777" w:rsidR="005711B1" w:rsidRDefault="005711B1" w:rsidP="005711B1">
+    <w:p w14:paraId="1B8771C5" w14:textId="77777777" w:rsidR="00D95198" w:rsidRDefault="00D95198" w:rsidP="005711B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5458707B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C48824C2"/>
     <w:lvl w:ilvl="0" w:tplc="86FA9F16">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1220" w:hanging="245"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
@@ -3282,100 +3034,104 @@
       <w:pPr>
         <w:ind w:left="9247" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="307134046">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C56D1"/>
     <w:rsid w:val="003C56D1"/>
     <w:rsid w:val="005711B1"/>
     <w:rsid w:val="005F4D0B"/>
     <w:rsid w:val="00A0445C"/>
     <w:rsid w:val="00B018FC"/>
     <w:rsid w:val="00C1766E"/>
+    <w:rsid w:val="00CA1217"/>
     <w:rsid w:val="00CE01B8"/>
+    <w:rsid w:val="00D95198"/>
     <w:rsid w:val="00DC72C9"/>
+    <w:rsid w:val="00E94724"/>
     <w:rsid w:val="00EB0178"/>
+    <w:rsid w:val="00F0195C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7989AB0F"/>
   <w15:docId w15:val="{CCC4503E-3F3E-4617-8AA3-71F3596A305D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>