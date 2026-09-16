--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -33,51 +33,51 @@
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:spacing w:before="180"/>
         <w:ind w:left="320" w:right="372"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73819818" w14:textId="69F62DE0" w:rsidR="00A2289D" w:rsidRDefault="00A2289D">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:spacing w:before="180"/>
         <w:ind w:left="320" w:right="372"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66CEDE6B" wp14:editId="53397D26">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66CEDE6B" wp14:editId="03B7F5CE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>403860</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>121285</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="533400" cy="672465"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="7714" y="0"/>
                 <wp:lineTo x="3857" y="2448"/>
                 <wp:lineTo x="1543" y="6119"/>
                 <wp:lineTo x="0" y="14686"/>
                 <wp:lineTo x="0" y="20805"/>
                 <wp:lineTo x="20829" y="20805"/>
                 <wp:lineTo x="20829" y="14074"/>
                 <wp:lineTo x="19286" y="7955"/>
                 <wp:lineTo x="15429" y="1224"/>
                 <wp:lineTo x="13114" y="0"/>
                 <wp:lineTo x="7714" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="728571748" name="Resim 22" descr="metin, yazı tipi, poster, grafik içeren bir resim"/>
@@ -132,51 +132,51 @@
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="284D72B2" w14:textId="4A4CE572" w:rsidR="00A2289D" w:rsidRDefault="00A2289D">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:spacing w:before="180"/>
         <w:ind w:left="320" w:right="372"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="682D2EB7" w14:textId="22E29837" w:rsidR="0089494F" w:rsidRPr="00A2289D" w:rsidRDefault="0089494F">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:spacing w:before="180"/>
         <w:ind w:left="320" w:right="372"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="320C5C8F" w14:textId="559C4C6F" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+    <w:p w14:paraId="320C5C8F" w14:textId="559C4C6F" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:spacing w:before="180"/>
         <w:ind w:left="320" w:right="372"/>
       </w:pPr>
       <w:r>
         <w:t>DENİZ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ULAŞTIRMA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>İŞLETME</w:t>
@@ -198,51 +198,51 @@
       </w:r>
       <w:r>
         <w:t>BÖLÜM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>BAŞKANLIĞI’NA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F479A04" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BF48E16" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+    <w:p w14:paraId="3BF48E16" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="5755"/>
         </w:tabs>
         <w:ind w:left="31"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>STCW</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Manila</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -278,61 +278,59 @@
       <w:r>
         <w:t>stajı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>eğitimi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Staj</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFBC8CC" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+    <w:p w14:paraId="2FFBC8CC" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="17"/>
         <w:ind w:left="856"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>defterimin</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>teslim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>alınması</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -341,112 +339,112 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gereğini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>arz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> ederim.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6952F5AD" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+    <w:p w14:paraId="6952F5AD" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="192"/>
         <w:ind w:right="870"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>…/…/20…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F781D6" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="84"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D3CE56D" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+    <w:p w14:paraId="6D3CE56D" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="7263" w:right="2747" w:firstLine="243"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="D0CECE"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">İmza </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="D0CECE"/>
         </w:rPr>
         <w:t>Ad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="D0CECE"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="D0CECE"/>
         </w:rPr>
         <w:t>Soyad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="543A7C02" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="116"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62B44AD7" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+    <w:p w14:paraId="62B44AD7" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:ind w:left="2220"/>
       </w:pPr>
       <w:r>
         <w:t>ÖĞRENCİNİN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>KİMLİK</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>VE</w:t>
       </w:r>
@@ -482,51 +480,51 @@
         <w:tblInd w:w="600" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2129"/>
         <w:gridCol w:w="6098"/>
         <w:gridCol w:w="1558"/>
       </w:tblGrid>
       <w:tr w:rsidR="004F4F3C" w14:paraId="4BFA81A2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF2524B" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="7EF2524B" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="121"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ADI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -546,125 +544,125 @@
               </w:rPr>
               <w:t>SOYADI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7656" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="314C0221" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="0FA9ED64" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="644BEEEE" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="644BEEEE" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="123"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ÖĞRENCİ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7656" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5019FA73" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="2EA0514D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="609"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0504C01E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="0504C01E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="140"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>STAJI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7656" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="224AE783" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="224AE783" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="576"/>
                 <w:tab w:val="left" w:pos="2916"/>
                 <w:tab w:val="left" w:pos="5693"/>
               </w:tabs>
               <w:spacing w:before="93"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Açık</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
@@ -788,51 +786,51 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Stajı</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="01EED293" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="575BC01A" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="575BC01A" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="121"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -859,51 +857,51 @@
               <w:t>posta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7656" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="75E58A12" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="338DA837" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4210F299" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="4210F299" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Teslim</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -913,128 +911,128 @@
               </w:rPr>
               <w:t>Edilen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Belgeler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F379CF8" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="1F379CF8" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="495"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Onay</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="6BAD1E61" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5C7B22D1" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="5C7B22D1" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Staj Sicil </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fişi*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AF387C9" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="17B66084" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7372E3" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="6B7372E3" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Staj</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -1057,51 +1055,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="470B4DD9" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="192C49E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA163E5" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="4AA163E5" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Gemiadamı</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1119,51 +1117,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C822E05" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="7BC9EA44" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="531B5BA9" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="531B5BA9" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Pasaport</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
@@ -1173,51 +1171,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B984633" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="5EEF4380" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C2D2772" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="0C2D2772" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yurda</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -1294,51 +1292,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B4EF3E4" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="1E6A27D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFD5EE4" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="1BFD5EE4" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Personel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
@@ -1348,98 +1346,98 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="622E1F0D" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="0AAD8B1D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="69872F15" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="69872F15" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Hizmet </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Belgesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02261984" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="7058DBA2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3EBE86D1" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="3EBE86D1" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SGK</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -1455,51 +1453,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E46E200" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="6B58A52D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1BEEDA8D" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="1BEEDA8D" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="232" w:lineRule="auto"/>
               <w:ind w:left="110" w:right="112"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Kabotaj</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -1583,51 +1581,51 @@
               </w:rPr>
               <w:t>onaylı hizmet belgesi.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35432113" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="28C9CD98" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8227" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="42C58FEE" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+          <w:p w14:paraId="42C58FEE" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="232" w:lineRule="auto"/>
               <w:ind w:left="110"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Türkiye’de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -1732,51 +1730,51 @@
               <w:t>belgesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="302F7C8C" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60E105AD" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C" w:rsidP="00A2289D">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33A3A64C" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+    <w:p w14:paraId="33A3A64C" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:left="856"/>
       </w:pPr>
       <w:r>
         <w:t>Yukarıda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gösterilen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>belgeler</w:t>
       </w:r>
@@ -1807,119 +1805,119 @@
       <w:r>
         <w:t>teslim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>alınmıştır.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> …/…/20…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282F9364" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C" w:rsidP="00EE2E12">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44363EBE" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+    <w:p w14:paraId="44363EBE" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="460" w:lineRule="atLeast"/>
         <w:ind w:left="7064" w:right="2204"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Teslim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">alanın </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="D0CECE"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>İmza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7011C993" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+    <w:p w14:paraId="7011C993" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="21"/>
         <w:ind w:left="7064" w:right="2210"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="D0CECE"/>
         </w:rPr>
         <w:t>Ad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="D0CECE"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="D0CECE"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Soyad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3EB999D9" w14:textId="4100CE39" w:rsidR="004F4F3C" w:rsidRDefault="00263328" w:rsidP="00263328">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4860"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714FF65E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+    <w:p w14:paraId="714FF65E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:left="856"/>
       </w:pPr>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Staj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sicil</w:t>
       </w:r>
@@ -2016,260 +2014,282 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>olarak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">teslim </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>edilmelidir.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AB5A81" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+    <w:p w14:paraId="23AB5A81" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="22" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="856" w:right="874"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">** Sadece kişisel bilgiler, giriş çıkışı gösteren sayfalar. Pasaport veya </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Gemiadamı</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> cüzdanının orijinali, evraklar teslim edilirken Öğrenci İşleri'ne gösterilerek aslının aynı yaptırılmalıdır.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0C4AD2" w14:textId="26BC0AA6" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
       <w:pPr>
         <w:spacing w:line="321" w:lineRule="auto"/>
         <w:ind w:left="856" w:right="1294"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004F4F3C" w:rsidSect="0095356C">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11930" w:h="16850"/>
       <w:pgMar w:top="260" w:right="380" w:bottom="460" w:left="560" w:header="43" w:footer="292" w:gutter="0"/>
       <w:cols w:space="597"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="251871C0" w14:textId="77777777" w:rsidR="00EA1411" w:rsidRDefault="00EA1411">
+    <w:p w14:paraId="739AF4CA" w14:textId="77777777" w:rsidR="00A46324" w:rsidRDefault="00A46324">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1ED963CB" w14:textId="77777777" w:rsidR="00EA1411" w:rsidRDefault="00EA1411">
+    <w:p w14:paraId="1AC4C9D0" w14:textId="77777777" w:rsidR="00A46324" w:rsidRDefault="00A46324">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="9747" w:type="dxa"/>
       <w:tblInd w:w="567" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5211"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E07E75" w:rsidRPr="00E07E75" w14:paraId="37C5BDFF" w14:textId="77777777" w:rsidTr="00A2289D">
       <w:trPr>
         <w:trHeight w:val="150"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5211" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4DEE5751" w14:textId="1996665B" w:rsidR="00E07E75" w:rsidRPr="00E07E75" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
+        <w:p w14:paraId="4DEE5751" w14:textId="051EA54C" w:rsidR="00E07E75" w:rsidRPr="00E07E75" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00D52C7C">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E07E75">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.1.</w:t>
           </w:r>
           <w:r w:rsidR="00A2289D">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>FR</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.00</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="00A2289D">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">, R0, </w:t>
+            <w:t>, R</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00D52C7C">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Mayıs</w:t>
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidR="00D52C7C">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2025</w:t>
+            <w:t>Eylül 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4536" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="4B98962B" w14:textId="1648140A" w:rsidR="00E07E75" w:rsidRPr="00E07E75" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
@@ -2280,430 +2300,174 @@
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r w:rsidR="00A2289D">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00E07E75" w:rsidRPr="00E07E75" w14:paraId="0E146BE3" w14:textId="77777777" w:rsidTr="00A2289D">
       <w:trPr>
         <w:trHeight w:val="458"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9747" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="3816B954" w14:textId="77777777" w:rsidR="00E07E75" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
+        <w:p w14:paraId="3816B954" w14:textId="77777777" w:rsidR="00E07E75" w:rsidRPr="00D52C7C" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="00D52C7C">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bu </w:t>
-[...153 lines deleted...]
-            <w:t xml:space="preserve">. </w:t>
+            <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5AD08F40" w14:textId="77777777" w:rsidR="00E07E75" w:rsidRPr="00E07E75" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
+        <w:p w14:paraId="5AD08F40" w14:textId="77777777" w:rsidR="00E07E75" w:rsidRPr="00D52C7C" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="00D52C7C">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
-            <w:t>Lütfen</w:t>
-[...98 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="01271598" w14:textId="16C7183F" w:rsidR="004F4F3C" w:rsidRPr="00E07E75" w:rsidRDefault="004F4F3C" w:rsidP="00E07E75">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11CC73C2" w14:textId="77777777" w:rsidR="00EA1411" w:rsidRDefault="00EA1411">
+    <w:p w14:paraId="36D8DA4D" w14:textId="77777777" w:rsidR="00A46324" w:rsidRDefault="00A46324">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="661D0663" w14:textId="77777777" w:rsidR="00EA1411" w:rsidRDefault="00EA1411">
+    <w:p w14:paraId="5FD56AE8" w14:textId="77777777" w:rsidR="00A46324" w:rsidRDefault="00A46324">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3BD96A46" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+  <w:p w14:paraId="3BD96A46" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486650880" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B445B4E" wp14:editId="186F89BE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4381880</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>14731</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2961005" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="23" name="Textbox 23"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2961005" cy="165735"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7E0E9031" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+                        <w:p w14:paraId="7E0E9031" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:spacing w:line="245" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>Senato</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                               <w:color w:val="FF0000"/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -2798,54 +2562,54 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                               <w:color w:val="FF0000"/>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>2023/17</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4B445B4E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 23" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:345.05pt;margin-top:1.15pt;width:233.15pt;height:13.05pt;z-index:-16665600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzM2nWmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfqPyDuNWtHdpuV11GbqFWl&#10;qI2U9AMwC17UhSEM9q7/vgNe21V7q3oZhmF4vPeG9d3oenbQES34hs9nFWfaK2it3zX8x8vndx84&#10;wyR9K3vwuuFHjfxu8/bNegi1XkAHfasjIxCP9RAa3qUUaiFQddpJnEHQng4NRCcTbeNOtFEOhO56&#10;saiqlRggtiGC0ohUfTgd8k3BN0ar9N0Y1In1DSduqcRY4jZHsVnLehdl6KyaaMh/YOGk9fToBepB&#10;Jsn20f4F5ayKgGDSTIETYIxVumggNfPqDzXPnQy6aCFzMFxswv8Hq74dnsNTZGn8BCMNsIjA8Ajq&#10;J5I3YghYTz3ZU6yRurPQ0USXV5LA6CJ5e7z4qcfEFBUXt6t5VS05U3Q2Xy3f3yyz4eJ6O0RMXzQ4&#10;lpOGR5pXYSAPj5hOreeWiczp/cwkjduR2bbhNxk0V7bQHknLQONsOL7uZdSc9V89+ZVnf07iOdme&#10;k5j6eyg/JEvy8HGfwNhC4Io7EaBBFAnTp8mT/n1fuq5fe/MLAAD//wMAUEsDBBQABgAIAAAAIQC6&#10;xv3H3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo3ZKidoQp6oQnJAQ&#10;aThwdOJtYjVeh9htw9/jnspxdkYzb/PtZHt2xtEbRxKShQCG1DhtqJXwVb09rIH5oEir3hFK+EUP&#10;22J2l6tMuwuVeN6HlsUS8pmS0IUwZJz7pkOr/MINSNE7uNGqEOXYcj2qSyy3PV8KkXKrDMWFTg34&#10;0mFz3J+shN03la/m56P+LA+lqaqNoPf0KOX9fNo9Aws4hVsYrvgRHYrIVLsTac96CelGJDEqYfkI&#10;7OonT+kKWB0P6xXwIuf/Pyj+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPMzadaZAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALrG/cff&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 23" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:345.05pt;margin-top:1.15pt;width:233.15pt;height:13.05pt;z-index:-16665600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZwbi/lQEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPtP1i+b5MWtUDUdAW7AiGt&#10;AGnZD3Adu4mIPd4Zt0n/nrGbtoi9IS7jsT1+894br+9G14uDQerA13I+K6UwXkPT+V0tn39+vn0v&#10;BUXlG9WDN7U8GpJ3m5s36yFUZgEt9I1BwSCeqiHUso0xVEVBujVO0QyC8XxpAZ2KvMVd0aAaGN31&#10;xaIsV8UA2AQEbYj49OF0KTcZ31qj43dryUTR15K5xRwxx22KxWatqh2q0HZ6oqH+gYVTneemF6gH&#10;FZXYY/cKynUagcDGmQZXgLWdNlkDq5mXf6l5alUwWQubQ+FiE/0/WP3t8BR+oIjjJxh5gFkEhUfQ&#10;v4i9KYZA1VSTPKWKuDoJHS26tLIEwQ/Z2+PFTzNGoflw8WE1L8ulFJrv5qvlu7fLZHhxfR2Q4hcD&#10;TqSklsjzygzU4ZHiqfRcMpE59U9M4rgduSSlW2iOLGLgOdaSXvYKjRT9V89GpaGfEzwn23OCsb+H&#10;/DWSFg8f9xFslztfcafOPIHMffotacR/7nPV9U9vfgMAAP//AwBQSwMEFAAGAAgAAAAhALrG/cff&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjdkqJ2hCnqhCckBBpOHB0&#10;4m1iNV6H2G3D3+OeynF2RjNv8+1ke3bG0RtHEpKFAIbUOG2olfBVvT2sgfmgSKveEUr4RQ/bYnaX&#10;q0y7C5V43oeWxRLymZLQhTBknPumQ6v8wg1I0Tu40aoQ5dhyPapLLLc9XwqRcqsMxYVODfjSYXPc&#10;n6yE3TeVr+bno/4sD6Wpqo2g9/Qo5f182j0DCziFWxiu+BEdishUuxNpz3oJ6UYkMSph+Qjs6idP&#10;6QpYHQ/rFfAi5/8/KP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGcG4v5UBAAAbAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAusb9x98AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADvAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="7E0E9031" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="005749E4">
+                  <w:p w14:paraId="7E0E9031" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>Senato</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                         <w:color w:val="FF0000"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -4492,65 +4256,69 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F4F3C"/>
     <w:rsid w:val="0008798A"/>
     <w:rsid w:val="001066DC"/>
     <w:rsid w:val="00144485"/>
     <w:rsid w:val="00263328"/>
     <w:rsid w:val="002864FF"/>
     <w:rsid w:val="002B22E8"/>
     <w:rsid w:val="003D3F58"/>
+    <w:rsid w:val="004A54A4"/>
     <w:rsid w:val="004F4F3C"/>
     <w:rsid w:val="005369DA"/>
+    <w:rsid w:val="00594B18"/>
     <w:rsid w:val="005C05ED"/>
     <w:rsid w:val="00792079"/>
     <w:rsid w:val="00796DAE"/>
     <w:rsid w:val="007F49CF"/>
     <w:rsid w:val="0089494F"/>
     <w:rsid w:val="0095356C"/>
     <w:rsid w:val="00962629"/>
     <w:rsid w:val="009A04AE"/>
     <w:rsid w:val="00A2289D"/>
+    <w:rsid w:val="00A46324"/>
     <w:rsid w:val="00B32886"/>
     <w:rsid w:val="00B852F2"/>
     <w:rsid w:val="00D30351"/>
     <w:rsid w:val="00D43286"/>
+    <w:rsid w:val="00D52C7C"/>
     <w:rsid w:val="00DD59F9"/>
     <w:rsid w:val="00E07E75"/>
     <w:rsid w:val="00E55889"/>
     <w:rsid w:val="00E5643B"/>
     <w:rsid w:val="00EA1411"/>
     <w:rsid w:val="00EE2E12"/>
     <w:rsid w:val="00F51978"/>
     <w:rsid w:val="00F72621"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>