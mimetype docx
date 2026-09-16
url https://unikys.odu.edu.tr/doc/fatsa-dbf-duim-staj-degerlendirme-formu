--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -22,51 +22,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="72C6CDC2" w14:textId="373CB2BB" w:rsidR="001013AE" w:rsidRPr="001013AE" w:rsidRDefault="001013AE">
       <w:pPr>
         <w:spacing w:line="275" w:lineRule="exact"/>
         <w:ind w:left="320" w:right="373"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001013AE">
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487591424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71E3D248" wp14:editId="7996409F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487591424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71E3D248" wp14:editId="406EE6CD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>502920</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="533400" cy="672465"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="7714" y="0"/>
                 <wp:lineTo x="3857" y="2448"/>
                 <wp:lineTo x="1543" y="6119"/>
                 <wp:lineTo x="0" y="14686"/>
                 <wp:lineTo x="0" y="20805"/>
                 <wp:lineTo x="20829" y="20805"/>
                 <wp:lineTo x="20829" y="14074"/>
                 <wp:lineTo x="19286" y="7955"/>
                 <wp:lineTo x="15429" y="1224"/>
                 <wp:lineTo x="13114" y="0"/>
                 <wp:lineTo x="7714" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="728571748" name="Resim 22" descr="metin, yazı tipi, poster, grafik içeren bir resim"/>
@@ -110,51 +110,51 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2724C3AD" w14:textId="77777777" w:rsidR="001013AE" w:rsidRPr="001013AE" w:rsidRDefault="001013AE">
       <w:pPr>
         <w:spacing w:line="275" w:lineRule="exact"/>
         <w:ind w:left="320" w:right="373"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6300B49F" w14:textId="1439FD30" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+    <w:p w14:paraId="6300B49F" w14:textId="1439FD30" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="275" w:lineRule="exact"/>
         <w:ind w:left="320" w:right="373"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>STAJ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -244,51 +244,51 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3488"/>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="356"/>
         <w:gridCol w:w="173"/>
         <w:gridCol w:w="192"/>
         <w:gridCol w:w="355"/>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="535"/>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="2657"/>
       </w:tblGrid>
       <w:tr w:rsidR="004F4F3C" w14:paraId="564FD1E0" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4754" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="765F4990" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="765F4990" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Gemi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -334,51 +334,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4454" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="40960522" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="40960522" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="68"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Değerlendirme</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -422,51 +422,51 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Covered</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="0A0ABB4E" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5654" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="4F336720" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="4F336720" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Stajyerin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -505,51 +505,51 @@
               <w:t>Cadet’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3554" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="02080DEC" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="02080DEC" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Bölümü</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -572,172 +572,172 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Department</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="7023255C" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="58C04507" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="58C04507" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="267" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Değerlendiren:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6324F606" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="6324F606" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Evaluated</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>by</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2518" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFF2298" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="1BFF2298" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="267" w:lineRule="exact"/>
               <w:ind w:left="68"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Görevi:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25DECF9A" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="25DECF9A" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="68"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Rank</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FCF0B21" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="6FCF0B21" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="267" w:lineRule="exact"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>İmzası:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74EAD610" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="74EAD610" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="091569B2" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
@@ -796,51 +796,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C2D1899" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="58EC0A8A" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1584896A" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="1584896A" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Kriterler</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -849,197 +849,197 @@
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Criteria</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="18986062" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="18986062" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Düşük</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28B63DE9" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="28B63DE9" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7271D0DC" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="13667120" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="13667120" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yüksek</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C0E8D00" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="5C0E8D00" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>High</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="35441191" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="35441191" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Notlar</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F62B5FB" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="0F62B5FB" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="70"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Remarks</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="418ED8CA" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w14:paraId="725D3E59" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="725D3E59" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2748"/>
               </w:tabs>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="2275"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>A)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
@@ -1080,51 +1080,51 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>JOB</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>PERFORMANCE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E2DE3F3" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="7E2DE3F3" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5" w:line="261" w:lineRule="exact"/>
               <w:ind w:left="32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -1134,51 +1134,51 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">↔ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>High</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="5776F74A" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="201F8C6F" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="201F8C6F" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="267" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -1190,51 +1190,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>başına</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> çalışabilme</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="755B4A00" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="755B4A00" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="311"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ability</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -1327,51 +1327,51 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4781BE86" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="359E3F35" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09F9BF35" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="09F9BF35" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -1383,51 +1383,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>çalışması</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> yapabilme</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D290841" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="4D290841" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="266" w:lineRule="exact"/>
               <w:ind w:left="311"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ability</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -1505,92 +1505,92 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="70D4FA96" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="7750DAB8" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12EBB1B1" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="12EBB1B1" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">İşi </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>tamamlayabilme</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="770C9A2E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="770C9A2E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="311"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ability</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -1710,101 +1710,101 @@
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1F90210E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="1D3049CB" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w14:paraId="73E3AD5E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="73E3AD5E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3888"/>
               </w:tabs>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="3410"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>B)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t>EĞİTİM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> TRAINING</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="007ED7FA" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="007ED7FA" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7" w:line="259" w:lineRule="exact"/>
               <w:ind w:left="32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -1814,100 +1814,100 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">↔ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>High</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="64A66790" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="608BBE85" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="608BBE85" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="269" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Teorik</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>seyir</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C18EE7C" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="6C18EE7C" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="311"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Theorical</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -1970,100 +1970,100 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="52C18209" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="07D5202C" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDFE66A" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="5EDFE66A" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="267" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Teorik</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>gemicilik</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E9747F3" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="4E9747F3" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="311"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Theorical</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -2126,51 +2126,51 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6EA695FE" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="7D8D3F34" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="163FE4DF" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="163FE4DF" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="267" w:lineRule="exact"/>
               <w:ind w:right="1055"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -2191,51 +2191,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ve</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>öğrenme</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C3BEAEC" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="2C3BEAEC" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:right="1003"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Listening</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -2314,92 +2314,92 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3A7A3698" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="79239FF3" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBEB3DD" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="2EBEB3DD" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="267" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sorunları </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>çözebilme</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6506F66E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="6506F66E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="311"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ability</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -2492,93 +2492,93 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7F04E073" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="43BE4819" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66BC1700" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="66BC1700" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="269" w:lineRule="exact"/>
               <w:ind w:right="2058"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>5-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Büro </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>işleri</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58CB403A" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="58CB403A" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:right="2002"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Office</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
@@ -2640,92 +2640,92 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4E9EF8DE" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="2964C29B" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75E0ACB0" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="75E0ACB0" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilgi </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>alma</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="474DD253" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="474DD253" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="311"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ability</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -2818,86 +2818,86 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="786081E9" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="1E51A18B" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="198A6AA2" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="198A6AA2" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:right="1854"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>7-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Motivasyon</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E2996C6" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="6E2996C6" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:right="1765"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Motivation</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C8A2689" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
@@ -2946,100 +2946,100 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="45530E1F" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="32A0294A" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CAF02A6" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="3CAF02A6" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="269" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8-Eleştiri</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>kabul</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>etme</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21057A24" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="21057A24" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="251"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Ability</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -3133,51 +3133,51 @@
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1D6E7C38" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="3E22DD81" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w14:paraId="455CD785" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="455CD785" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2246"/>
               </w:tabs>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="1763"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>C)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
@@ -3218,51 +3218,51 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>PERSONEL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ATTRIBUTES</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15C4E8C7" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="15C4E8C7" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5" w:line="261" w:lineRule="exact"/>
               <w:ind w:left="32"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -3272,51 +3272,51 @@
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">↔ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>High</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="21CE81B5" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A987514" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="5A987514" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="267" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -3328,51 +3328,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ve</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> düzen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25D06A97" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="25D06A97" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="311"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Neatness</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -3449,85 +3449,85 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="403DE6DD" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="63DD8608" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A52B2EE" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="0A52B2EE" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Liderlik</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21A71474" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="21A71474" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="314"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Leadership</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="545" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21C85E44" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
@@ -3575,51 +3575,51 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="55D4E838" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="3F889CB7" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="446BCB01" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="446BCB01" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="269" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>3-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -3646,51 +3646,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">zaman </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>yönetimi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7657C6FE" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="7657C6FE" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:ind w:left="71" w:right="24" w:firstLine="240"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Punctuality</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -3774,51 +3774,51 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5B2BEF4F" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="55DF9EF3" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76F0EB59" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="76F0EB59" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="267" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>4-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -3830,51 +3830,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ifade</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> edebilmesi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1381B17E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="1381B17E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="311"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Express</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
@@ -3954,100 +3954,100 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3019" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="452FCD31" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="5ED62CBE" w14:textId="77777777" w:rsidTr="00F672A3">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3488" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EE1BB6C" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="7EE1BB6C" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="266" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>5-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Personelle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ilişkileri</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34E014B2" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="34E014B2" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="311"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Relationships</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="59"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -4340,51 +4340,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18ED15C0" w14:textId="77777777" w:rsidR="00F672A3" w:rsidRDefault="00F672A3" w:rsidP="00F31A1C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56E6DD7A" w14:textId="77777777" w:rsidR="00F672A3" w:rsidRPr="001013AE" w:rsidRDefault="00F672A3" w:rsidP="001013AE">
       <w:pPr>
         <w:ind w:left="320" w:right="373"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76643A1F" w14:textId="6A1BBF42" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+    <w:p w14:paraId="76643A1F" w14:textId="6A1BBF42" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="320" w:right="373"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>STAJ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4470,85 +4470,85 @@
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3493"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="3018"/>
       </w:tblGrid>
       <w:tr w:rsidR="004F4F3C" w14:paraId="400CCECE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="669F0EA6" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="669F0EA6" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="81"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>7-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Sadakat</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F01F1B5" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="7F01F1B5" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="323"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Loyalty</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08A2B32E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
@@ -4593,85 +4593,85 @@
           <w:p w14:paraId="5E9889BF" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CE95FCC" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="1212CD52" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4666896E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="4666896E" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="81"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>8-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Kararlılık</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66B31D92" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="66B31D92" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="381"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Tenacity</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0082575D" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
@@ -4716,86 +4716,86 @@
           <w:p w14:paraId="35B13884" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AD1EA34" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="48252968" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="765B8326" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="765B8326" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="269" w:lineRule="exact"/>
               <w:ind w:right="2507"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Sağlık</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FC34A22" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="2FC34A22" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:right="2530"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Health</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71FFC19B" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
@@ -4841,92 +4841,92 @@
           <w:p w14:paraId="47EF51D8" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43239C04" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="5F34F8A0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3493" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54B26075" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="54B26075" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="267" w:lineRule="exact"/>
               <w:ind w:left="81"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>10-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>İngilizce</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> seviyesi</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A2B5500" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="5A2B5500" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="441"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>English</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
@@ -4977,51 +4977,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7768142D" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EDAE94C" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E33013F" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+    <w:p w14:paraId="0E33013F" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="20"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40DBFC00" wp14:editId="1F871B5F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>973455</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>177800</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5854065" cy="2299970"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -5041,51 +5041,51 @@
                           <a:ext cx="5854065" cy="2299970"/>
                           <a:chOff x="3810" y="3810"/>
                           <a:chExt cx="5846445" cy="2292096"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="13" name="Textbox 13"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="3810" y="1061466"/>
                             <a:ext cx="5846445" cy="1234440"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="7619">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="303F7AF0" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+                            <w:p w14:paraId="303F7AF0" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
                               <w:pPr>
                                 <w:spacing w:line="242" w:lineRule="auto"/>
                                 <w:ind w:left="62"/>
                                 <w:rPr>
                                   <w:b/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t>E)</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:spacing w:val="-3"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
@@ -5335,51 +5335,51 @@
                         </wps:txbx>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="14" name="Textbox 14"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="3810" y="3810"/>
                             <a:ext cx="5846445" cy="1057910"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="7619">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="005F4DB8" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+                            <w:p w14:paraId="005F4DB8" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
                               <w:pPr>
                                 <w:spacing w:line="271" w:lineRule="exact"/>
                                 <w:ind w:left="62"/>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t>D)</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
                                   <w:spacing w:val="-3"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
@@ -5459,59 +5459,59 @@
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t>:</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="40DBFC00" id="Group 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:76.65pt;margin-top:14pt;width:460.95pt;height:181.1pt;z-index:-15727104;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="38,38" coordsize="58464,22920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNcSxAagIAANgGAAAOAAAAZHJzL2Uyb0RvYy54bWzUVdtu2zAMfR+wfxD0vvhSx2mMOsXWrsGA&#10;oivQ7gMUWb5gsqRJSuz8/Sj5kqzdU4cNWB4MSqQonsND5eq6bzk6MG0aKXIcLUKMmKCyaESV42/P&#10;dx8uMTKWiIJwKViOj8zg6837d1edylgsa8kLphEkESbrVI5ra1UWBIbWrCVmIRUT4CylbomFpa6C&#10;QpMOsrc8iMMwDTqpC6UlZcbA7u3gxBufvywZtV/L0jCLeI6hNuu/2n937htsrkhWaaLqho5lkDdU&#10;0ZJGwKVzqltiCdrr5lWqtqFaGlnaBZVtIMuyocxjADRR+ALNVsu98liqrKvUTBNQ+4KnN6elD4et&#10;Vk/qUQ/Vg3kv6XcDvASdqrJzv1tXp+C+1K07BCBQ7xk9zoyy3iIKm8vLZRKmS4wo+OJ4vV6vRs5p&#10;DY1x5y4uI2gMuL3h+0Hrz/P5JE2S0/k4XKeuZwHJhut9kXNRnQIVmRNR5s+IeqqJYp5/44h41Kgp&#10;QOQXGAnSgpifAeZO9gh2oCZ3OUQ5LpHtP0nAFk37ZiT4BWcz9ihMoyT10Eh2Iu8MfBRfJEniyZvB&#10;k0xpY7dMtsgZOdagdy9Dcrg3duBpCnGt4gJ1OV6l0dpHGcmb4q7h3PmMrnY3XKMDcaPifyPTv4S5&#10;dLfE1EOcd41hXHjNmGwA6+iw/a4fOJuI2MniCPx0MHE5Nj/2RDOM+BcBnXLjORl6MnaToS2/kX6I&#10;XbFCftxbWTYeo7tpyDsWABIY2vH3tZC80kIyQX2rFk5z8HshhMvVGkbmfAr+HyHEEzv/Tgj+iYDn&#10;078a41Pv3ufztRfO6Q9p8xMAAP//AwBQSwMEFAAGAAgAAAAhAIAtujjgAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdTUK0xmxKKeqpCLaCeNsm0yQ0Oxuy2yT9905PenzM&#10;x5vv5avZdmLEwbeONEQLBQKpdFVLtYav/dvDEoQPhirTOUINF/SwKm5vcpNVbqJPHHehFlxCPjMa&#10;mhD6TEpfNmiNX7geiW9HN1gTOA61rAYzcbntZKzUo7SmJf7QmB43DZan3dlqeJ/MtE6i13F7Om4u&#10;P/v043sbodb3d/P6BUTAOfzBcNVndSjY6eDOVHnRcU6ThFEN8ZI3XQH1lMYgDhqSZxWDLHL5f0Px&#10;CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE1xLEBqAgAA2AYAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIAtujjgAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAxAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
+              <v:group w14:anchorId="40DBFC00" id="Group 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:76.65pt;margin-top:14pt;width:460.95pt;height:181.1pt;z-index:-15727104;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-width-relative:margin;mso-height-relative:margin" coordorigin="38,38" coordsize="58464,22920" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlk/SxagIAANEGAAAOAAAAZHJzL2Uyb0RvYy54bWzUVdtu2zAMfR+wfxD0vtpOHKcx4hRbsxYD&#10;iq5Auw9QZPmCyZImKbHz96PkS7J2Txk2YHkwKJGieA4PlfVN13B0YNrUUmQ4ugoxYoLKvBZlhr+9&#10;3H24xshYInLCpWAZPjKDbzbv361blbKZrCTPmUaQRJi0VRmurFVpEBhasYaYK6mYAGchdUMsLHUZ&#10;5Jq0kL3hwSwMk6CVOldaUmYM7G57J974/EXBqP1aFIZZxDMMtVn/1f67c99gsyZpqYmqajqUQS6o&#10;oiG1gEunVFtiCdrr+k2qpqZaGlnYKyqbQBZFTZnHAGii8BWaey33ymMp07ZUE01A7SueLk5LHw/3&#10;Wj2rJ91XD+aDpN8N8BK0qkzP/W5dnoK7QjfuEIBAnWf0ODHKOosobC6uF3GYLDCi4JvNVqvVcuCc&#10;VtAYd25+HUFjwO0N3w9afZ7Ox0kcn87PwlXiehaQtL/eFzkV1SpQkTkRZf6MqOeKKOb5N46IJ43q&#10;HEQ+x0iQBsT8AjB3skOwAzW5yyHKcYls90kCtmjcNwPBrzibsEdhEsWJh0bSE3ln4KPZPI5jT94E&#10;nqRKG3vPZIOckWENevcyJIcHY3uexhDXKi5Qm+FlEq18lJG8zu9qzp3P6HJ3yzU6EDcq/jcw/UuY&#10;S7clpurjvGsI48JrxqQ9WEeH7XbdwMxO5kcgpoVRy7D5sSeaYcS/CGiRm8vR0KOxGw1t+a300+uq&#10;FPLj3sqi9uDcFX3e4Wbofd+Hvy+C+I0I4rHZl4rgNAC/V0C4WK5gVs7l/18ooJ+akZ1/JwT/NsC7&#10;6Z+L4Y13D/P52gvn9E+0+QkAAP//AwBQSwMEFAAGAAgAAAAhAIAtujjgAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdTUK0xmxKKeqpCLaCeNsm0yQ0Oxuy2yT9905PenzM&#10;x5vv5avZdmLEwbeONEQLBQKpdFVLtYav/dvDEoQPhirTOUINF/SwKm5vcpNVbqJPHHehFlxCPjMa&#10;mhD6TEpfNmiNX7geiW9HN1gTOA61rAYzcbntZKzUo7SmJf7QmB43DZan3dlqeJ/MtE6i13F7Om4u&#10;P/v043sbodb3d/P6BUTAOfzBcNVndSjY6eDOVHnRcU6ThFEN8ZI3XQH1lMYgDhqSZxWDLHL5f0Px&#10;CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOWT9LFqAgAA0QYAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIAtujjgAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAxAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Textbox 13" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:38;top:10614;width:58464;height:12345;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAETpblwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH0X/Icwgm+aqiila5RFFBVE8AK+zjazbbGZ1CbW7t9vhIV9m8O5znzZmlI0VLvCsoLRMAJBnFpd&#10;cKbgetkMYhDOI2ssLZOCH3KwXHQ7c0y0ffGJmrPPRAhhl6CC3PsqkdKlORl0Q1sRB+7b1gZ9gHUm&#10;dY2vEG5KOY6imTRYcGjIsaJVTun9/DQKym0zptUjPpye69vxKy6mt+i+V6rfaz8/QHhq/b/4z73T&#10;Yf4E3r+EA+TiFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAROluXBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" strokeweight=".21164mm">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="303F7AF0" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+                      <w:p w14:paraId="303F7AF0" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
                         <w:pPr>
                           <w:spacing w:line="242" w:lineRule="auto"/>
                           <w:ind w:left="62"/>
                           <w:rPr>
                             <w:b/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>E)</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:spacing w:val="-3"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
@@ -5741,51 +5741,51 @@
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>education</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:shape id="Textbox 14" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:38;top:38;width:58464;height:10579;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLpw6RwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH0X/Icwgm+aKiqla5RFFBVE8AK+zjazbbGZ1CbW7t9vhIV9m8O5znzZmlI0VLvCsoLRMAJBnFpd&#10;cKbgetkMYhDOI2ssLZOCH3KwXHQ7c0y0ffGJmrPPRAhhl6CC3PsqkdKlORl0Q1sRB+7b1gZ9gHUm&#10;dY2vEG5KOY6imTRYcGjIsaJVTun9/DQKym0zptUjPpye69vxKy6mt+i+V6rfaz8/QHhq/b/4z73T&#10;Yf4E3r+EA+TiFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIunDpHBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" strokeweight=".21164mm">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w14:paraId="005F4DB8" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+                      <w:p w14:paraId="005F4DB8" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
                         <w:pPr>
                           <w:spacing w:line="271" w:lineRule="exact"/>
                           <w:ind w:left="62"/>
                           <w:rPr>
                             <w:sz w:val="24"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>D)</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
                             <w:spacing w:val="-3"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:b/>
@@ -5891,51 +5891,51 @@
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="796" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9206"/>
       </w:tblGrid>
       <w:tr w:rsidR="004F4F3C" w14:paraId="31A64125" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6BA5C1" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="4A6BA5C1" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>F)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6047,51 +6047,51 @@
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>cadet</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="1EC2C903" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="1EC2C903" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6111"/>
               </w:tabs>
               <w:spacing w:before="5" w:line="264" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Adı</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6179,51 +6179,51 @@
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Rank</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="64DCEF3B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="521E061A" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="521E061A" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Değerlendirmesi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -6249,51 +6249,51 @@
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="4C178159" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD297D5" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="0AD297D5" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="251" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>İmzası</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -6350,51 +6350,51 @@
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="796" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9065"/>
       </w:tblGrid>
       <w:tr w:rsidR="004F4F3C" w14:paraId="27260928" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2045E4" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="2E2045E4" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>G)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6446,51 +6446,51 @@
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>comment</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="4260BB65" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="793A0863" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="793A0863" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Stajyerin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6533,51 +6533,51 @@
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>signature</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="291D0D6D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1401EE3B" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00FA3C14">
+          <w:p w14:paraId="1401EE3B" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Not:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6630,219 +6630,241 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C0C4AD2" w14:textId="02ED712F" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C" w:rsidP="001013AE">
       <w:pPr>
         <w:ind w:left="317" w:right="374"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004F4F3C" w:rsidSect="001013AE">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11930" w:h="16850"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="43" w:footer="45" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="251871C0" w14:textId="77777777" w:rsidR="00EA1411" w:rsidRDefault="00EA1411">
+    <w:p w14:paraId="5D939937" w14:textId="77777777" w:rsidR="007E3ED7" w:rsidRDefault="007E3ED7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1ED963CB" w14:textId="77777777" w:rsidR="00EA1411" w:rsidRDefault="00EA1411">
+    <w:p w14:paraId="2CD551EB" w14:textId="77777777" w:rsidR="007E3ED7" w:rsidRDefault="007E3ED7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="9214" w:type="dxa"/>
       <w:tblInd w:w="709" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="108"/>
       <w:gridCol w:w="4961"/>
       <w:gridCol w:w="4145"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E07E75" w:rsidRPr="00E07E75" w14:paraId="37C5BDFF" w14:textId="77777777" w:rsidTr="00F672A3">
       <w:trPr>
         <w:trHeight w:val="150"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5069" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4DEE5751" w14:textId="00B210E4" w:rsidR="00E07E75" w:rsidRPr="00E07E75" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
+        <w:p w14:paraId="4DEE5751" w14:textId="17C01EEB" w:rsidR="00E07E75" w:rsidRPr="00E07E75" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="009C175B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E07E75">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.1.</w:t>
           </w:r>
           <w:r w:rsidR="00F672A3">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>FR</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.00</w:t>
           </w:r>
           <w:r w:rsidR="00F672A3">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>19</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">, R0, </w:t>
+            <w:t>, R</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="009C175B">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Mayıs</w:t>
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidR="009C175B">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2025</w:t>
+            <w:t>Eylül 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4145" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="4B98962B" w14:textId="0AB90388" w:rsidR="00E07E75" w:rsidRPr="00E07E75" w:rsidRDefault="00F672A3" w:rsidP="00E07E75">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F672A3">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
@@ -6887,372 +6909,116 @@
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00E07E75" w:rsidRPr="00E07E75" w14:paraId="0E146BE3" w14:textId="77777777" w:rsidTr="00F672A3">
       <w:trPr>
         <w:gridBefore w:val="1"/>
         <w:wBefore w:w="108" w:type="dxa"/>
         <w:trHeight w:val="458"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9106" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="3816B954" w14:textId="77777777" w:rsidR="00E07E75" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
+        <w:p w14:paraId="3816B954" w14:textId="77777777" w:rsidR="00E07E75" w:rsidRPr="009C175B" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="009C175B">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bu </w:t>
-[...153 lines deleted...]
-            <w:t xml:space="preserve">. </w:t>
+            <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5AD08F40" w14:textId="77777777" w:rsidR="00E07E75" w:rsidRPr="00E07E75" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
+        <w:p w14:paraId="5AD08F40" w14:textId="77777777" w:rsidR="00E07E75" w:rsidRPr="009C175B" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="009C175B">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
-            <w:t>Lütfen</w:t>
-[...98 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="01271598" w14:textId="16C7183F" w:rsidR="004F4F3C" w:rsidRPr="00E07E75" w:rsidRDefault="004F4F3C" w:rsidP="00E07E75">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11CC73C2" w14:textId="77777777" w:rsidR="00EA1411" w:rsidRDefault="00EA1411">
+    <w:p w14:paraId="7BB9178B" w14:textId="77777777" w:rsidR="007E3ED7" w:rsidRDefault="007E3ED7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="661D0663" w14:textId="77777777" w:rsidR="00EA1411" w:rsidRDefault="00EA1411">
+    <w:p w14:paraId="6CBC746D" w14:textId="77777777" w:rsidR="007E3ED7" w:rsidRDefault="007E3ED7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="14B9CF54" w14:textId="77777777" w:rsidR="001013AE" w:rsidRDefault="001013AE" w:rsidP="001013AE">
     <w:pPr>
       <w:spacing w:line="245" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>Senato</w:t>
     </w:r>
@@ -9022,59 +8788,63 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F4F3C"/>
     <w:rsid w:val="001013AE"/>
     <w:rsid w:val="001066DC"/>
+    <w:rsid w:val="00174324"/>
     <w:rsid w:val="00263328"/>
     <w:rsid w:val="002B22E8"/>
     <w:rsid w:val="00321104"/>
     <w:rsid w:val="004F4F3C"/>
     <w:rsid w:val="005369DA"/>
+    <w:rsid w:val="00631B8B"/>
     <w:rsid w:val="00785F64"/>
     <w:rsid w:val="00792079"/>
     <w:rsid w:val="00796DAE"/>
+    <w:rsid w:val="007E3ED7"/>
     <w:rsid w:val="008A54CB"/>
+    <w:rsid w:val="009C175B"/>
     <w:rsid w:val="00B32886"/>
     <w:rsid w:val="00BF5DDA"/>
     <w:rsid w:val="00C819EA"/>
     <w:rsid w:val="00D30351"/>
     <w:rsid w:val="00E07E75"/>
     <w:rsid w:val="00E55889"/>
     <w:rsid w:val="00E5643B"/>
     <w:rsid w:val="00EA1411"/>
     <w:rsid w:val="00F51978"/>
     <w:rsid w:val="00F64A4C"/>
     <w:rsid w:val="00F672A3"/>
     <w:rsid w:val="00F72621"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>