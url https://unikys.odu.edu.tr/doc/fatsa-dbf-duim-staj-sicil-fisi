--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -34,51 +34,51 @@
         <w:spacing w:before="26"/>
         <w:ind w:left="2154"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11310543" w14:textId="7C0D3387" w:rsidR="00D111EE" w:rsidRPr="00D111EE" w:rsidRDefault="007423A4">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:spacing w:before="26"/>
         <w:ind w:left="2154"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487590400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="507F89C9" wp14:editId="193E0E19">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487590400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="507F89C9" wp14:editId="29140E0E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>640080</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>20955</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="533400" cy="672465"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="7714" y="0"/>
                 <wp:lineTo x="3857" y="2448"/>
                 <wp:lineTo x="1543" y="6119"/>
                 <wp:lineTo x="0" y="14686"/>
                 <wp:lineTo x="0" y="20805"/>
                 <wp:lineTo x="20829" y="20805"/>
                 <wp:lineTo x="20829" y="14074"/>
                 <wp:lineTo x="19286" y="7955"/>
                 <wp:lineTo x="15429" y="1224"/>
                 <wp:lineTo x="13114" y="0"/>
                 <wp:lineTo x="7714" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="306220052" name="Resim 22" descr="metin, yazı tipi, poster, grafik içeren bir resim"/>
@@ -111,64 +111,64 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="533400" cy="672465"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598A998B" w14:textId="320F54B2" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+    <w:p w14:paraId="598A998B" w14:textId="320F54B2" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:spacing w:before="26"/>
         <w:ind w:left="2154"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>T.C.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353149A1" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+    <w:p w14:paraId="353149A1" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="235" w:lineRule="auto"/>
         <w:ind w:left="2181" w:right="2052" w:firstLine="230"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ORDU ÜNİVERSİTESİ DENİZ BİLİMLERİ FAKÜLTESİ DENİZ ULAŞTIRMA İŞLETME MÜHENDİSLİĞİ BÖLÜMÜ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ORDU</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -224,51 +224,51 @@
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>MARINE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>SCIENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE2810D" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+    <w:p w14:paraId="3EE2810D" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="906"/>
       </w:pPr>
       <w:r>
         <w:t>MARITIME</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>TRANSPORTATION</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>AND</w:t>
@@ -288,114 +288,114 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ENGINEERING</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>DEPARTMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127DA837" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="12"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79AB0D4F" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+    <w:p w14:paraId="79AB0D4F" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="2187"/>
       </w:pPr>
       <w:r>
         <w:t>STAJ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>SİCİL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>FİŞİ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322A8CE8" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+    <w:p w14:paraId="322A8CE8" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="274" w:lineRule="exact"/>
         <w:ind w:left="2184" w:right="2204"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>TRAINING</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>REGISTRATION</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256C67D7" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+    <w:p w14:paraId="256C67D7" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="32"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7D3731" wp14:editId="6DBB30D5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>3185922</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>185721</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1143000" cy="1234440"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
@@ -415,101 +415,101 @@
                           <a:ext cx="1143000" cy="1234440"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="7620">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="34B4D7B6" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
                             <w:pPr>
                               <w:pStyle w:val="GvdeMetni"/>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="18C4296D" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
                             <w:pPr>
                               <w:pStyle w:val="GvdeMetni"/>
                               <w:spacing w:before="268"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="3875F8F0" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+                          <w:p w14:paraId="3875F8F0" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
                             <w:pPr>
                               <w:ind w:left="598"/>
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:i/>
                                 <w:color w:val="A6A6A6"/>
                                 <w:spacing w:val="-4"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>FOTO</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="5B7D3731" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Textbox 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:250.85pt;margin-top:14.6pt;width:90pt;height:97.2pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRMmagxAEAAH8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSoBuMOMXWoMOA&#10;YhvQ7gMUWYqNyaJGKrHz96MUJym2W1EfZMqknt57pFd3Y+/EwSB14Gs5n5VSGK+h6fyulr+eHz58&#10;koKi8o1y4E0tj4bk3fr9u9UQKrOAFlxjUDCIp2oItWxjDFVRkG5Nr2gGwXhOWsBeRd7irmhQDYze&#10;u2JRlrfFANgEBG2I+OvmlJTrjG+t0fGHtWSicLVkbjGvmNdtWov1SlU7VKHt9ERDvYJFrzrPl16g&#10;NioqscfuP6i+0wgENs409AVY22mTNbCaefmPmqdWBZO1sDkULjbR28Hq74en8BNFHL/AyA3MIig8&#10;gv5N7E0xBKqmmuQpVcTVSehosU9vliD4IHt7vPhpxih0Qpsvb8qSU5pz88XNcrnMjhfX4wEpfjXQ&#10;ixTUErlhmYI6PFJMBFR1Lkm3OS+GWn68XZQnouC65qFzLuUId9t7h+KgUq/zk9rLCPSyLMFtFLWn&#10;upyaypyfBJ80JrVx3I6MkcItNEc2auBZqSX92Ss0UrhvnpuRBusc4DnYngOM7h7y+CWWHj7vI9gu&#10;i7viTjdzlzPjaSLTGL3c56rrf7P+CwAA//8DAFBLAwQUAAYACAAAACEAKcf/6N8AAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixdJ8ooTSc0NAmBmMTgsGPWmDYicaom3crb&#10;453g6N+ffn+uVpN34ohDtIEUzGcZCKQmGEutgs+Pzc0SREyajHaBUMEPRljVlxeVLk040Tsed6kV&#10;XEKx1Aq6lPpSyth06HWchR6Jd19h8DrxOLTSDPrE5d7JPMsK6bUlvtDpHtcdNt+70StYNJsnq8c+&#10;Pr/t923cuvXr9sUqdX01PT6ASDilPxjO+qwONTsdwkgmCqfgNpvfMaogv89BMFAsz8GBg3xRgKwr&#10;+f+F+hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBRMmagxAEAAH8DAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQApx//o3wAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAB4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" filled="f" strokeweight=".6pt">
                 <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="34B4D7B6" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
                       <w:pPr>
                         <w:pStyle w:val="GvdeMetni"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="18C4296D" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
                       <w:pPr>
                         <w:pStyle w:val="GvdeMetni"/>
                         <w:spacing w:before="268"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="3875F8F0" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+                    <w:p w14:paraId="3875F8F0" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:ind w:left="598"/>
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:color w:val="A6A6A6"/>
                           <w:spacing w:val="-4"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>FOTO</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -533,101 +533,101 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="874"/>
         <w:gridCol w:w="1470"/>
         <w:gridCol w:w="3601"/>
         <w:gridCol w:w="1636"/>
         <w:gridCol w:w="887"/>
       </w:tblGrid>
       <w:tr w:rsidR="004F4F3C" w14:paraId="0B120289" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2D64E4" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="6B2D64E4" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="109"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Adı ve</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="478464BB" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1934F9" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="3D1934F9" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="102"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -641,101 +641,101 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>surname</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="6CAE79CF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF7FF96" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="4CF7FF96" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Doğum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>yılı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6114F1B6" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7B89B33F" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="7B89B33F" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -749,217 +749,217 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>birth</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="50CADE34" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7C83F933" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="7C83F933" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Doğum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>yeri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DFC153B" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC77470" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="7AC77470" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Place</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>birth</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="19F6DCB9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="11BB51ED" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="11BB51ED" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yarıyıl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A42AD30" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4AFAFE34" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="4AFAFE34" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Semester</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="10BDDC5E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2344" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7E51CA" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="2E7E51CA" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Fakülte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -967,51 +967,51 @@
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F148F25" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="12C45357" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="12C45357" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Faculty</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -1020,122 +1020,122 @@
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="36D57875" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="874" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EBBB89F" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="270"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62A6879F" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="62A6879F" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Tarih</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29ADD321" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="29ADD321" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="53" w:line="552" w:lineRule="exact"/>
               <w:ind w:left="73"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>İşe</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>başladığı İşi bıraktığı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C894FD7" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC89D16" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="0AC89D16" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43" w:line="552" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Starting</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -1168,224 +1168,224 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D3F0E63" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="260"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0717CB0D" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="0717CB0D" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="69"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="36E68D6F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="874" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="367AE5F7" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="270"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="23D4F6D2" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="23D4F6D2" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Günler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1470" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C0D91B5" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="3C0D91B5" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="52" w:line="552" w:lineRule="exact"/>
               <w:ind w:left="73"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Çalıştığı Çalışmadığı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F9BA82A" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1636" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="418F442D" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="418F442D" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43" w:line="552" w:lineRule="exact"/>
               <w:ind w:left="67" w:right="699"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Working</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Off</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="887" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="303741FF" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="260"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52EBB0B2" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="52EBB0B2" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="69"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Days</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004F4F3C" w14:paraId="46A85FCD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5945" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="45CC9CF6" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="45CC9CF6" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="269" w:lineRule="exact"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Çalıştığı</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -1442,51 +1442,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ve</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> imzaları</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55AE67B3" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="55AE67B3" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="74"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
@@ -1544,100 +1544,100 @@
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>commander</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2523" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1ECD322B" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="1ECD322B" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="269" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Netice</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ve</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>onay</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="410A63ED" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+          <w:p w14:paraId="410A63ED" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Result</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
@@ -1687,73 +1687,73 @@
           <w:p w14:paraId="1BA66776" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61083323" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="129EBCA1" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="004F4F3C">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="275"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23F2ACCD" w14:textId="77777777" w:rsidR="00DB3803" w:rsidRDefault="00DB3803">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="275"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EB72A14" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+    <w:p w14:paraId="6EB72A14" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:spacing w:line="272" w:lineRule="exact"/>
         <w:ind w:left="2183"/>
       </w:pPr>
       <w:r>
         <w:t>STAJ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>KOMİSYONU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D626F3" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+    <w:p w14:paraId="03D626F3" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="272" w:lineRule="exact"/>
         <w:ind w:left="2190" w:right="2204"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>TRAINING</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>COMMISION</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
@@ -1973,210 +1973,232 @@
       <w:pPr>
         <w:pStyle w:val="Balk2"/>
         <w:spacing w:line="275" w:lineRule="exact"/>
         <w:ind w:left="856"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00263328" w:rsidSect="00D111EE">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11930" w:h="16850"/>
       <w:pgMar w:top="260" w:right="380" w:bottom="460" w:left="560" w:header="43" w:footer="292" w:gutter="0"/>
       <w:cols w:space="597"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F4C3FC1" w14:textId="77777777" w:rsidR="00EF70B3" w:rsidRDefault="00EF70B3">
+    <w:p w14:paraId="3B0152B5" w14:textId="77777777" w:rsidR="000F61C5" w:rsidRDefault="000F61C5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B91E397" w14:textId="77777777" w:rsidR="00EF70B3" w:rsidRDefault="00EF70B3">
+    <w:p w14:paraId="6243DA9F" w14:textId="77777777" w:rsidR="000F61C5" w:rsidRDefault="000F61C5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="9497" w:type="dxa"/>
       <w:tblInd w:w="817" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4961"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E07E75" w:rsidRPr="00E07E75" w14:paraId="37C5BDFF" w14:textId="77777777" w:rsidTr="006F7087">
       <w:trPr>
         <w:trHeight w:val="150"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4961" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4DEE5751" w14:textId="65A57BB9" w:rsidR="00E07E75" w:rsidRPr="00E07E75" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
+        <w:p w14:paraId="4DEE5751" w14:textId="2FF019A1" w:rsidR="00E07E75" w:rsidRPr="00E07E75" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00B14093">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E07E75">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.1.</w:t>
           </w:r>
           <w:r w:rsidR="007423A4">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>FR</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>.00</w:t>
           </w:r>
           <w:r w:rsidR="007423A4">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>18</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">, R0, </w:t>
+            <w:t>, R</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00B14093">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Mayıs</w:t>
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidR="00B14093">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2025</w:t>
+            <w:t>Eylül 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4536" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="4B98962B" w14:textId="3FF2C5AB" w:rsidR="00E07E75" w:rsidRPr="00E07E75" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
@@ -2187,430 +2209,174 @@
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r w:rsidR="007423A4">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00E07E75" w:rsidRPr="00E07E75" w14:paraId="0E146BE3" w14:textId="77777777" w:rsidTr="006F7087">
       <w:trPr>
         <w:trHeight w:val="458"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9497" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="3816B954" w14:textId="77777777" w:rsidR="00E07E75" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
+        <w:p w14:paraId="3816B954" w14:textId="77777777" w:rsidR="00E07E75" w:rsidRPr="00B14093" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="00B14093">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bu </w:t>
-[...153 lines deleted...]
-            <w:t xml:space="preserve">. </w:t>
+            <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="5AD08F40" w14:textId="77777777" w:rsidR="00E07E75" w:rsidRPr="00E07E75" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
+        <w:p w14:paraId="5AD08F40" w14:textId="77777777" w:rsidR="00E07E75" w:rsidRPr="00B14093" w:rsidRDefault="00E07E75" w:rsidP="00E07E75">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="00B14093">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
-            <w:t>Lütfen</w:t>
-[...98 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="01271598" w14:textId="16C7183F" w:rsidR="004F4F3C" w:rsidRPr="00E07E75" w:rsidRDefault="004F4F3C" w:rsidP="00E07E75">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44DC9AC3" w14:textId="77777777" w:rsidR="00EF70B3" w:rsidRDefault="00EF70B3">
+    <w:p w14:paraId="7F721E9F" w14:textId="77777777" w:rsidR="000F61C5" w:rsidRDefault="000F61C5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0CD45AF5" w14:textId="77777777" w:rsidR="00EF70B3" w:rsidRDefault="00EF70B3">
+    <w:p w14:paraId="1F2BA6EE" w14:textId="77777777" w:rsidR="000F61C5" w:rsidRDefault="000F61C5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3BD96A46" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+  <w:p w14:paraId="3BD96A46" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="486650880" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B445B4E" wp14:editId="186F89BE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>4381880</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>14731</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2961005" cy="165735"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="23" name="Textbox 23"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2961005" cy="165735"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7E0E9031" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+                        <w:p w14:paraId="7E0E9031" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:spacing w:line="245" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>Senato</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                               <w:color w:val="FF0000"/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -2705,54 +2471,54 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                               <w:color w:val="FF0000"/>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>2023/17</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4B445B4E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 23" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:345.05pt;margin-top:1.15pt;width:233.15pt;height:13.05pt;z-index:-16665600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzM2nWmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfqPyDuNWtHdpuV11GbqFWl&#10;qI2U9AMwC17UhSEM9q7/vgNe21V7q3oZhmF4vPeG9d3oenbQES34hs9nFWfaK2it3zX8x8vndx84&#10;wyR9K3vwuuFHjfxu8/bNegi1XkAHfasjIxCP9RAa3qUUaiFQddpJnEHQng4NRCcTbeNOtFEOhO56&#10;saiqlRggtiGC0ohUfTgd8k3BN0ar9N0Y1In1DSduqcRY4jZHsVnLehdl6KyaaMh/YOGk9fToBepB&#10;Jsn20f4F5ayKgGDSTIETYIxVumggNfPqDzXPnQy6aCFzMFxswv8Hq74dnsNTZGn8BCMNsIjA8Ajq&#10;J5I3YghYTz3ZU6yRurPQ0USXV5LA6CJ5e7z4qcfEFBUXt6t5VS05U3Q2Xy3f3yyz4eJ6O0RMXzQ4&#10;lpOGR5pXYSAPj5hOreeWiczp/cwkjduR2bbhNxk0V7bQHknLQONsOL7uZdSc9V89+ZVnf07iOdme&#10;k5j6eyg/JEvy8HGfwNhC4Io7EaBBFAnTp8mT/n1fuq5fe/MLAAD//wMAUEsDBBQABgAIAAAAIQC6&#10;xv3H3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo3ZKidoQp6oQnJAQ&#10;aThwdOJtYjVeh9htw9/jnspxdkYzb/PtZHt2xtEbRxKShQCG1DhtqJXwVb09rIH5oEir3hFK+EUP&#10;22J2l6tMuwuVeN6HlsUS8pmS0IUwZJz7pkOr/MINSNE7uNGqEOXYcj2qSyy3PV8KkXKrDMWFTg34&#10;0mFz3J+shN03la/m56P+LA+lqaqNoPf0KOX9fNo9Aws4hVsYrvgRHYrIVLsTac96CelGJDEqYfkI&#10;7OonT+kKWB0P6xXwIuf/Pyj+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPMzadaZAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALrG/cff&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 23" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:345.05pt;margin-top:1.15pt;width:233.15pt;height:13.05pt;z-index:-16665600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZwbi/lQEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPtP1i+b5MWtUDUdAW7AiGt&#10;AGnZD3Adu4mIPd4Zt0n/nrGbtoi9IS7jsT1+894br+9G14uDQerA13I+K6UwXkPT+V0tn39+vn0v&#10;BUXlG9WDN7U8GpJ3m5s36yFUZgEt9I1BwSCeqiHUso0xVEVBujVO0QyC8XxpAZ2KvMVd0aAaGN31&#10;xaIsV8UA2AQEbYj49OF0KTcZ31qj43dryUTR15K5xRwxx22KxWatqh2q0HZ6oqH+gYVTneemF6gH&#10;FZXYY/cKynUagcDGmQZXgLWdNlkDq5mXf6l5alUwWQubQ+FiE/0/WP3t8BR+oIjjJxh5gFkEhUfQ&#10;v4i9KYZA1VSTPKWKuDoJHS26tLIEwQ/Z2+PFTzNGoflw8WE1L8ulFJrv5qvlu7fLZHhxfR2Q4hcD&#10;TqSklsjzygzU4ZHiqfRcMpE59U9M4rgduSSlW2iOLGLgOdaSXvYKjRT9V89GpaGfEzwn23OCsb+H&#10;/DWSFg8f9xFslztfcafOPIHMffotacR/7nPV9U9vfgMAAP//AwBQSwMEFAAGAAgAAAAhALrG/cff&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/QdrK3GjdkqJ2hCnqhCckBBpOHB0&#10;4m1iNV6H2G3D3+OeynF2RjNv8+1ke3bG0RtHEpKFAIbUOG2olfBVvT2sgfmgSKveEUr4RQ/bYnaX&#10;q0y7C5V43oeWxRLymZLQhTBknPumQ6v8wg1I0Tu40aoQ5dhyPapLLLc9XwqRcqsMxYVODfjSYXPc&#10;n6yE3TeVr+bno/4sD6Wpqo2g9/Qo5f182j0DCziFWxiu+BEdishUuxNpz3oJ6UYkMSph+Qjs6idP&#10;6QpYHQ/rFfAi5/8/KP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGcG4v5UBAAAbAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAusb9x98AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADvAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="7E0E9031" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00D6703B">
+                  <w:p w14:paraId="7E0E9031" w14:textId="77777777" w:rsidR="004F4F3C" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:line="245" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>Senato</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                         <w:color w:val="FF0000"/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -4393,80 +4159,84 @@
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F4F3C"/>
     <w:rsid w:val="000C1C74"/>
+    <w:rsid w:val="000F61C5"/>
     <w:rsid w:val="001066DC"/>
     <w:rsid w:val="001B0778"/>
     <w:rsid w:val="00263328"/>
     <w:rsid w:val="002B22E8"/>
     <w:rsid w:val="00454291"/>
     <w:rsid w:val="004E26BF"/>
     <w:rsid w:val="004F4F3C"/>
     <w:rsid w:val="005369DA"/>
     <w:rsid w:val="00551313"/>
     <w:rsid w:val="0055498B"/>
     <w:rsid w:val="005C644A"/>
     <w:rsid w:val="0065709F"/>
     <w:rsid w:val="007423A4"/>
     <w:rsid w:val="00792079"/>
     <w:rsid w:val="00796DAE"/>
     <w:rsid w:val="00853F64"/>
+    <w:rsid w:val="009726D0"/>
     <w:rsid w:val="00980E45"/>
     <w:rsid w:val="009A3684"/>
     <w:rsid w:val="009C16C0"/>
     <w:rsid w:val="00A7437F"/>
+    <w:rsid w:val="00B14093"/>
     <w:rsid w:val="00B32886"/>
     <w:rsid w:val="00D111EE"/>
     <w:rsid w:val="00D30351"/>
     <w:rsid w:val="00DB3803"/>
     <w:rsid w:val="00E07E75"/>
     <w:rsid w:val="00E55889"/>
     <w:rsid w:val="00E5643B"/>
     <w:rsid w:val="00E620CB"/>
     <w:rsid w:val="00E97F17"/>
     <w:rsid w:val="00EB1E03"/>
+    <w:rsid w:val="00EF01FC"/>
     <w:rsid w:val="00EF70B3"/>
     <w:rsid w:val="00F51978"/>
     <w:rsid w:val="00F72621"/>
     <w:rsid w:val="00FA1A5D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>