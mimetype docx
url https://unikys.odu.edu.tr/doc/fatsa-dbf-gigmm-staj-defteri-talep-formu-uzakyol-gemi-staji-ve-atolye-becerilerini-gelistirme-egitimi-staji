--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="6B7B7085" w14:textId="77777777" w:rsidR="00EE7901" w:rsidRDefault="00A95382">
       <w:pPr>
         <w:spacing w:before="79"/>
         <w:ind w:left="253"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -103,62 +107,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Formu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>(Uzakyol</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Gemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -266,51 +260,51 @@
         <w:t xml:space="preserve">Stajı </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>için)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79F2BE2A" w14:textId="5256CC8D" w:rsidR="009033F6" w:rsidRDefault="009033F6">
       <w:pPr>
         <w:spacing w:before="79"/>
         <w:ind w:left="253"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487611392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66F22958" wp14:editId="7D683975">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487611392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66F22958" wp14:editId="39AB7845">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>174625</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>53340</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="533400" cy="672465"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="7714" y="0"/>
                 <wp:lineTo x="3857" y="2448"/>
                 <wp:lineTo x="1543" y="6119"/>
                 <wp:lineTo x="0" y="14686"/>
                 <wp:lineTo x="0" y="20805"/>
                 <wp:lineTo x="20829" y="20805"/>
                 <wp:lineTo x="20829" y="14074"/>
                 <wp:lineTo x="19286" y="7955"/>
                 <wp:lineTo x="15429" y="1224"/>
                 <wp:lineTo x="13114" y="0"/>
                 <wp:lineTo x="7714" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="728571748" name="Resim 22" descr="metin, yazı tipi, poster, grafik içeren bir resim"/>
@@ -446,111 +440,93 @@
       </w:r>
       <w:r>
         <w:t>BÖLÜM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>BAŞKANLIĞI’NA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FE1FAA6" w14:textId="77777777" w:rsidR="00EE7901" w:rsidRDefault="00A95382">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="274" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="253" w:right="335" w:firstLine="566"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">STWC 78/2010 sözleşmesine uygun olarak A-III/1 eğitimi kapsamında </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> vardiya mühendisliği deniz stajı ve atölye becerilerini geliştirme stajı eğitimini yapmak istemekteyim. Staj defterinin tarafıma verilmesi için gereğini arz ederim.</w:t>
+        <w:t>STWC 78/2010 sözleşmesine uygun olarak A-III/1 eğitimi kapsamında uzakyol vardiya mühendisliği deniz stajı ve atölye becerilerini geliştirme stajı eğitimini yapmak istemekteyim. Staj defterinin tarafıma verilmesi için gereğini arz ederim.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B59A192" w14:textId="77777777" w:rsidR="00EE7901" w:rsidRDefault="00EE7901">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="104"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38985420" w14:textId="77777777" w:rsidR="00EE7901" w:rsidRDefault="00A95382">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="7048"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>….</w:t>
-[...6 lines deleted...]
-        <w:t>/…./20….</w:t>
+        <w:t>…./…./20….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E033A7" w14:textId="77777777" w:rsidR="00EE7901" w:rsidRDefault="00A95382">
       <w:pPr>
         <w:ind w:left="7334" w:right="2033" w:firstLine="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">İmza </w:t>
       </w:r>
       <w:r>
         <w:t>Ad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Soyad</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="222A7A51" w14:textId="77777777" w:rsidR="00EE7901" w:rsidRDefault="00EE7901">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52A33770" w14:textId="77777777" w:rsidR="00EE7901" w:rsidRDefault="00A95382">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:ind w:right="398"/>
       </w:pPr>
       <w:r>
         <w:t>ÖĞRENCİNİN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1051,65 +1027,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E4FA541" w14:textId="77777777" w:rsidR="00EE7901" w:rsidRDefault="00A95382">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="373"/>
               </w:tabs>
               <w:spacing w:before="11" w:line="278" w:lineRule="exact"/>
               <w:ind w:right="362" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Uzakyol</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Uzakyol </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Gemi Stajı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0083A993" w14:textId="77777777" w:rsidR="00EE7901" w:rsidRDefault="00A95382">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="267"/>
               <w:ind w:right="51"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -2246,55 +2213,53 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Başkanı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> onaylayabilir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="301CA3FB" w14:textId="77777777" w:rsidR="00EE7901" w:rsidRDefault="00A95382">
       <w:pPr>
         <w:pStyle w:val="Balk2"/>
         <w:spacing w:before="99" w:line="273" w:lineRule="exact"/>
         <w:ind w:left="253"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Uzakyol</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Gemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stajı</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CBA5A1" w14:textId="77777777" w:rsidR="00EE7901" w:rsidRDefault="00A95382">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="973"/>
@@ -2921,244 +2886,272 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>belirtilen dersleri almış</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ve devamsızlıktan kalmamış olması gereklidir.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EE7901" w:rsidSect="00ED3093">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11940" w:h="16860"/>
       <w:pgMar w:top="567" w:right="799" w:bottom="278" w:left="879" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A68E6D2" w14:textId="77777777" w:rsidR="00ED0ACF" w:rsidRDefault="00ED0ACF">
+    <w:p w14:paraId="5B4697B6" w14:textId="77777777" w:rsidR="009F0412" w:rsidRDefault="009F0412">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65659076" w14:textId="77777777" w:rsidR="00ED0ACF" w:rsidRDefault="00ED0ACF">
+    <w:p w14:paraId="5EC4EBFD" w14:textId="77777777" w:rsidR="009F0412" w:rsidRDefault="009F0412">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="2FBF44FF" w14:textId="77777777" w:rsidR="00DD515A" w:rsidRDefault="00DD515A">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="638AADBE" w14:textId="1CF7A5D8" w:rsidR="00ED3093" w:rsidRDefault="00ED3093">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="9781" w:type="dxa"/>
       <w:tblInd w:w="142" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5636"/>
       <w:gridCol w:w="4145"/>
     </w:tblGrid>
     <w:tr w:rsidR="00ED3093" w:rsidRPr="00E07E75" w14:paraId="63E4744B" w14:textId="77777777" w:rsidTr="00F31A1C">
       <w:trPr>
         <w:trHeight w:val="150"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5636" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5A383F1E" w14:textId="59327144" w:rsidR="00ED3093" w:rsidRPr="00E07E75" w:rsidRDefault="00ED3093" w:rsidP="00ED3093">
+        <w:p w14:paraId="5A383F1E" w14:textId="3FBC6640" w:rsidR="00ED3093" w:rsidRPr="00E07E75" w:rsidRDefault="00ED3093" w:rsidP="00ED3093">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00DD515A">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E07E75">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.1.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>F</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>R.00</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>2</w:t>
-[...7 lines deleted...]
-            <w:t>3</w:t>
+            <w:t>23</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">, R0, </w:t>
+            <w:t>, R</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00DD515A">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Mayıs</w:t>
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidR="00DD515A">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2025</w:t>
+            <w:t>Eylül 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4145" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="3ADA4DB9" w14:textId="77777777" w:rsidR="00ED3093" w:rsidRPr="00E07E75" w:rsidRDefault="00ED3093" w:rsidP="00ED3093">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
@@ -3169,386 +3162,150 @@
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00ED3093" w:rsidRPr="00E07E75" w14:paraId="3F72078F" w14:textId="77777777" w:rsidTr="00F31A1C">
       <w:trPr>
         <w:trHeight w:val="458"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9781" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="4E4E4307" w14:textId="77777777" w:rsidR="00ED3093" w:rsidRDefault="00ED3093" w:rsidP="00ED3093">
+        <w:p w14:paraId="4E4E4307" w14:textId="77777777" w:rsidR="00ED3093" w:rsidRPr="00DD515A" w:rsidRDefault="00ED3093" w:rsidP="00ED3093">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="00DD515A">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bu </w:t>
-[...153 lines deleted...]
-            <w:t xml:space="preserve">. </w:t>
+            <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2B6E3EF5" w14:textId="77777777" w:rsidR="00ED3093" w:rsidRPr="00E07E75" w:rsidRDefault="00ED3093" w:rsidP="00ED3093">
+        <w:p w14:paraId="2B6E3EF5" w14:textId="77777777" w:rsidR="00ED3093" w:rsidRPr="00DD515A" w:rsidRDefault="00ED3093" w:rsidP="00ED3093">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="00DD515A">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
-            <w:t>Lütfen</w:t>
-[...98 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5F1F9BF3" w14:textId="038B959F" w:rsidR="00ED3093" w:rsidRDefault="00ED3093">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="25732117" w14:textId="77777777" w:rsidR="00ED3093" w:rsidRDefault="00ED3093">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="75D7A95B" w14:textId="77777777" w:rsidR="00DD515A" w:rsidRDefault="00DD515A">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C9B7B92" w14:textId="77777777" w:rsidR="00ED0ACF" w:rsidRDefault="00ED0ACF">
+    <w:p w14:paraId="46135AED" w14:textId="77777777" w:rsidR="009F0412" w:rsidRDefault="009F0412">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53648D3F" w14:textId="77777777" w:rsidR="00ED0ACF" w:rsidRDefault="00ED0ACF">
+    <w:p w14:paraId="1E035E0F" w14:textId="77777777" w:rsidR="009F0412" w:rsidRDefault="009F0412">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="601A25DE" w14:textId="77777777" w:rsidR="00DD515A" w:rsidRDefault="00DD515A">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="7B0C5CC2" w14:textId="77777777" w:rsidR="00D8265B" w:rsidRDefault="00D8265B" w:rsidP="00D8265B">
     <w:pPr>
       <w:spacing w:before="11"/>
       <w:ind w:left="20"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>Senato</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:spacing w:val="-7"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>Kabul</w:t>
@@ -3619,50 +3376,60 @@
       <w:t>ve</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:spacing w:val="-3"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:spacing w:val="-2"/>
       </w:rPr>
       <w:t>2024/166</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="516C8D55" w14:textId="038E096D" w:rsidR="00EE7901" w:rsidRDefault="00EE7901" w:rsidP="00D8265B">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="7FD3C955" w14:textId="77777777" w:rsidR="00DD515A" w:rsidRDefault="00DD515A">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07C01029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CBA22E6"/>
     <w:lvl w:ilvl="0" w:tplc="1584D25C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1258" w:hanging="720"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
@@ -6164,101 +5931,104 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1998456899">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="311326619">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1909799127">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1046176210">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="692192826">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="263538654">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7901"/>
     <w:rsid w:val="000D0FB3"/>
     <w:rsid w:val="00121EA3"/>
     <w:rsid w:val="003D4A6C"/>
     <w:rsid w:val="004A785E"/>
     <w:rsid w:val="004B48D9"/>
     <w:rsid w:val="005D6DD2"/>
+    <w:rsid w:val="006032FF"/>
     <w:rsid w:val="007503A5"/>
     <w:rsid w:val="00796DAE"/>
     <w:rsid w:val="009033F6"/>
     <w:rsid w:val="009B1157"/>
+    <w:rsid w:val="009F0412"/>
     <w:rsid w:val="00A15BB3"/>
     <w:rsid w:val="00A6390B"/>
     <w:rsid w:val="00A95382"/>
     <w:rsid w:val="00AE01C1"/>
     <w:rsid w:val="00B04BC7"/>
     <w:rsid w:val="00B229ED"/>
+    <w:rsid w:val="00B54172"/>
     <w:rsid w:val="00BA5FC1"/>
     <w:rsid w:val="00BF0842"/>
     <w:rsid w:val="00C40FED"/>
     <w:rsid w:val="00CD176C"/>
     <w:rsid w:val="00D56CB7"/>
     <w:rsid w:val="00D8265B"/>
     <w:rsid w:val="00DB41E3"/>
+    <w:rsid w:val="00DD515A"/>
     <w:rsid w:val="00DE5300"/>
     <w:rsid w:val="00EC1937"/>
     <w:rsid w:val="00ED0ACF"/>
     <w:rsid w:val="00ED3093"/>
     <w:rsid w:val="00EE1D49"/>
     <w:rsid w:val="00EE7901"/>
     <w:rsid w:val="00F46374"/>
     <w:rsid w:val="00F9629B"/>
     <w:rsid w:val="00FB317E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -6835,51 +6605,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00ED3093"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>