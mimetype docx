--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -135,51 +135,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Eğitimi Stajı için)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10329873" w14:textId="18B5B215" w:rsidR="005A052E" w:rsidRDefault="005A052E">
       <w:pPr>
         <w:spacing w:before="271"/>
         <w:ind w:left="1170"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AE17115" wp14:editId="12E7BC99">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AE17115" wp14:editId="11AFD9B0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>175260</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>34290</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="533400" cy="672465"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="7714" y="0"/>
                 <wp:lineTo x="3857" y="2448"/>
                 <wp:lineTo x="1543" y="6119"/>
                 <wp:lineTo x="0" y="14686"/>
                 <wp:lineTo x="0" y="20805"/>
                 <wp:lineTo x="20829" y="20805"/>
                 <wp:lineTo x="20829" y="14074"/>
                 <wp:lineTo x="19286" y="7955"/>
                 <wp:lineTo x="15429" y="1224"/>
                 <wp:lineTo x="13114" y="0"/>
                 <wp:lineTo x="7714" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="306220052" name="Resim 22" descr="metin, yazı tipi, poster, grafik içeren bir resim"/>
@@ -5237,225 +5237,239 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>doldurulacaktır</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EE7901" w:rsidSect="001B33F9">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11940" w:h="16860"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A68E6D2" w14:textId="77777777" w:rsidR="00ED0ACF" w:rsidRDefault="00ED0ACF">
+    <w:p w14:paraId="00575714" w14:textId="77777777" w:rsidR="009B3ADD" w:rsidRDefault="009B3ADD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65659076" w14:textId="77777777" w:rsidR="00ED0ACF" w:rsidRDefault="00ED0ACF">
+    <w:p w14:paraId="6BAFF3DC" w14:textId="77777777" w:rsidR="009B3ADD" w:rsidRDefault="009B3ADD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="9781" w:type="dxa"/>
       <w:tblInd w:w="142" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5636"/>
       <w:gridCol w:w="4145"/>
     </w:tblGrid>
     <w:tr w:rsidR="005A052E" w:rsidRPr="00E07E75" w14:paraId="3C82DFA0" w14:textId="77777777" w:rsidTr="00F31A1C">
       <w:trPr>
         <w:trHeight w:val="150"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5636" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7F133B54" w14:textId="20166703" w:rsidR="005A052E" w:rsidRPr="00E07E75" w:rsidRDefault="005A052E" w:rsidP="005A052E">
+        <w:p w14:paraId="7F133B54" w14:textId="2C4C99AA" w:rsidR="005A052E" w:rsidRPr="00E07E75" w:rsidRDefault="005A052E" w:rsidP="005A052E">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="000C05BD">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E07E75">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.1.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>F</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>R.00</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>2</w:t>
-[...7 lines deleted...]
-            <w:t>6</w:t>
+            <w:t>26</w:t>
           </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">, R0, </w:t>
+            <w:t>, R</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="000C05BD">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
           <w:r w:rsidRPr="00E07E75">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Mayıs</w:t>
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidR="000C05BD">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2025</w:t>
+            <w:t>Eylül 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4145" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="1FD7FFF3" w14:textId="1A9EEEF3" w:rsidR="005A052E" w:rsidRPr="00E07E75" w:rsidRDefault="005A052E" w:rsidP="005A052E">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="005A052E">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
@@ -5498,372 +5512,116 @@
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="005A052E" w:rsidRPr="00E07E75" w14:paraId="6535DAE8" w14:textId="77777777" w:rsidTr="00F31A1C">
       <w:trPr>
         <w:trHeight w:val="458"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9781" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="03C9C882" w14:textId="77777777" w:rsidR="005A052E" w:rsidRDefault="005A052E" w:rsidP="005A052E">
+        <w:p w14:paraId="03C9C882" w14:textId="77777777" w:rsidR="005A052E" w:rsidRPr="000C05BD" w:rsidRDefault="005A052E" w:rsidP="005A052E">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="000C05BD">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bu </w:t>
-[...153 lines deleted...]
-            <w:t xml:space="preserve">. </w:t>
+            <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. </w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6F1DCC5C" w14:textId="77777777" w:rsidR="005A052E" w:rsidRPr="00E07E75" w:rsidRDefault="005A052E" w:rsidP="005A052E">
+        <w:p w14:paraId="6F1DCC5C" w14:textId="77777777" w:rsidR="005A052E" w:rsidRPr="000C05BD" w:rsidRDefault="005A052E" w:rsidP="005A052E">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00E07E75">
+          <w:r w:rsidRPr="000C05BD">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
-            <w:t>Lütfen</w:t>
-[...98 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3408BAB1" w14:textId="77777777" w:rsidR="005A052E" w:rsidRDefault="005A052E" w:rsidP="005A052E">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C9B7B92" w14:textId="77777777" w:rsidR="00ED0ACF" w:rsidRDefault="00ED0ACF">
+    <w:p w14:paraId="7B493A40" w14:textId="77777777" w:rsidR="009B3ADD" w:rsidRDefault="009B3ADD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53648D3F" w14:textId="77777777" w:rsidR="00ED0ACF" w:rsidRDefault="00ED0ACF">
+    <w:p w14:paraId="6DBD4817" w14:textId="77777777" w:rsidR="009B3ADD" w:rsidRDefault="009B3ADD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="7B0C5CC2" w14:textId="77777777" w:rsidR="00D8265B" w:rsidRDefault="00D8265B" w:rsidP="00D8265B">
     <w:pPr>
       <w:spacing w:before="11"/>
       <w:ind w:left="20"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>Senato</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="FF0000"/>
@@ -8516,62 +8274,66 @@
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE7901"/>
+    <w:rsid w:val="000C05BD"/>
     <w:rsid w:val="000D0FB3"/>
     <w:rsid w:val="00121EA3"/>
     <w:rsid w:val="001B33F9"/>
     <w:rsid w:val="003D4A6C"/>
     <w:rsid w:val="004A785E"/>
     <w:rsid w:val="004B48D9"/>
+    <w:rsid w:val="00532ADA"/>
     <w:rsid w:val="005A052E"/>
     <w:rsid w:val="005D6DD2"/>
     <w:rsid w:val="007503A5"/>
     <w:rsid w:val="00796DAE"/>
+    <w:rsid w:val="008D6093"/>
     <w:rsid w:val="009033F6"/>
     <w:rsid w:val="009B1157"/>
+    <w:rsid w:val="009B3ADD"/>
     <w:rsid w:val="00A15BB3"/>
     <w:rsid w:val="00A6390B"/>
     <w:rsid w:val="00A95382"/>
     <w:rsid w:val="00AA700F"/>
     <w:rsid w:val="00AE01C1"/>
     <w:rsid w:val="00B04BC7"/>
     <w:rsid w:val="00B229ED"/>
     <w:rsid w:val="00BA5FC1"/>
     <w:rsid w:val="00BF0842"/>
     <w:rsid w:val="00C40FED"/>
     <w:rsid w:val="00D56CB7"/>
     <w:rsid w:val="00D8265B"/>
     <w:rsid w:val="00DB41E3"/>
     <w:rsid w:val="00DE5300"/>
     <w:rsid w:val="00EC1937"/>
     <w:rsid w:val="00ED0ACF"/>
     <w:rsid w:val="00EE1D49"/>
     <w:rsid w:val="00EE7901"/>
     <w:rsid w:val="00F46374"/>
     <w:rsid w:val="00F9629B"/>
     <w:rsid w:val="00FB317E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>