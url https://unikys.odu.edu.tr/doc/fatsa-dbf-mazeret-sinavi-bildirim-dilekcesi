--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -208,107 +208,84 @@
       </w:r>
       <w:r w:rsidR="002161F5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A7BA2">
         <w:t>Bilimleri</w:t>
       </w:r>
       <w:r w:rsidR="002161F5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A7BA2">
         <w:t>Fakültesi</w:t>
       </w:r>
       <w:r w:rsidR="002161F5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED5B52">
         <w:t>……………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00D95206">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A7BA2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D95206">
         <w:t>b</w:t>
       </w:r>
       <w:r>
-        <w:t>ölümü</w:t>
+        <w:t xml:space="preserve">ölümü </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> …….. </w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">. sınıf ……. Öğretim ………………. numaralı öğrencisiyim. </w:t>
+      </w:r>
       <w:r w:rsidR="008167DA">
-        <w:t>….</w:t>
-[...3 lines deleted...]
-        <w:t>/…./…</w:t>
+        <w:t>…./…./…</w:t>
       </w:r>
       <w:r w:rsidR="0008630A">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="008167DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0008630A">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="008167DA">
         <w:t xml:space="preserve">le …./…../…….. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00ED5B52">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="008167DA">
-        <w:t>arihleri</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> arasında</w:t>
+        <w:t>arihleri arasında</w:t>
       </w:r>
       <w:r w:rsidR="00F76F67">
         <w:t xml:space="preserve"> …</w:t>
       </w:r>
       <w:r w:rsidR="002161F5">
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00F76F67">
         <w:t xml:space="preserve"> gün</w:t>
       </w:r>
       <w:r w:rsidR="008167DA">
         <w:t xml:space="preserve"> raporlu olduğumdan</w:t>
       </w:r>
       <w:r w:rsidR="00DE1CE1">
         <w:t xml:space="preserve"> aşağıda belirttiğim derslerden</w:t>
       </w:r>
       <w:r w:rsidR="008167DA">
         <w:t xml:space="preserve"> vize sınavlarım için mazeret sınavı düzenlemesini saygılarımla arz ederim.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F716438" w14:textId="77777777" w:rsidR="0088712B" w:rsidRDefault="0088712B" w:rsidP="0088712B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
@@ -853,588 +830,357 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26ED53DE" w14:textId="77777777" w:rsidR="00DE1CE1" w:rsidRDefault="00DE1CE1" w:rsidP="00DE1CE1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DE1CE1" w:rsidSect="00107136">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="283" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54C4D551" w14:textId="77777777" w:rsidR="00767433" w:rsidRDefault="00767433" w:rsidP="00107136">
+    <w:p w14:paraId="2D6D2825" w14:textId="77777777" w:rsidR="000565E8" w:rsidRDefault="000565E8" w:rsidP="00107136">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75179644" w14:textId="77777777" w:rsidR="00767433" w:rsidRDefault="00767433" w:rsidP="00107136">
+    <w:p w14:paraId="43968520" w14:textId="77777777" w:rsidR="000565E8" w:rsidRDefault="000565E8" w:rsidP="00107136">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9072" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4961"/>
       <w:gridCol w:w="4111"/>
     </w:tblGrid>
     <w:tr w:rsidR="00107136" w:rsidRPr="00512434" w14:paraId="7FD668CA" w14:textId="77777777" w:rsidTr="00107136">
       <w:trPr>
         <w:trHeight w:val="150"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4961" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="4D259361" w14:textId="13AE4A35" w:rsidR="00107136" w:rsidRPr="00512434" w:rsidRDefault="00107136" w:rsidP="00107136">
+        <w:p w14:paraId="4D259361" w14:textId="0AB42551" w:rsidR="00107136" w:rsidRPr="00512434" w:rsidRDefault="00107136" w:rsidP="00107136">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00512434">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.FR.000</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00D90107">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00512434">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.1.FR.000</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>9</w:t>
           </w:r>
           <w:r w:rsidRPr="00512434">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">, R0, </w:t>
+            <w:t>, R</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00D90107">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
           <w:r w:rsidRPr="00512434">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Mayıs</w:t>
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00512434">
+          <w:r w:rsidR="00D90107">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2025</w:t>
+            <w:t>Eylül 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4111" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="3593BD6A" w14:textId="77777777" w:rsidR="00107136" w:rsidRPr="00512434" w:rsidRDefault="00107136" w:rsidP="00107136">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00512434">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00107136" w:rsidRPr="00512434" w14:paraId="209C27AB" w14:textId="77777777" w:rsidTr="00107136">
       <w:trPr>
         <w:trHeight w:val="458"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9072" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="5F7F130E" w14:textId="77777777" w:rsidR="00107136" w:rsidRPr="00512434" w:rsidRDefault="00107136" w:rsidP="00107136">
+        <w:p w14:paraId="5F7F130E" w14:textId="77777777" w:rsidR="00107136" w:rsidRPr="00D90107" w:rsidRDefault="00107136" w:rsidP="00107136">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00512434">
+          <w:r w:rsidRPr="00D90107">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bu </w:t>
-[...153 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="290ADBBA" w14:textId="77777777" w:rsidR="00107136" w:rsidRPr="00512434" w:rsidRDefault="00107136" w:rsidP="00107136">
+        <w:p w14:paraId="290ADBBA" w14:textId="77777777" w:rsidR="00107136" w:rsidRPr="00D90107" w:rsidRDefault="00107136" w:rsidP="00107136">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00512434">
+          <w:r w:rsidRPr="00D90107">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
-            <w:t>Lütfen</w:t>
-[...98 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="46E57474" w14:textId="77777777" w:rsidR="00107136" w:rsidRDefault="00107136" w:rsidP="00107136">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15205D48" w14:textId="77777777" w:rsidR="00767433" w:rsidRDefault="00767433" w:rsidP="00107136">
+    <w:p w14:paraId="4067157E" w14:textId="77777777" w:rsidR="000565E8" w:rsidRDefault="000565E8" w:rsidP="00107136">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F8C6CA8" w14:textId="77777777" w:rsidR="00767433" w:rsidRDefault="00767433" w:rsidP="00107136">
+    <w:p w14:paraId="022B6138" w14:textId="77777777" w:rsidR="000565E8" w:rsidRDefault="000565E8" w:rsidP="00107136">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00900F96"/>
     <w:rsid w:val="00031D19"/>
+    <w:rsid w:val="000565E8"/>
     <w:rsid w:val="0008630A"/>
     <w:rsid w:val="00107136"/>
     <w:rsid w:val="002161F5"/>
     <w:rsid w:val="002A7BA2"/>
     <w:rsid w:val="0051154D"/>
     <w:rsid w:val="00642F69"/>
     <w:rsid w:val="00767433"/>
     <w:rsid w:val="008167DA"/>
     <w:rsid w:val="0088712B"/>
     <w:rsid w:val="00900F96"/>
     <w:rsid w:val="00A27401"/>
     <w:rsid w:val="00A95F68"/>
     <w:rsid w:val="00B27A36"/>
     <w:rsid w:val="00B54633"/>
     <w:rsid w:val="00B767E3"/>
     <w:rsid w:val="00D579F3"/>
+    <w:rsid w:val="00D90107"/>
     <w:rsid w:val="00D95206"/>
     <w:rsid w:val="00D95C97"/>
     <w:rsid w:val="00DE1CE1"/>
+    <w:rsid w:val="00DE6B73"/>
     <w:rsid w:val="00E62069"/>
     <w:rsid w:val="00ED5B52"/>
     <w:rsid w:val="00F25F3C"/>
     <w:rsid w:val="00F3073F"/>
     <w:rsid w:val="00F62822"/>
     <w:rsid w:val="00F76F67"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>