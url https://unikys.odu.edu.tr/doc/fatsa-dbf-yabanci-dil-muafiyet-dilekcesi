--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -93,51 +93,51 @@
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="9144">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="37DC32B0" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:280.8pt;margin-top:574.8pt;width:273.6pt;height:21.6pt;z-index:15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="3474720,274320" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCksX0WMgIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SYN2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlptmt2E+yJT5RD0+kl7f9a1mJ+WwAVPwxWzOmTISysYcCv5j9/Dh&#10;E2fohSmFBqMKflbI7zbv3607m6sl1KBL5RgFMZh3tuC19zbPMpS1agXOwCpDzgpcKzxt3SErnego&#10;equz5Xz+MevAldaBVIj0dTs4+SbGryol/feqQuWZLjhx83F1cd2HNdusRX5wwtaNHGmIf2DRisbQ&#10;pVOorfCCHV3zV6i2kQ4QKj+T0GZQVY1UMQfKZjG/yualFlbFXEgctJNM+P/CyqfTi312gTraR5C/&#10;kBTJOov55AkbHDF95dqAJeKsjyqeJxVV75mkjzer29XtksSW5Fverm7IDkFFnk7LI/qvCmIkcXpE&#10;P1ShTJaokyV7k0xHtQxV1LGKnjOqouOMqrgfqmiFD+cCvWCy7oJKPTEJ7hZOagcR6K/SIJavXm0u&#10;UVNeKWXCJkR62xjvEvlGgARL7wFOUl0rlQDpfQlMaiaf1IBqEDjkHZWetCCOl2prE2T5vFitYrci&#10;6KZ8aLQOWqA77O+1YycRZiU+Y93ewKxDvxVYD7joGmHajK0zdEvomz2U52fHOhqwguPvo3CKM/3N&#10;UAeHaUyGS8Y+Gc7re4gzG8tEd+76n8JZFq4vuKdme4I0HyJPXUTpBsCADScNfDl6qJrQYrGtB0bj&#10;hoYqyjX+AMLUXu4j6vU3tfkDAAD//wMAUEsDBBQABgAIAAAAIQD+28V+4gAAAA4BAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELVTtVGSxqkQUi6oF1oOHN14G0eN7RC7beDr2Zzg&#10;NqsZzb4pt5Pt2RXH0HknIVkIYOgarzvXSvg41M8ZsBCV06r3DiV8Y4BtdX9XqkL7m3vH6z62jEpc&#10;KJQEE+NQcB4ag1aFhR/QkXfyo1WRzrHlelQ3Krc9XwqRcqs6Rx+MGvDVYHPeX6yEJ2HCblod9O5r&#10;zd9+PmOdN+dayseH6WUDLOIU/8Iw4xM6VMR09BenA+slrNMkpSgZySonNUcSkdGc46zyZQa8Kvn/&#10;GdUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKSxfRYyAgAA7gQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP7bxX7iAAAADgEAAA8AAAAAAAAA&#10;AAAAAAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" path="m,l3474720,r,274320l,274320,,xe" filled="f" strokeweight=".72pt">
+              <v:shape w14:anchorId="5B470108" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:280.8pt;margin-top:574.8pt;width:273.6pt;height:21.6pt;z-index:15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="3474720,274320" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCksX0WMgIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SYN2MOMXQoMOA&#10;oivQDDsrshwbk0VNVGLn70fJlptmt2E+yJT5RD0+kl7f9a1mJ+WwAVPwxWzOmTISysYcCv5j9/Dh&#10;E2fohSmFBqMKflbI7zbv3607m6sl1KBL5RgFMZh3tuC19zbPMpS1agXOwCpDzgpcKzxt3SErnego&#10;equz5Xz+MevAldaBVIj0dTs4+SbGryol/feqQuWZLjhx83F1cd2HNdusRX5wwtaNHGmIf2DRisbQ&#10;pVOorfCCHV3zV6i2kQ4QKj+T0GZQVY1UMQfKZjG/yualFlbFXEgctJNM+P/CyqfTi312gTraR5C/&#10;kBTJOov55AkbHDF95dqAJeKsjyqeJxVV75mkjzer29XtksSW5Fverm7IDkFFnk7LI/qvCmIkcXpE&#10;P1ShTJaokyV7k0xHtQxV1LGKnjOqouOMqrgfqmiFD+cCvWCy7oJKPTEJ7hZOagcR6K/SIJavXm0u&#10;UVNeKWXCJkR62xjvEvlGgARL7wFOUl0rlQDpfQlMaiaf1IBqEDjkHZWetCCOl2prE2T5vFitYrci&#10;6KZ8aLQOWqA77O+1YycRZiU+Y93ewKxDvxVYD7joGmHajK0zdEvomz2U52fHOhqwguPvo3CKM/3N&#10;UAeHaUyGS8Y+Gc7re4gzG8tEd+76n8JZFq4vuKdme4I0HyJPXUTpBsCADScNfDl6qJrQYrGtB0bj&#10;hoYqyjX+AMLUXu4j6vU3tfkDAAD//wMAUEsDBBQABgAIAAAAIQD+28V+4gAAAA4BAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELVTtVGSxqkQUi6oF1oOHN14G0eN7RC7beDr2Zzg&#10;NqsZzb4pt5Pt2RXH0HknIVkIYOgarzvXSvg41M8ZsBCV06r3DiV8Y4BtdX9XqkL7m3vH6z62jEpc&#10;KJQEE+NQcB4ag1aFhR/QkXfyo1WRzrHlelQ3Krc9XwqRcqs6Rx+MGvDVYHPeX6yEJ2HCblod9O5r&#10;zd9+PmOdN+dayseH6WUDLOIU/8Iw4xM6VMR09BenA+slrNMkpSgZySonNUcSkdGc46zyZQa8Kvn/&#10;GdUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKSxfRYyAgAA7gQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP7bxX7iAAAADgEAAA8AAAAAAAAA&#10;AAAAAAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" path="m,l3474720,r,274320l,274320,,xe" filled="f" strokeweight=".72pt">
                 <v:path arrowok="t"/>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="736E3AC0" wp14:editId="66D0C957">
             <wp:extent cx="801398" cy="1006221"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Image 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image 2"/>
@@ -325,59 +325,51 @@
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>DEKANLIĞINA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7CF57C" w14:textId="77777777" w:rsidR="00040CDE" w:rsidRDefault="00040CDE">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="132"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73E26CD0" w14:textId="77777777" w:rsidR="00040CDE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="1" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="126" w:right="106" w:firstLine="955"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">….…-….… Eğitim-Öğretim Yılı …………..........................…………………. Bölümüne kesin kaydımı yaptırdım. …/…./..… </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> yapılacak olan Yabancı Dil Muafiyet Sınavına girmek istiyorum.</w:t>
+        <w:t>….…-….… Eğitim-Öğretim Yılı …………..........................…………………. Bölümüne kesin kaydımı yaptırdım. …/…./..… tarihinde yapılacak olan Yabancı Dil Muafiyet Sınavına girmek istiyorum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50754E70" w14:textId="77777777" w:rsidR="00040CDE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="243"/>
         <w:ind w:left="835"/>
       </w:pPr>
       <w:r>
         <w:t>Gereğini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>arz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -743,569 +735,330 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DİL</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00040CDE" w:rsidSect="00FB580E">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="200" w:right="1220" w:bottom="280" w:left="1280" w:header="283" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BDDA941" w14:textId="77777777" w:rsidR="00B078B0" w:rsidRDefault="00B078B0" w:rsidP="00FB580E">
+    <w:p w14:paraId="7F402DE3" w14:textId="77777777" w:rsidR="00C34D21" w:rsidRDefault="00C34D21" w:rsidP="00FB580E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F710780" w14:textId="77777777" w:rsidR="00B078B0" w:rsidRDefault="00B078B0" w:rsidP="00FB580E">
+    <w:p w14:paraId="531BDEB1" w14:textId="77777777" w:rsidR="00C34D21" w:rsidRDefault="00C34D21" w:rsidP="00FB580E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9356" w:type="dxa"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4853"/>
       <w:gridCol w:w="4503"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FB580E" w:rsidRPr="00117486" w14:paraId="066A38F8" w14:textId="77777777" w:rsidTr="005A33A9">
       <w:trPr>
         <w:trHeight w:val="150"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4853" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="0972847B" w14:textId="5A306F24" w:rsidR="00FB580E" w:rsidRPr="00117486" w:rsidRDefault="00FB580E" w:rsidP="00FB580E">
+        <w:p w14:paraId="0972847B" w14:textId="38E40A91" w:rsidR="00FB580E" w:rsidRPr="00117486" w:rsidRDefault="00FB580E" w:rsidP="00FB580E">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00117486">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.FR.00</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="00EF45CA">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00117486">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.1.FR.00</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>1</w:t>
-[...7 lines deleted...]
-            <w:t>6</w:t>
+            <w:t>16</w:t>
           </w:r>
           <w:r w:rsidRPr="00117486">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">, R0, </w:t>
+            <w:t>, R</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="00EF45CA">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
           <w:r w:rsidRPr="00117486">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Mayıs</w:t>
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00117486">
+          <w:r w:rsidR="00EF45CA">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2025</w:t>
+            <w:t>Eylül 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4503" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="0951139E" w14:textId="77777777" w:rsidR="00FB580E" w:rsidRPr="00117486" w:rsidRDefault="00FB580E" w:rsidP="00FB580E">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00117486">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00FB580E" w:rsidRPr="00117486" w14:paraId="2BB54AA0" w14:textId="77777777" w:rsidTr="005A33A9">
       <w:trPr>
         <w:trHeight w:val="458"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9356" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="341827C9" w14:textId="77777777" w:rsidR="00FB580E" w:rsidRPr="00117486" w:rsidRDefault="00FB580E" w:rsidP="00FB580E">
+        <w:p w14:paraId="341827C9" w14:textId="77777777" w:rsidR="00FB580E" w:rsidRPr="00EF45CA" w:rsidRDefault="00FB580E" w:rsidP="00FB580E">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00117486">
+          <w:r w:rsidRPr="00EF45CA">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bu </w:t>
-[...153 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1DBB0B82" w14:textId="77777777" w:rsidR="00FB580E" w:rsidRPr="00117486" w:rsidRDefault="00FB580E" w:rsidP="00FB580E">
+        <w:p w14:paraId="1DBB0B82" w14:textId="77777777" w:rsidR="00FB580E" w:rsidRPr="00EF45CA" w:rsidRDefault="00FB580E" w:rsidP="00FB580E">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00117486">
+          <w:r w:rsidRPr="00EF45CA">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
-            <w:t>Lütfen</w:t>
-[...98 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1862651A" w14:textId="77777777" w:rsidR="00FB580E" w:rsidRDefault="00FB580E">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C55C928" w14:textId="77777777" w:rsidR="00B078B0" w:rsidRDefault="00B078B0" w:rsidP="00FB580E">
+    <w:p w14:paraId="3DC9FA59" w14:textId="77777777" w:rsidR="00C34D21" w:rsidRDefault="00C34D21" w:rsidP="00FB580E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="672569CE" w14:textId="77777777" w:rsidR="00B078B0" w:rsidRDefault="00B078B0" w:rsidP="00FB580E">
+    <w:p w14:paraId="7D628937" w14:textId="77777777" w:rsidR="00C34D21" w:rsidRDefault="00C34D21" w:rsidP="00FB580E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00040CDE"/>
     <w:rsid w:val="000246EE"/>
     <w:rsid w:val="00040CDE"/>
+    <w:rsid w:val="006F1B25"/>
     <w:rsid w:val="00B078B0"/>
+    <w:rsid w:val="00C34D21"/>
+    <w:rsid w:val="00EF45CA"/>
     <w:rsid w:val="00FB580E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>