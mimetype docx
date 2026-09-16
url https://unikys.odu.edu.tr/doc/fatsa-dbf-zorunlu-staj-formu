--- v0 (2025-10-31)
+++ v1 (2026-09-16)
@@ -987,63 +987,55 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD50D4" w14:paraId="6EBF6DBC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2434" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26BCF015" w14:textId="77777777" w:rsidR="00FD50D4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="177" w:lineRule="exact"/>
               <w:ind w:left="101"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-              <w:t>-posta</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>e-posta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>adresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2603" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39531997" w14:textId="77777777" w:rsidR="00FD50D4" w:rsidRDefault="00FD50D4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
@@ -1837,63 +1829,55 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD50D4" w14:paraId="23D48CF9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A8185FC" w14:textId="77777777" w:rsidR="00FD50D4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="177" w:lineRule="exact"/>
               <w:ind w:left="101"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-              <w:t>-posta</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>e-posta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>adresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="75FDC59F" w14:textId="77777777" w:rsidR="00FD50D4" w:rsidRDefault="00FD50D4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -2362,63 +2346,55 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD50D4" w14:paraId="25543B05" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2371" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35672453" w14:textId="77777777" w:rsidR="00FD50D4" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="178" w:lineRule="exact"/>
               <w:ind w:left="101"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-              <w:t>-posta</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>e-posta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>adresi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2297" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50E949D6" w14:textId="77777777" w:rsidR="00FD50D4" w:rsidRDefault="00FD50D4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
@@ -4650,568 +4626,337 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Spor Daire Başkanlığına gönderilmesi zorunludur.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FD50D4" w:rsidSect="00117486">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1300" w:right="1100" w:bottom="280" w:left="1300" w:header="113" w:footer="113" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44193FDE" w14:textId="77777777" w:rsidR="00743BDE" w:rsidRDefault="00743BDE" w:rsidP="00117486">
+    <w:p w14:paraId="040744C0" w14:textId="77777777" w:rsidR="00EE17C5" w:rsidRDefault="00EE17C5" w:rsidP="00117486">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="702B4442" w14:textId="77777777" w:rsidR="00743BDE" w:rsidRDefault="00743BDE" w:rsidP="00117486">
+    <w:p w14:paraId="61CE9538" w14:textId="77777777" w:rsidR="00EE17C5" w:rsidRDefault="00EE17C5" w:rsidP="00117486">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9356" w:type="dxa"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4853"/>
       <w:gridCol w:w="4503"/>
     </w:tblGrid>
     <w:tr w:rsidR="00117486" w:rsidRPr="00117486" w14:paraId="256DCA13" w14:textId="77777777" w:rsidTr="00117486">
       <w:trPr>
         <w:trHeight w:val="150"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4853" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="3AF8549C" w14:textId="4D29948F" w:rsidR="00117486" w:rsidRPr="00117486" w:rsidRDefault="00117486" w:rsidP="00117486">
+        <w:p w14:paraId="3AF8549C" w14:textId="6C1CB636" w:rsidR="00117486" w:rsidRPr="00117486" w:rsidRDefault="00117486" w:rsidP="00117486">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00117486">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>PP.1.1.FR.00</w:t>
+            <w:t>PP.</w:t>
+          </w:r>
+          <w:r w:rsidR="0052441F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00117486">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>.1.FR.00</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>11</w:t>
           </w:r>
           <w:r w:rsidRPr="00117486">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">, R0, </w:t>
+            <w:t>, R</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidR="0052441F">
+            <w:rPr>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
           <w:r w:rsidRPr="00117486">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Mayıs</w:t>
+            <w:t xml:space="preserve">, </w:t>
           </w:r>
-          <w:proofErr w:type="spellEnd"/>
-          <w:r w:rsidRPr="00117486">
+          <w:r w:rsidR="0052441F">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 2025</w:t>
+            <w:t>Eylül 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4503" w:type="dxa"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w14:paraId="63D2B4C5" w14:textId="77777777" w:rsidR="00117486" w:rsidRPr="00117486" w:rsidRDefault="00117486" w:rsidP="00117486">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00117486">
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>1/1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00117486" w:rsidRPr="00117486" w14:paraId="663B2ED3" w14:textId="77777777" w:rsidTr="00117486">
       <w:trPr>
         <w:trHeight w:val="458"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9356" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7FEE12F1" w14:textId="77777777" w:rsidR="00117486" w:rsidRPr="00117486" w:rsidRDefault="00117486" w:rsidP="00117486">
+        <w:p w14:paraId="7FEE12F1" w14:textId="77777777" w:rsidR="00117486" w:rsidRPr="0052441F" w:rsidRDefault="00117486" w:rsidP="00117486">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00117486">
+          <w:r w:rsidRPr="0052441F">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve">Bu </w:t>
-[...153 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir.</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6B5991CC" w14:textId="77777777" w:rsidR="00117486" w:rsidRPr="00117486" w:rsidRDefault="00117486" w:rsidP="00117486">
+        <w:p w14:paraId="6B5991CC" w14:textId="77777777" w:rsidR="00117486" w:rsidRPr="0052441F" w:rsidRDefault="00117486" w:rsidP="00117486">
           <w:pPr>
             <w:pStyle w:val="AltBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
-          <w:r w:rsidRPr="00117486">
+          <w:r w:rsidRPr="0052441F">
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
-              <w:lang w:val="en-US"/>
+              <w:lang w:val="es-US"/>
             </w:rPr>
-            <w:t>Lütfen</w:t>
-[...98 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="465BE947" w14:textId="2E81F45C" w:rsidR="00117486" w:rsidRDefault="00117486">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1A1B7AB4" w14:textId="77777777" w:rsidR="00117486" w:rsidRDefault="00117486">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FCC50C4" w14:textId="77777777" w:rsidR="00743BDE" w:rsidRDefault="00743BDE" w:rsidP="00117486">
+    <w:p w14:paraId="0F4AAF83" w14:textId="77777777" w:rsidR="00EE17C5" w:rsidRDefault="00EE17C5" w:rsidP="00117486">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="210D466E" w14:textId="77777777" w:rsidR="00743BDE" w:rsidRDefault="00743BDE" w:rsidP="00117486">
+    <w:p w14:paraId="79A15611" w14:textId="77777777" w:rsidR="00EE17C5" w:rsidRDefault="00EE17C5" w:rsidP="00117486">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD50D4"/>
     <w:rsid w:val="00117486"/>
     <w:rsid w:val="001F5BED"/>
+    <w:rsid w:val="0052441F"/>
     <w:rsid w:val="00743BDE"/>
+    <w:rsid w:val="007B7999"/>
     <w:rsid w:val="008C7DC7"/>
     <w:rsid w:val="00AF2A19"/>
+    <w:rsid w:val="00EE17C5"/>
     <w:rsid w:val="00FD50D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -5606,50 +5351,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>