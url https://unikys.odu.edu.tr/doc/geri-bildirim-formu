--- v0 (2025-11-02)
+++ v1 (2026-09-16)
@@ -72,72 +72,65 @@
         <w:t>Birim</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099B36DD" w14:textId="3A239CA3" w:rsidR="002C1CF1" w:rsidRDefault="002C1CF1" w:rsidP="002C1CF1">
       <w:r w:rsidRPr="002C1CF1">
         <w:t>Geri Bildirim Türü</w:t>
       </w:r>
       <w:r>
         <w:t>: (</w:t>
       </w:r>
       <w:r w:rsidRPr="002C1CF1">
         <w:t>Öneri / İstek </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1CF1">
         <w:t>Memnuniyet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002C1CF1">
         <w:t>Şikayet</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB643E8" w14:textId="77777777" w:rsidR="004F55F8" w:rsidRDefault="004F55F8" w:rsidP="002C1CF1"/>
     <w:p w14:paraId="18251943" w14:textId="6A2F7836" w:rsidR="002C1CF1" w:rsidRDefault="002C1CF1" w:rsidP="002C1CF1">
       <w:r w:rsidRPr="002C1CF1">
-        <w:t xml:space="preserve">Paydaş </w:t>
-[...3 lines deleted...]
-        <w:t>Türü</w:t>
+        <w:t>Paydaş Türü</w:t>
       </w:r>
       <w:r>
         <w:t>:  (</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002C1CF1">
         <w:t>Öğrenci</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1CF1">
         <w:t>Aday Öğrenci</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1CF1">
         <w:t>Mezun</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> /</w:t>
       </w:r>
       <w:r w:rsidRPr="002C1CF1">
         <w:t> Hasta</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> /</w:t>
       </w:r>
       <w:r w:rsidRPr="002C1CF1">
@@ -325,273 +318,246 @@
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="342CF836" w14:textId="77777777" w:rsidR="004F55F8" w:rsidRDefault="004F55F8" w:rsidP="002C1CF1"/>
     <w:p w14:paraId="71D8C490" w14:textId="76759771" w:rsidR="00E043DD" w:rsidRDefault="00507CB8" w:rsidP="00E043DD">
       <w:r>
         <w:t xml:space="preserve">Geri </w:t>
       </w:r>
       <w:r w:rsidR="002C1CF1">
         <w:t xml:space="preserve">Bildirimle İlgili </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Bilgi </w:t>
       </w:r>
       <w:r w:rsidR="002C1CF1" w:rsidRPr="002C1CF1">
         <w:t>Dosyalar</w:t>
       </w:r>
       <w:r>
         <w:t>ı</w:t>
       </w:r>
       <w:r w:rsidR="002C1CF1">
         <w:t>: (</w:t>
       </w:r>
       <w:r w:rsidR="002C1CF1" w:rsidRPr="002C1CF1">
-        <w:t>.</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> türündeki dosyalar </w:t>
+        <w:t xml:space="preserve">.png .jpg .jpeg .pdf .doc .docx .xls .xlsx türündeki dosyalar </w:t>
       </w:r>
       <w:r w:rsidR="002C1CF1">
         <w:t>olabilir.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E33AEA" w14:textId="632D86B3" w:rsidR="002C1CF1" w:rsidRPr="00E043DD" w:rsidRDefault="00E043DD" w:rsidP="00E043DD">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E043DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bize iletmiş olduğunuz talep veya şikayetinizde aşağıda sıralanan özel nitelikli kişisel verilerin yer almadığından emin olmanızı rica ederiz:</w:t>
       </w:r>
       <w:r w:rsidR="007201BB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E043DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Irk ve etnik köken, Siyasi düşünce, felsefi </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> ve kıyafet, Dernek, vakıf ya da sendika üyeliği, Sağlık, cinsel hayata ilişkin veriler, Ceza mahkûmiyeti ve güvenlik tedbirleriyle ilgili veriler, Biyometrik ve genetik veriler.</w:t>
+        <w:t>Irk ve etnik köken, Siyasi düşünce, felsefi inanç,Kılık ve kıyafet, Dernek, vakıf ya da sendika üyeliği, Sağlık, cinsel hayata ilişkin veriler, Ceza mahkûmiyeti ve güvenlik tedbirleriyle ilgili veriler, Biyometrik ve genetik veriler.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F3C664A" w14:textId="77777777" w:rsidR="00A817D2" w:rsidRDefault="00A817D2"/>
     <w:sectPr w:rsidR="00A817D2">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65939C8C" w14:textId="77777777" w:rsidR="00296C3F" w:rsidRDefault="00296C3F" w:rsidP="002C1CF1">
+    <w:p w14:paraId="3DA0A484" w14:textId="77777777" w:rsidR="00236D77" w:rsidRDefault="00236D77" w:rsidP="002C1CF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B9EFD55" w14:textId="77777777" w:rsidR="00296C3F" w:rsidRDefault="00296C3F" w:rsidP="002C1CF1">
+    <w:p w14:paraId="2687F9C4" w14:textId="77777777" w:rsidR="00236D77" w:rsidRDefault="00236D77" w:rsidP="002C1CF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34CF38D8" w14:textId="77777777" w:rsidR="004F55F8" w:rsidRDefault="004F55F8">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62FA66BC" w14:textId="28329A68" w:rsidR="00E87CA8" w:rsidRDefault="004F55F8">
+  <w:p w14:paraId="62FA66BC" w14:textId="4340F155" w:rsidR="00E87CA8" w:rsidRDefault="004F55F8">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="004F55F8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>PP.5.3.</w:t>
+      <w:t>PP.</w:t>
+    </w:r>
+    <w:r w:rsidR="00F473EC">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="004F55F8">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00F473EC">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="004F55F8">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="00A876B8" w:rsidRPr="004F55F8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>FR</w:t>
     </w:r>
     <w:r w:rsidR="00F224A9" w:rsidRPr="004F55F8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
@@ -606,70 +572,87 @@
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r w:rsidR="00F224A9" w:rsidRPr="004F55F8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>R</w:t>
+      <w:t>R0</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidR="00F224A9" w:rsidRPr="004F55F8">
+    <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>0</w:t>
+      <w:t>,</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F473EC">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>,Ocak 2025</w:t>
+      <w:t xml:space="preserve"> Ağustos</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00F473EC">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F224A9" w:rsidRPr="004F55F8">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F224A9" w:rsidRPr="004F55F8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Sayfa</w:t>
@@ -700,127 +683,107 @@
     <w:r w:rsidR="00F224A9" w:rsidRPr="004F55F8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7E3D63FB" w14:textId="1C7446DC" w:rsidR="004F55F8" w:rsidRPr="004F55F8" w:rsidRDefault="004F55F8">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D802A1">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Bu dokümanın basılı hâli kontrolsüz </w:t>
-[...19 lines deleted...]
-      <w:t xml:space="preserve"> kabul edilmektedir. Lütfen web sitesinden en</w:t>
+      <w:t>Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00D802A1">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>son versiyonuna ulaşınız</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                         </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10AC5A29" w14:textId="77777777" w:rsidR="004F55F8" w:rsidRDefault="004F55F8">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="799B2FF9" w14:textId="77777777" w:rsidR="00296C3F" w:rsidRDefault="00296C3F" w:rsidP="002C1CF1">
+    <w:p w14:paraId="40267C8D" w14:textId="77777777" w:rsidR="00236D77" w:rsidRDefault="00236D77" w:rsidP="002C1CF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11AA1E37" w14:textId="77777777" w:rsidR="00296C3F" w:rsidRDefault="00296C3F" w:rsidP="002C1CF1">
+    <w:p w14:paraId="4A30E7BB" w14:textId="77777777" w:rsidR="00236D77" w:rsidRDefault="00236D77" w:rsidP="002C1CF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C0968E4" w14:textId="77777777" w:rsidR="004F55F8" w:rsidRDefault="004F55F8">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E9EC6D9" w14:textId="77777777" w:rsidR="00E87CA8" w:rsidRDefault="001556E4" w:rsidP="00E87CA8">
     <w:pPr>
@@ -1210,114 +1173,116 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="448744456">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A817D2"/>
     <w:rsid w:val="000F1590"/>
     <w:rsid w:val="00110570"/>
     <w:rsid w:val="0015412A"/>
     <w:rsid w:val="001556E4"/>
+    <w:rsid w:val="00236D77"/>
     <w:rsid w:val="00296C3F"/>
     <w:rsid w:val="002C1CF1"/>
     <w:rsid w:val="00315023"/>
     <w:rsid w:val="003324A0"/>
     <w:rsid w:val="004048EF"/>
     <w:rsid w:val="004272C7"/>
     <w:rsid w:val="004B7403"/>
     <w:rsid w:val="004F55F8"/>
     <w:rsid w:val="00506814"/>
     <w:rsid w:val="00507CB8"/>
     <w:rsid w:val="00613D43"/>
     <w:rsid w:val="006B0255"/>
     <w:rsid w:val="007201BB"/>
     <w:rsid w:val="00806A08"/>
     <w:rsid w:val="00873CC0"/>
     <w:rsid w:val="0093087A"/>
     <w:rsid w:val="00971DC0"/>
     <w:rsid w:val="009B02F8"/>
     <w:rsid w:val="00A610E2"/>
     <w:rsid w:val="00A817D2"/>
     <w:rsid w:val="00A8568B"/>
     <w:rsid w:val="00A876B8"/>
+    <w:rsid w:val="00B55360"/>
     <w:rsid w:val="00BE3478"/>
     <w:rsid w:val="00C23B57"/>
     <w:rsid w:val="00C747E5"/>
     <w:rsid w:val="00C7526D"/>
     <w:rsid w:val="00D43654"/>
     <w:rsid w:val="00D60D57"/>
     <w:rsid w:val="00DC2EBA"/>
     <w:rsid w:val="00E043DD"/>
     <w:rsid w:val="00E87CA8"/>
     <w:rsid w:val="00ED738C"/>
     <w:rsid w:val="00EF76FC"/>
     <w:rsid w:val="00F224A9"/>
     <w:rsid w:val="00F40423"/>
+    <w:rsid w:val="00F473EC"/>
     <w:rsid w:val="00F61C66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>