--- v0 (2025-10-30)
+++ v1 (2026-09-16)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E4F64E3-36D0-4D99-A8DF-8E9204255C80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D815939F-097D-439C-B2A6-9F4C010E19F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Detay Plan" sheetId="1" r:id="rId1"/>
     <sheet name="Sayfa3" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Detay Plan'!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="67">
   <si>
     <t xml:space="preserve">Birimler </t>
   </si>
   <si>
     <t>FAKÜLTELER</t>
   </si>
   <si>
     <t>ENSTİTÜLER</t>
   </si>
   <si>
     <t>Görüşülecek kişiler</t>
@@ -478,51 +478,51 @@
 İletişim Uyg. ve Araş. Mer.
 İstatistik Danışmanlık Uyg. ve Araş. Mer.
 Kadın ve Aile Çalışmaları Uyg. ve Arş. Mer.
 Kariyer Geliştirme Uyg. ve Arş. Mer.
 Merkezi Araştırma Laboratuvarı Uyg. ve Araş. Mer.
 Rehberlik ve Psikolojik Danışmanlık Uyg. ve Araş. Mer.
 Sürekli Eğitim Uyg. ve Araş. Mer.
 Teknoloji Transferi Uygulama ve Araştırma Merkezi
 Türkçe Öğretimi Uyg. ve Araş. Mer.
 Uzaktan Eğitim Uyg. ve Araş. Mer.
 </t>
   </si>
   <si>
     <t>İş Sağlığı ve Güvenliği Koordinatörlüğü
 Kalite Koordinatörlüğü
 Mezunlar Koordinatörlüğü
 Sıfır Atık Yönetimi Koordinatörlüğü
 ÖYP Kurum Koordinatörlüğü
 Uluslararası Öğrenci Koordinatörlüğü
 YLSY Burs Koordinatörlüğü                                                                                                                                        ERASMUS Koordinatörlüğü
 FARABİ Koordinatörlüğü
 MEVLANA Programı
 Uluslararası İlişkiler Birimi                                                                                                                                       Bilimsel Araştırma Projeleri Koordinasyon Birimi</t>
   </si>
   <si>
-    <t>PP.5.2.PLN.0001,R0,Ocak 2015                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                       Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.                                                                          1/1</t>
+    <t>PP.1.1.PLN.0001,R0,Ocak 2025                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                     Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.                                                                          1/1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -670,74 +670,74 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
@@ -1150,477 +1150,477 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D38"/>
   <sheetViews>
-    <sheetView tabSelected="1" showWhiteSpace="0" view="pageLayout" topLeftCell="A27" zoomScaleNormal="145" workbookViewId="0">
+    <sheetView tabSelected="1" showWhiteSpace="0" view="pageLayout" topLeftCell="A32" zoomScaleNormal="145" workbookViewId="0">
       <selection activeCell="A32" sqref="A32:XFD38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="53.140625" style="7" customWidth="1"/>
+    <col min="1" max="1" width="5.6640625" customWidth="1"/>
+    <col min="2" max="2" width="40.44140625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="29.6640625" style="7" customWidth="1"/>
+    <col min="4" max="4" width="53.109375" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="20"/>
-[...9 lines deleted...]
-    <row r="3" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+    </row>
+    <row r="2" spans="1:4" ht="42.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="25"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+    </row>
+    <row r="3" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="19" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="21" t="s">
+    <row r="4" spans="1:4" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="26" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D4" s="23" t="s">
+      <c r="D4" s="28" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="21"/>
+    <row r="5" spans="1:4" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="26"/>
       <c r="B5" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="24"/>
-[...2 lines deleted...]
-      <c r="A6" s="21"/>
+      <c r="D5" s="29"/>
+    </row>
+    <row r="6" spans="1:4" ht="145.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="26"/>
       <c r="B6" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="D6" s="24"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D6" s="29"/>
+    </row>
+    <row r="7" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="13"/>
       <c r="B7" s="14"/>
       <c r="C7" s="14"/>
       <c r="D7" s="14"/>
     </row>
-    <row r="8" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="21" t="s">
+    <row r="8" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="26" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="D8" s="23" t="s">
+      <c r="D8" s="28" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="60" x14ac:dyDescent="0.25">
-      <c r="A9" s="21"/>
+    <row r="9" spans="1:4" ht="60" x14ac:dyDescent="0.3">
+      <c r="A9" s="26"/>
       <c r="B9" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D9" s="23"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D9" s="28"/>
+    </row>
+    <row r="10" spans="1:4" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="13"/>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
     </row>
-    <row r="11" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="21" t="s">
+    <row r="11" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="26" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="D11" s="23" t="s">
+      <c r="D11" s="28" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="21"/>
+    <row r="12" spans="1:4" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="26"/>
       <c r="B12" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D12" s="23"/>
-[...2 lines deleted...]
-      <c r="A13" s="21"/>
+      <c r="D12" s="28"/>
+    </row>
+    <row r="13" spans="1:4" ht="113.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="26"/>
       <c r="B13" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="D13" s="23"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D13" s="28"/>
+    </row>
+    <row r="14" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="15"/>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="1"/>
     </row>
-    <row r="15" spans="1:4" ht="132" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="22" t="s">
+    <row r="15" spans="1:4" ht="132" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="D15" s="23" t="s">
+      <c r="D15" s="28" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="305.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="22"/>
+    <row r="16" spans="1:4" ht="305.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="27"/>
       <c r="B16" s="17" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="D16" s="24"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D16" s="29"/>
+    </row>
+    <row r="17" spans="1:4" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="18"/>
       <c r="B17" s="16"/>
       <c r="C17" s="14"/>
       <c r="D17" s="1"/>
     </row>
-    <row r="18" spans="1:4" ht="199.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="26" t="s">
+    <row r="18" spans="1:4" ht="199.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="21" t="s">
         <v>62</v>
       </c>
-      <c r="B18" s="25" t="s">
+      <c r="B18" s="20" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="19" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="21" t="s">
+    <row r="19" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="26" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="20" spans="1:4" ht="45" x14ac:dyDescent="0.25">
-      <c r="A20" s="21"/>
+    <row r="20" spans="1:4" ht="40.799999999999997" x14ac:dyDescent="0.3">
+      <c r="A20" s="26"/>
       <c r="B20" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>55</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="21" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="21"/>
+    <row r="21" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="26"/>
       <c r="B21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="22" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="21"/>
+    <row r="22" spans="1:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="26"/>
       <c r="B22" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="23" spans="1:4" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="21"/>
+    <row r="23" spans="1:4" ht="89.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="26"/>
       <c r="B23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>45</v>
       </c>
       <c r="D23" s="12" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="24" spans="1:4" ht="114" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="21"/>
+    <row r="24" spans="1:4" ht="114" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="26"/>
       <c r="B24" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>46</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="25" spans="1:4" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="21"/>
+    <row r="25" spans="1:4" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="26"/>
       <c r="B25" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>53</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="26" spans="1:4" ht="45" x14ac:dyDescent="0.25">
-      <c r="A26" s="21"/>
+    <row r="26" spans="1:4" ht="40.799999999999997" x14ac:dyDescent="0.3">
+      <c r="A26" s="26"/>
       <c r="B26" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="67.5" x14ac:dyDescent="0.25">
-      <c r="A27" s="21"/>
+    <row r="27" spans="1:4" ht="61.2" x14ac:dyDescent="0.3">
+      <c r="A27" s="26"/>
       <c r="B27" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="28" spans="1:4" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="21"/>
+    <row r="28" spans="1:4" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="26"/>
       <c r="B28" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="29" spans="1:4" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="21"/>
+    <row r="29" spans="1:4" ht="67.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="26"/>
       <c r="B29" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="30" spans="1:4" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="21"/>
+    <row r="30" spans="1:4" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="26"/>
       <c r="B30" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="31" spans="1:4" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="21"/>
+    <row r="31" spans="1:4" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="26"/>
       <c r="B31" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D31" s="12" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="32" spans="1:4" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="29" t="s">
+    <row r="32" spans="1:4" s="24" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="22" t="s">
         <v>66</v>
       </c>
-      <c r="B32" s="28"/>
-[...37 lines deleted...]
-      <c r="D38" s="28"/>
+      <c r="B32" s="23"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+    </row>
+    <row r="33" spans="1:4" s="24" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="23"/>
+      <c r="B33" s="23"/>
+      <c r="C33" s="23"/>
+      <c r="D33" s="23"/>
+    </row>
+    <row r="34" spans="1:4" s="24" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="23"/>
+      <c r="B34" s="23"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+    </row>
+    <row r="35" spans="1:4" s="24" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="23"/>
+      <c r="B35" s="23"/>
+      <c r="C35" s="23"/>
+      <c r="D35" s="23"/>
+    </row>
+    <row r="36" spans="1:4" s="24" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="23"/>
+      <c r="B36" s="23"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+    </row>
+    <row r="37" spans="1:4" s="24" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="23"/>
+      <c r="B37" s="23"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+    </row>
+    <row r="38" spans="1:4" s="24" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="23"/>
+      <c r="B38" s="23"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A32:XFD38"/>
     <mergeCell ref="A1:D2"/>
     <mergeCell ref="A19:A31"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="A11:A13"/>
     <mergeCell ref="D11:D13"/>
     <mergeCell ref="D8:D9"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="70" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="71" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"-,İtalik"&amp;9PP5.2.FR.0003, R1, Aralık 2022&amp;R&amp;"-,İtalik"&amp;9&amp;P / &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>