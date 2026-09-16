--- v0 (2025-10-30)
+++ v1 (2026-09-16)
@@ -6189,78 +6189,78 @@
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00713C08" w:rsidRPr="00713C08">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="720" w:right="992" w:bottom="940" w:left="992" w:header="0" w:footer="744" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17991EE3" w14:textId="77777777" w:rsidR="001C5DA3" w:rsidRDefault="001C5DA3">
+    <w:p w14:paraId="0B690471" w14:textId="77777777" w:rsidR="008418CF" w:rsidRDefault="008418CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61302703" w14:textId="77777777" w:rsidR="001C5DA3" w:rsidRDefault="001C5DA3">
+    <w:p w14:paraId="56785245" w14:textId="77777777" w:rsidR="008418CF" w:rsidRDefault="008418CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -6339,97 +6339,141 @@
                             </a:lnTo>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:ln w="12700">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="6605970A" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.25pt;margin-top:774.7pt;width:482.25pt;height:.1pt;z-index:-251661824;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="6124575,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKRancDwIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CtR2MOMXQoMOA&#10;oivQDDsrshwbk0WNVGLn70fJsZN1t2E+CJT4RD7yUV7d960VR4PUgCvkYjaXwjgNZeP2hfy+ffzw&#10;SQoKypXKgjOFPBmS9+v371adz80SarClQcFBHOWdL2Qdgs+zjHRtWkUz8MaxswJsVeAt7rMSVcfR&#10;W5st5/PbrAMsPYI2RHy6GZxyneJXldHhW1WRCcIWkrmFtGJad3HN1iuV71H5utFnGuofWLSqcZx0&#10;CrVRQYkDNn+FahuNQFCFmYY2g6pqtEk1cDWL+ZtqXmvlTaqFm0N+ahP9v7D6+fjqXzBSJ/8E+idx&#10;R7LOUz554obOmL7CNmKZuOhTF09TF00fhObD28Xy483djRSafYvlXWpypvLxrj5Q+GIgxVHHJwqD&#10;BuVoqXq0dO9GE1nJqKFNGgYpWEOUgjXcDRp6FeK9SC6aorsQiWctHM0Wkje8Yc7ULl7rrlFTKWOV&#10;jB0QbMQ03KvBSKnZvi7OusgidmCeZoPANuVjY22kQbjfPVgURxUnM32xEA7xB8wjhY2iesAl1xlm&#10;3VmoQZuo0g7K0wuKjse5kPTroNBIYb86npc4+6OBo7EbDQz2AdILSR3inNv+h0IvYvpCBpb2GcZp&#10;VPmoWqx9wsabDj4fAlRNlDQN0cDovOERTgWen1t8I9f7hLr8FNa/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAUPB1rOAAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VIbNRuaBsa4lSA&#10;YGBgoMDA5sYmibDPUewmzr/nKgbY7t09vfteuUvOstEMofMoYbkQwAzWXnfYSHh/e7q6ARaiQq2s&#10;RyNhNgF21flZqQrtJ3w14z42jEIwFEpCG2NfcB7q1jgVFr43SLcvPzgVSQ4N14OaKNxZngmx4U51&#10;SB9a1ZuH1tTf+6OTkD7mfMya+894nfjz/DIJq7ePUl5epLtbYNGk+GeGEz6hQ0VMB39EHZglvczW&#10;ZKVhvdqugJ0sIs+p3+F3twFelfx/jeoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAykWp&#10;3A8CAABcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;UPB1rOAAAAAOAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l6124575,e" filled="f" strokeweight="1pt">
+            <v:shape w14:anchorId="6EAE5D6B" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.25pt;margin-top:774.7pt;width:482.25pt;height:.1pt;z-index:-251661824;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="6124575,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKRancDwIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L06CtR2MOMXQoMOA&#10;oivQDDsrshwbk0WNVGLn70fJsZN1t2E+CJT4RD7yUV7d960VR4PUgCvkYjaXwjgNZeP2hfy+ffzw&#10;SQoKypXKgjOFPBmS9+v371adz80SarClQcFBHOWdL2Qdgs+zjHRtWkUz8MaxswJsVeAt7rMSVcfR&#10;W5st5/PbrAMsPYI2RHy6GZxyneJXldHhW1WRCcIWkrmFtGJad3HN1iuV71H5utFnGuofWLSqcZx0&#10;CrVRQYkDNn+FahuNQFCFmYY2g6pqtEk1cDWL+ZtqXmvlTaqFm0N+ahP9v7D6+fjqXzBSJ/8E+idx&#10;R7LOUz554obOmL7CNmKZuOhTF09TF00fhObD28Xy483djRSafYvlXWpypvLxrj5Q+GIgxVHHJwqD&#10;BuVoqXq0dO9GE1nJqKFNGgYpWEOUgjXcDRp6FeK9SC6aorsQiWctHM0Wkje8Yc7ULl7rrlFTKWOV&#10;jB0QbMQ03KvBSKnZvi7OusgidmCeZoPANuVjY22kQbjfPVgURxUnM32xEA7xB8wjhY2iesAl1xlm&#10;3VmoQZuo0g7K0wuKjse5kPTroNBIYb86npc4+6OBo7EbDQz2AdILSR3inNv+h0IvYvpCBpb2GcZp&#10;VPmoWqx9wsabDj4fAlRNlDQN0cDovOERTgWen1t8I9f7hLr8FNa/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAUPB1rOAAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VIbNRuaBsa4lSA&#10;YGBgoMDA5sYmibDPUewmzr/nKgbY7t09vfteuUvOstEMofMoYbkQwAzWXnfYSHh/e7q6ARaiQq2s&#10;RyNhNgF21flZqQrtJ3w14z42jEIwFEpCG2NfcB7q1jgVFr43SLcvPzgVSQ4N14OaKNxZngmx4U51&#10;SB9a1ZuH1tTf+6OTkD7mfMya+894nfjz/DIJq7ePUl5epLtbYNGk+GeGEz6hQ0VMB39EHZglvczW&#10;ZKVhvdqugJ0sIs+p3+F3twFelfx/jeoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAykWp&#10;3A8CAABcBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;UPB1rOAAAAAOAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" path="m,l6124575,e" filled="f" strokeweight="1pt">
               <v:path arrowok="t"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="1611BFE6" w14:textId="77777777" w:rsidR="00713C08" w:rsidRDefault="00713C08" w:rsidP="00713C08">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="49450F69" w14:textId="7820DB29" w:rsidR="00713C08" w:rsidRPr="00713C08" w:rsidRDefault="00713C08" w:rsidP="00713C08">
+  <w:p w14:paraId="49450F69" w14:textId="18F37C57" w:rsidR="00713C08" w:rsidRPr="00713C08" w:rsidRDefault="00713C08" w:rsidP="00713C08">
     <w:pPr>
       <w:rPr>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00713C08">
       <w:rPr>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>PP.5.2.</w:t>
+      <w:t>PP.</w:t>
+    </w:r>
+    <w:r w:rsidR="00D13EA6">
+      <w:rPr>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00713C08">
+      <w:rPr>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00D13EA6">
+      <w:rPr>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00713C08">
+      <w:rPr>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="006F6D62">
       <w:rPr>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>LST</w:t>
     </w:r>
     <w:r w:rsidRPr="00713C08">
       <w:rPr>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.00</w:t>
     </w:r>
     <w:r w:rsidR="006F6D62">
       <w:rPr>
@@ -6503,58 +6547,58 @@
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75FE1261" w14:textId="77777777" w:rsidR="006F6D62" w:rsidRDefault="006F6D62">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="091EC01E" w14:textId="77777777" w:rsidR="001C5DA3" w:rsidRDefault="001C5DA3">
+    <w:p w14:paraId="6E6C027B" w14:textId="77777777" w:rsidR="008418CF" w:rsidRDefault="008418CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19522E12" w14:textId="77777777" w:rsidR="001C5DA3" w:rsidRDefault="001C5DA3">
+    <w:p w14:paraId="0BCB59F2" w14:textId="77777777" w:rsidR="008418CF" w:rsidRDefault="008418CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62013E48" w14:textId="77777777" w:rsidR="006F6D62" w:rsidRDefault="006F6D62">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18B19FA9" w14:textId="77777777" w:rsidR="006F6D62" w:rsidRDefault="006F6D62">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
@@ -6584,52 +6628,55 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00575DB0"/>
     <w:rsid w:val="00084F9E"/>
     <w:rsid w:val="001C5DA3"/>
     <w:rsid w:val="00234DD6"/>
     <w:rsid w:val="00360AF2"/>
     <w:rsid w:val="004701CC"/>
     <w:rsid w:val="00575DB0"/>
     <w:rsid w:val="006F6D62"/>
     <w:rsid w:val="00713C08"/>
+    <w:rsid w:val="008418CF"/>
     <w:rsid w:val="009E5791"/>
     <w:rsid w:val="00A66DF4"/>
+    <w:rsid w:val="00D13EA6"/>
+    <w:rsid w:val="00D423DE"/>
     <w:rsid w:val="00E73C2F"/>
     <w:rsid w:val="00F277D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>