--- v0 (2025-10-30)
+++ v1 (2026-09-16)
@@ -51,60 +51,60 @@
   <Override PartName="/xl/ctrlProps/ctrlProp37.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp38.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp39.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp40.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp41.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp42.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp43.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp44.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp45.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp46.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp47.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp48.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp49.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp50.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\hakan\Desktop\formlar\5.2\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ASUS\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{203F36CF-FC24-4082-A7BF-3A0135B9D398}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CEB73E59-A794-43D3-B462-40E9ADCB0F43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Table 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <si>
     <t>TETKİK BİLGİLERİ</t>
   </si>
   <si>
     <t>BİRİM ADI :</t>
   </si>
   <si>
     <t>ÖN DEĞERLENDİRME TARİHİ:</t>
   </si>
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>EVET</t>
   </si>
@@ -164,51 +164,51 @@
   </si>
   <si>
     <t>Birim iç değerlendirme raporları eksiksiz hazırlanmış ve ölçüt kriterlerine açıklama yazılmıştır. (ÜNİKYS'de İç Tetkik&gt;&gt;İç Tetkik Görevlerim&gt;&gt;Birim Raporlarını Göster&gt;&gt; (ekranın üst kısmında 2024 yılı seçilmelidir)&gt;&gt;Birim İç Değerlendirme Raporu-Göster&gt;&gt;BİDR incelenir. Özellikle fakültelerde A-B-C-D bölümleri olmalıdır.)</t>
   </si>
   <si>
     <t>Yönetim Görevinden gelen görevlere ilişkin DİF açılmıştır. (ÜNİKYS'de İç Tetkik&gt;&gt;İç Tetkik Görevlerim&gt;&gt;Birim Raporlarını Göster&gt;&gt;&gt;Birim DİF Sorumlulukları Raporu-Göster&gt;&gt;İlgili Birimin üstü tıklanır. "Yönetim Görevi Adımı Sayısı" verilen görev sayısını, "Yönetim Görevi Adımı DİF Sayısı" birimin açtığı DİF sayısını göstermektedir.)(Yönetim Görevi verilmediyse Evet işaretlenmelidir)</t>
   </si>
   <si>
     <t>Eylem Planından gelen görevlere ilişkin DİF açılmıştır. (ÜNİKYS'de İç Tetkik&gt;&gt;İç Tetkik Görevlerim&gt;&gt;Birim Raporlarını Göster&gt;&gt;&gt;Birim DİF Sorumlulukları Raporu-Göster&gt;&gt;İlgili Birimin üstü tıklanır. "Uygulama Adımı Sayısı" eylem planından gelen görev sayısını, "Uygulama Adımı DİF Sayısı" birimin açtığı DİF sayısını göstermektedir.) (Eylem Planından görev verilmediyse Evet işaretlenmelidir)</t>
   </si>
   <si>
     <t>DİF’lerin etkinlik değerlendirmesi yapılmıştır. (ÜNİKYS'de İç Tetkik&gt;&gt;İç Tetkik Görevlerim&gt;&gt;Birim Raporlarını Göster&gt;&gt;&gt;DİF Raporu-Göster&gt;&gt;İlgili Birim seçilir. "Durumuna Göre DİF Sayıları" bölümünde "Etkili" kısmı incelenir. Eğer bu kısım yoksa etkililik değerlendirmesi hiç yapılmamış demektir.---Yıl 2024 olmalıdır)</t>
   </si>
   <si>
     <t>Bir önceki sene gerçekleştirilen iç tetkikte tespit edilen bulgulara yönelik DİF/Düzeltme kaydı açılmıştır ve DİF tamamlanmıştır. (Düzeltme kaydının gerçekten gerçekleştirilip gerçekleştirilmediği tetkik sırasında değerlendirilmelidir) (ÜNİKYS&gt;&gt;&gt;İç Tetkik Görevlerim&gt;&gt;&gt;Birim Raporlarını Göster&gt;&gt;&gt;İç Tetkik Bulgu ve Takip Çizelgesi&gt;&gt;&gt;Üst sekmeden önceki yıllar seçilir ve o yıla ait iç tetkik raporu incelenir.)</t>
   </si>
   <si>
     <t>DEĞERLENDİRME KRİTERLERİ**</t>
   </si>
   <si>
     <t>T.C.
 ORDU ÜNİVERSİTESİ
 İÇ TETKİKÇİ ÖN DEĞERLENDİRME KONTROL LİSTESİ</t>
   </si>
   <si>
-    <t>PP.5.2.LST.0003,R0,Ocak 2025                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                           Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.                                                                                                           1/1</t>
+    <t>PP.1.1.LST.0003,R0,Ocak 2025                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                           Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.                                                                                                           1/1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -996,57 +996,57 @@
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1127" name="Check Box 103" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1127"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000067040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1104,57 +1104,57 @@
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="372460" y="146207"/>
           <a:ext cx="672006" cy="616732"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:rowOff>106680</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>342900</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1025" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1025"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1171,59 +1171,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>10</xdr:row>
-          <xdr:rowOff>352425</xdr:rowOff>
+          <xdr:rowOff>350520</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1066" name="Check Box 42" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1066"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1238,59 +1238,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>352425</xdr:rowOff>
+          <xdr:rowOff>350520</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1067" name="Check Box 43" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1067"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1305,59 +1305,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>295275</xdr:rowOff>
+          <xdr:rowOff>297180</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1069" name="Check Box 45" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1069"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1372,59 +1372,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1073" name="Check Box 49" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1073"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1439,59 +1439,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1074" name="Check Box 50" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1074"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1506,59 +1506,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>18</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>18</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1075" name="Check Box 51" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1075"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1573,59 +1573,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1079" name="Check Box 55" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1079"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1640,59 +1640,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1080" name="Check Box 56" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1080"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000038040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1707,57 +1707,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>9</xdr:row>
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:rowOff>106680</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>9</xdr:row>
           <xdr:rowOff>342900</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1081" name="Check Box 57" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1081"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000039040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -1774,59 +1774,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>10</xdr:row>
-          <xdr:rowOff>352425</xdr:rowOff>
+          <xdr:rowOff>350520</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1082" name="Check Box 58" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1082"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1841,59 +1841,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>352425</xdr:rowOff>
+          <xdr:rowOff>350520</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1083" name="Check Box 59" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1083"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1908,59 +1908,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>76200</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>314325</xdr:rowOff>
+          <xdr:rowOff>312420</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1086" name="Check Box 62" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1086"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00003E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -1975,59 +1975,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>16</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1089" name="Check Box 65" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1089"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000041040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2042,59 +2042,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1090" name="Check Box 66" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1090"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000042040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2109,59 +2109,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>18</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>18</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1091" name="Check Box 67" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1091"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000043040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2176,59 +2176,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>21</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1095" name="Check Box 71" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1095"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000047040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2243,59 +2243,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>22</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1096" name="Check Box 72" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1096"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000048040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2310,59 +2310,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>19</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>19</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1099" name="Check Box 75" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1099"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2377,59 +2377,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>19</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>19</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1100" name="Check Box 76" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1100"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2444,59 +2444,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>23</xdr:row>
-          <xdr:rowOff>133350</xdr:rowOff>
+          <xdr:rowOff>137160</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>23</xdr:row>
-          <xdr:rowOff>371475</xdr:rowOff>
+          <xdr:rowOff>373380</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1101" name="Check Box 77" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1101"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2511,59 +2511,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>23</xdr:row>
-          <xdr:rowOff>133350</xdr:rowOff>
+          <xdr:rowOff>137160</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>23</xdr:row>
-          <xdr:rowOff>371475</xdr:rowOff>
+          <xdr:rowOff>373380</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1102" name="Check Box 78" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1102"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2578,59 +2578,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>24</xdr:row>
-          <xdr:rowOff>133350</xdr:rowOff>
+          <xdr:rowOff>137160</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>24</xdr:row>
-          <xdr:rowOff>371475</xdr:rowOff>
+          <xdr:rowOff>373380</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1107" name="Check Box 83" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1107"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000053040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2645,59 +2645,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>24</xdr:row>
-          <xdr:rowOff>133350</xdr:rowOff>
+          <xdr:rowOff>137160</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>24</xdr:row>
-          <xdr:rowOff>371475</xdr:rowOff>
+          <xdr:rowOff>373380</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1108" name="Check Box 84" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1108"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000054040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2714,57 +2714,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1109" name="Check Box 85" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1109"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000055040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2781,57 +2781,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1110" name="Check Box 86" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1110"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000056040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2848,57 +2848,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1111" name="Check Box 87" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1111"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000057040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2915,57 +2915,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1112" name="Check Box 88" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1112"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000058040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2982,57 +2982,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1113" name="Check Box 89" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1113"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000059040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3049,57 +3049,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1114" name="Check Box 90" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1114"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3116,57 +3116,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1115" name="Check Box 91" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1115"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3183,57 +3183,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1116" name="Check Box 92" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1116"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3250,57 +3250,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1117" name="Check Box 93" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1117"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3317,57 +3317,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1118" name="Check Box 94" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1118"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3384,57 +3384,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1119" name="Check Box 95" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1119"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3451,57 +3451,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1120" name="Check Box 96" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1120"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000060040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3518,57 +3518,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1121" name="Check Box 97" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1121"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000061040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3585,57 +3585,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1122" name="Check Box 98" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1122"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000062040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3652,57 +3652,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1123" name="Check Box 99" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1123"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000063040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3719,57 +3719,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1124" name="Check Box 100" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1124"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000064040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3786,57 +3786,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>26</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>27</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1125" name="Check Box 101" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1125"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000065040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3851,59 +3851,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>352425</xdr:rowOff>
+          <xdr:rowOff>350520</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1149" name="Check Box 125" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1149"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3918,59 +3918,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>12</xdr:row>
-          <xdr:rowOff>352425</xdr:rowOff>
+          <xdr:rowOff>350520</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1150" name="Check Box 126" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1150"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3985,59 +3985,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>11</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>11</xdr:row>
-          <xdr:rowOff>352425</xdr:rowOff>
+          <xdr:rowOff>350520</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1151" name="Check Box 127" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1151"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00007F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4052,59 +4052,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>12</xdr:row>
-          <xdr:rowOff>352425</xdr:rowOff>
+          <xdr:rowOff>350520</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1152" name="Check Box 128" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1152"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000080040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4119,59 +4119,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>13</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>13</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1153" name="Check Box 129" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1153"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000081040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4186,59 +4186,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>13</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>13</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1154" name="Check Box 130" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1154"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000082040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4253,59 +4253,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>20</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>20</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1155" name="Check Box 131" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1155"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000083040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4320,59 +4320,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>314325</xdr:colOff>
+          <xdr:colOff>312420</xdr:colOff>
           <xdr:row>20</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>619125</xdr:colOff>
+          <xdr:colOff>617220</xdr:colOff>
           <xdr:row>20</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1156" name="Check Box 132" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1156"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000084040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4596,2444 +4596,2444 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sayfa1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F970"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A31" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
       <selection activeCell="A35" sqref="A35:F38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.5" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.5" customWidth="1"/>
+    <col min="1" max="1" width="5.44140625" customWidth="1"/>
     <col min="2" max="2" width="92.33203125" customWidth="1"/>
-    <col min="3" max="3" width="13.5" customWidth="1"/>
+    <col min="3" max="3" width="13.44140625" customWidth="1"/>
     <col min="4" max="4" width="13.6640625" customWidth="1"/>
     <col min="5" max="10" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:4" ht="63.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
     </row>
-    <row r="2" spans="1:4" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
     </row>
-    <row r="3" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
       <c r="D3" s="37"/>
     </row>
-    <row r="4" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="39"/>
       <c r="C4" s="39"/>
       <c r="D4" s="40"/>
     </row>
-    <row r="5" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="38" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="39"/>
       <c r="C5" s="39"/>
       <c r="D5" s="40"/>
     </row>
-    <row r="6" spans="1:4" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:4" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="48" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="49"/>
       <c r="C6" s="49"/>
       <c r="D6" s="50"/>
     </row>
-    <row r="7" spans="1:4" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:4" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="42"/>
       <c r="B7" s="42"/>
       <c r="C7" s="42"/>
       <c r="D7" s="42"/>
     </row>
-    <row r="8" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="41" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="41"/>
       <c r="C8" s="41"/>
       <c r="D8" s="41"/>
     </row>
-    <row r="9" spans="1:4" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:4" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="18" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>1</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5"/>
     </row>
-    <row r="11" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
         <v>2</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="7"/>
       <c r="D11" s="8"/>
     </row>
-    <row r="12" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="6">
         <v>3</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
     </row>
-    <row r="13" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:4" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>4</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="10"/>
       <c r="D13" s="11"/>
     </row>
-    <row r="14" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:4" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="6">
         <v>5</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="10"/>
       <c r="D14" s="11"/>
     </row>
-    <row r="15" spans="1:4" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:4" ht="55.2" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
         <v>6</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="7"/>
       <c r="D15" s="8"/>
     </row>
-    <row r="16" spans="1:4" ht="51" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:4" ht="41.4" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <v>7</v>
       </c>
       <c r="B16" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="7"/>
       <c r="D16" s="8"/>
     </row>
-    <row r="17" spans="1:4" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:4" ht="69" x14ac:dyDescent="0.25">
       <c r="A17" s="6">
         <v>8</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
     </row>
-    <row r="18" spans="1:4" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:4" ht="63" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="6">
         <v>9</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
     </row>
-    <row r="19" spans="1:4" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:4" ht="55.2" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>10</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="7"/>
       <c r="D19" s="8"/>
     </row>
-    <row r="20" spans="1:4" ht="51" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:4" ht="41.4" x14ac:dyDescent="0.25">
       <c r="A20" s="6">
         <v>11</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="7"/>
       <c r="D20" s="8"/>
     </row>
-    <row r="21" spans="1:4" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:4" ht="55.2" x14ac:dyDescent="0.25">
       <c r="A21" s="6">
         <v>12</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
     </row>
-    <row r="22" spans="1:4" ht="51" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:4" ht="41.4" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
         <v>13</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="7"/>
       <c r="D22" s="8"/>
     </row>
-    <row r="23" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:4" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="6">
         <v>14</v>
       </c>
       <c r="B23" s="21" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="10"/>
       <c r="D23" s="11"/>
     </row>
-    <row r="24" spans="1:4" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:4" ht="55.2" x14ac:dyDescent="0.25">
       <c r="A24" s="6">
         <v>15</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="10"/>
       <c r="D24" s="11"/>
     </row>
-    <row r="25" spans="1:4" ht="51.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:4" ht="42" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="2">
         <v>16</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="12"/>
       <c r="D25" s="13"/>
     </row>
-    <row r="26" spans="1:4" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="14"/>
       <c r="B26" s="19"/>
       <c r="C26" s="20"/>
       <c r="D26" s="20"/>
     </row>
-    <row r="27" spans="1:4" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="46" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="47"/>
       <c r="C27" s="47"/>
       <c r="D27" s="47"/>
     </row>
-    <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="43"/>
       <c r="B28" s="44"/>
       <c r="C28" s="44"/>
       <c r="D28" s="45"/>
     </row>
-    <row r="29" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="29"/>
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="31"/>
     </row>
-    <row r="30" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="29"/>
       <c r="B30" s="30"/>
       <c r="C30" s="30"/>
       <c r="D30" s="31"/>
     </row>
-    <row r="31" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="29"/>
       <c r="B31" s="30"/>
       <c r="C31" s="30"/>
       <c r="D31" s="31"/>
     </row>
-    <row r="32" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:4" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="32"/>
       <c r="B32" s="33"/>
       <c r="C32" s="33"/>
       <c r="D32" s="34"/>
     </row>
-    <row r="33" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="1"/>
       <c r="B33" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
     </row>
-    <row r="34" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="1"/>
       <c r="B34" s="25" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
     </row>
-    <row r="35" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="23" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="24"/>
       <c r="C35" s="24"/>
       <c r="D35" s="24"/>
       <c r="E35" s="24"/>
       <c r="F35" s="24"/>
     </row>
-    <row r="36" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="24"/>
       <c r="B36" s="24"/>
       <c r="C36" s="24"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
     </row>
-    <row r="37" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="24"/>
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
       <c r="D37" s="24"/>
       <c r="E37" s="24"/>
       <c r="F37" s="24"/>
     </row>
-    <row r="38" spans="1:6" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:6" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="24"/>
       <c r="B38" s="24"/>
       <c r="C38" s="24"/>
       <c r="D38" s="24"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
     </row>
-    <row r="39" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...930 lines deleted...]
-    <row r="970" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="167" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="168" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="169" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="170" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="171" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="172" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="173" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="174" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="175" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="176" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="177" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="178" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="179" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="180" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="181" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="182" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="183" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="184" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="185" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="186" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="187" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="188" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="189" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="190" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="191" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="192" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="193" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="194" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="195" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="196" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="197" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="198" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="199" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="200" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="201" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="202" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="203" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="204" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="205" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="206" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="207" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="208" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="209" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="210" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="211" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="212" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="213" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="214" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="215" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="216" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="217" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="218" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="219" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="220" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="223" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="224" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="225" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="226" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="227" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="228" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="229" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="230" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="231" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="232" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="233" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="234" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="235" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="236" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="237" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="238" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="239" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="240" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="241" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="242" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="243" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="244" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="245" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="246" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="247" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="248" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="249" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="250" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="251" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="252" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="253" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="254" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="255" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="256" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="257" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="258" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="259" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="260" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="261" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="262" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="263" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="264" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="265" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="266" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="267" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="268" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="269" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="270" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="271" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="272" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="273" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="274" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="275" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="276" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="277" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="278" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="279" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="280" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="281" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="282" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="283" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="284" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="285" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="286" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="287" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="288" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="289" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="290" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="291" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="292" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="293" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="294" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="295" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="296" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="297" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="298" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="299" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="300" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="301" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="302" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="303" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="304" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="305" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="306" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="307" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="308" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="309" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="310" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="311" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="312" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="313" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="314" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="315" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="316" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="317" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="318" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="319" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="320" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="321" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="322" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="323" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="324" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="325" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="326" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="327" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="328" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="329" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="330" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="331" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="332" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="333" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="334" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="335" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="336" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="337" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="338" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="339" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="340" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="341" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="342" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="343" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="344" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="345" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="346" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="347" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="348" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="349" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="350" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="351" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="352" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="353" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="354" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="355" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="356" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="357" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="358" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="359" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="360" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="361" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="362" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="363" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="364" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="365" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="366" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="367" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="368" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="369" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="370" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="371" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="372" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="373" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="374" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="375" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="376" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="377" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="378" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="379" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="380" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="381" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="382" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="383" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="384" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="385" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="386" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="387" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="388" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="389" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="390" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="391" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="392" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="393" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="394" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="395" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="396" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="397" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="398" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="399" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="400" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="401" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="402" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="403" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="404" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="405" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="406" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="407" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="408" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="409" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="410" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="411" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="412" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="413" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="414" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="415" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="416" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="417" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="418" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="419" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="420" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="421" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="422" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="423" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="424" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="425" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="426" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="427" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="428" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="429" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="430" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="431" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="432" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="433" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="434" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="435" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="436" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="437" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="438" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="439" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="440" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="441" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="442" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="443" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="444" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="445" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="446" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="447" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="448" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="449" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="450" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="451" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="452" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="453" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="454" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="455" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="456" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="457" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="458" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="459" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="460" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="461" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="462" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="463" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="464" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="465" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="466" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="467" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="468" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="469" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="470" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="471" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="472" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="473" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="474" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="475" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="476" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="477" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="478" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="479" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="480" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="481" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="482" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="483" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="484" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="485" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="486" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="487" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="488" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="489" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="490" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="491" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="492" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="493" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="494" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="495" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="496" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="497" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="498" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="499" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="500" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="501" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="502" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="503" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="504" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="505" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="506" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="507" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="508" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="509" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="510" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="511" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="512" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="513" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="514" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="515" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="516" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="517" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="518" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="519" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="520" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="521" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="522" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="523" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="524" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="525" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="526" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="527" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="528" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="529" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="530" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="531" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="532" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="533" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="534" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="535" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="536" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="537" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="538" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="539" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="540" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="541" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="542" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="543" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="544" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="545" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="546" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="547" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="548" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="549" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="550" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="551" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="552" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="553" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="554" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="555" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="556" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="557" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="558" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="559" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="560" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="561" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="562" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="563" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="564" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="565" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="566" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="567" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="568" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="569" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="570" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="571" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="572" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="573" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="574" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="575" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="576" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="577" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="578" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="579" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="580" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="581" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="582" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="583" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="584" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="585" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="586" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="587" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="588" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="589" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="590" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="591" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="592" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="593" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="594" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="595" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="596" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="597" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="598" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="599" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="600" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="601" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="602" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="603" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="604" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="605" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="606" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="607" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="608" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="609" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="610" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="611" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="612" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="613" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="614" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="615" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="616" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="617" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="618" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="619" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="620" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="621" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="622" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="623" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="624" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="625" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="626" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="627" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="628" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="629" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="630" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="631" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="632" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="633" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="634" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="635" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="636" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="637" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="638" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="639" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="640" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="641" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="642" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="643" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="644" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="645" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="646" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="647" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="648" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="649" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="650" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="651" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="652" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="653" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="654" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="655" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="656" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="657" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="658" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="659" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="660" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="661" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="662" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="663" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="664" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="665" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="666" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="667" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="668" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="669" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="670" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="671" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="672" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="673" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="674" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="675" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="676" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="677" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="678" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="679" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="680" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="681" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="682" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="683" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="684" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="685" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="686" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="687" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="688" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="689" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="690" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="691" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="692" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="693" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="694" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="695" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="696" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="697" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="698" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="699" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="700" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="701" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="702" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="703" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="704" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="705" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="706" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="707" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="708" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="709" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="710" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="711" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="712" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="713" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="714" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="715" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="716" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="717" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="718" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="719" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="720" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="721" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="722" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="723" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="724" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="725" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="726" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="727" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="728" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="729" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="730" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="731" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="732" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="733" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="734" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="735" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="736" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="737" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="738" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="739" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="740" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="741" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="742" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="743" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="744" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="745" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="746" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="747" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="748" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="749" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="750" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="751" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="752" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="753" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="754" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="755" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="756" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="757" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="758" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="759" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="760" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="761" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="762" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="763" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="764" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="765" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="766" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="767" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="768" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="769" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="770" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="771" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="772" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="773" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="774" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="775" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="776" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="777" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="778" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="779" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="780" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="781" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="782" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="783" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="784" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="785" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="786" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="787" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="788" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="789" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="790" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="791" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="792" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="793" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="794" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="795" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="796" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="797" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="798" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="799" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="800" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="801" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="802" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="803" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="804" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="805" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="806" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="807" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="808" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="809" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="810" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="811" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="812" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="813" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="814" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="815" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="816" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="817" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="818" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="819" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="820" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="821" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="822" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="823" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="824" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="825" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="826" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="827" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="828" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="829" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="830" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="831" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="832" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="833" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="834" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="835" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="836" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="837" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="838" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="839" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="840" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="841" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="842" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="843" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="844" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="845" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="846" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="847" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="848" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="849" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="850" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="851" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="852" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="853" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="854" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="855" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="856" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="857" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="858" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="859" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="860" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="861" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="862" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="863" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="864" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="865" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="866" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="867" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="868" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="869" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="870" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="871" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="872" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="873" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="874" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="875" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="876" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="877" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="878" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="879" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="880" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="881" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="882" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="883" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="884" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="885" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="886" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="887" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="888" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="889" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="890" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="891" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="892" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="893" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="894" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="895" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="896" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="897" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="898" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="899" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="900" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="901" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="902" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="903" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="904" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="905" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="906" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="907" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="908" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="909" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="910" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="911" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="912" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="913" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="914" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="915" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="916" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="917" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="918" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="919" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="920" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="921" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="922" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="923" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="924" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="925" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="926" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="927" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="928" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="929" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="930" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="931" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="932" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="933" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="934" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="935" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="936" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="937" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="938" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="939" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="940" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="941" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="942" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="943" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="944" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="945" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="946" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="947" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="948" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="949" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="950" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="951" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="952" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="953" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="954" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="955" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="956" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="957" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="958" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="959" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="960" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="961" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="962" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="963" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="964" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="965" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="966" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="967" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="968" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="969" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="970" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A35:F38"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="A30:D30"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="A27:D27"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="88" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Calibri,İtalik"&amp;9PP5.2.FR.0040, R1, Ekim 2024&amp;R&amp;"Calibri,İtalik"&amp;9Sayfa &amp;P / &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>104775</xdr:rowOff>
+                    <xdr:rowOff>106680</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1066" r:id="rId5" name="Check Box 42">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>352425</xdr:rowOff>
+                    <xdr:rowOff>350520</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1067" r:id="rId6" name="Check Box 43">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>352425</xdr:rowOff>
+                    <xdr:rowOff>350520</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1069" r:id="rId7" name="Check Box 45">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>295275</xdr:rowOff>
+                    <xdr:rowOff>297180</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1073" r:id="rId8" name="Check Box 49">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1074" r:id="rId9" name="Check Box 50">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1075" r:id="rId10" name="Check Box 51">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>18</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>18</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1079" r:id="rId11" name="Check Box 55">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1080" r:id="rId12" name="Check Box 56">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1081" r:id="rId13" name="Check Box 57">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>9</xdr:row>
-                    <xdr:rowOff>104775</xdr:rowOff>
+                    <xdr:rowOff>106680</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1082" r:id="rId14" name="Check Box 58">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>352425</xdr:rowOff>
+                    <xdr:rowOff>350520</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1083" r:id="rId15" name="Check Box 59">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>352425</xdr:rowOff>
+                    <xdr:rowOff>350520</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1086" r:id="rId16" name="Check Box 62">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>314325</xdr:rowOff>
+                    <xdr:rowOff>312420</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1089" r:id="rId17" name="Check Box 65">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>16</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1090" r:id="rId18" name="Check Box 66">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1091" r:id="rId19" name="Check Box 67">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>18</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>18</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1095" r:id="rId20" name="Check Box 71">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>21</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1096" r:id="rId21" name="Check Box 72">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>22</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1099" r:id="rId22" name="Check Box 75">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>19</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>19</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1100" r:id="rId23" name="Check Box 76">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>19</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>19</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1101" r:id="rId24" name="Check Box 77">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>23</xdr:row>
-                    <xdr:rowOff>133350</xdr:rowOff>
+                    <xdr:rowOff>137160</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>23</xdr:row>
-                    <xdr:rowOff>371475</xdr:rowOff>
+                    <xdr:rowOff>373380</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1102" r:id="rId25" name="Check Box 78">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>23</xdr:row>
-                    <xdr:rowOff>133350</xdr:rowOff>
+                    <xdr:rowOff>137160</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>23</xdr:row>
-                    <xdr:rowOff>371475</xdr:rowOff>
+                    <xdr:rowOff>373380</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1107" r:id="rId26" name="Check Box 83">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>24</xdr:row>
-                    <xdr:rowOff>133350</xdr:rowOff>
+                    <xdr:rowOff>137160</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>24</xdr:row>
-                    <xdr:rowOff>371475</xdr:rowOff>
+                    <xdr:rowOff>373380</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1108" r:id="rId27" name="Check Box 84">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>24</xdr:row>
-                    <xdr:rowOff>133350</xdr:rowOff>
+                    <xdr:rowOff>137160</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>24</xdr:row>
-                    <xdr:rowOff>371475</xdr:rowOff>
+                    <xdr:rowOff>373380</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1109" r:id="rId28" name="Check Box 85">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1110" r:id="rId29" name="Check Box 86">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1111" r:id="rId30" name="Check Box 87">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1112" r:id="rId31" name="Check Box 88">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1113" r:id="rId32" name="Check Box 89">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1114" r:id="rId33" name="Check Box 90">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1115" r:id="rId34" name="Check Box 91">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1116" r:id="rId35" name="Check Box 92">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1117" r:id="rId36" name="Check Box 93">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1118" r:id="rId37" name="Check Box 94">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1119" r:id="rId38" name="Check Box 95">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1120" r:id="rId39" name="Check Box 96">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1121" r:id="rId40" name="Check Box 97">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1122" r:id="rId41" name="Check Box 98">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1123" r:id="rId42" name="Check Box 99">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1124" r:id="rId43" name="Check Box 100">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1125" r:id="rId44" name="Check Box 101">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1127" r:id="rId45" name="Check Box 103">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>26</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>27</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1149" r:id="rId46" name="Check Box 125">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>352425</xdr:rowOff>
+                    <xdr:rowOff>350520</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1150" r:id="rId47" name="Check Box 126">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>12</xdr:row>
-                    <xdr:rowOff>352425</xdr:rowOff>
+                    <xdr:rowOff>350520</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1151" r:id="rId48" name="Check Box 127">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>11</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>11</xdr:row>
-                    <xdr:rowOff>352425</xdr:rowOff>
+                    <xdr:rowOff>350520</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1152" r:id="rId49" name="Check Box 128">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>12</xdr:row>
-                    <xdr:rowOff>352425</xdr:rowOff>
+                    <xdr:rowOff>350520</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1153" r:id="rId50" name="Check Box 129">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>13</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>13</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1154" r:id="rId51" name="Check Box 130">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>13</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>13</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1155" r:id="rId52" name="Check Box 131">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>20</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>20</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1156" r:id="rId53" name="Check Box 132">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>314325</xdr:colOff>
+                    <xdr:colOff>312420</xdr:colOff>
                     <xdr:row>20</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>619125</xdr:colOff>
+                    <xdr:colOff>617220</xdr:colOff>
                     <xdr:row>20</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>