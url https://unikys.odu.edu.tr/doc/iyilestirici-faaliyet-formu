--- v0 (2025-11-03)
+++ v1 (2026-09-17)
@@ -8,544 +8,534 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="673E6717" w14:textId="77777777" w:rsidR="00A82564" w:rsidRDefault="00A82564"/>
+    <w:p w14:paraId="673E6717" w14:textId="77777777" w:rsidR="00A82564" w:rsidRDefault="00A82564" w:rsidP="00206411">
+      <w:pPr>
+        <w:pStyle w:val="Balk1"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6698"/>
         <w:gridCol w:w="7862"/>
       </w:tblGrid>
       <w:tr w:rsidR="002870BE" w:rsidRPr="002870BE" w14:paraId="29307CC5" w14:textId="77777777" w:rsidTr="002870BE">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DCF0BCD" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Talep Eden Birim</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B0490B6" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002870BE" w:rsidRPr="002870BE" w14:paraId="4F0C39D7" w14:textId="77777777" w:rsidTr="00A82564">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="442F65B6" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Tespit Kaynağı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="695DD048" w14:textId="2452B720" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002870BE" w:rsidRPr="002870BE" w14:paraId="3A76E766" w14:textId="77777777" w:rsidTr="00A82564">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2313C539" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Süreç Faaliyeti/EPUA/GB/RİSK:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4881E68F" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002870BE" w:rsidRPr="002870BE" w14:paraId="0610D833" w14:textId="77777777" w:rsidTr="002870BE">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E97F9A9" w14:textId="1381CC88" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="00A82564" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>DİF</w:t>
             </w:r>
             <w:r w:rsidR="002870BE" w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Türü</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2751BEC8" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>İyileştirici Faaliyet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002870BE" w:rsidRPr="002870BE" w14:paraId="75206D44" w14:textId="77777777" w:rsidTr="002870BE">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F42D253" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>İyileştirme Tanımı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="518BA406" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002870BE" w:rsidRPr="002870BE" w14:paraId="350A3BFA" w14:textId="77777777" w:rsidTr="002870BE">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1290B476" w14:textId="77777777" w:rsidR="00A82564" w:rsidRPr="00A82564" w:rsidRDefault="00A82564" w:rsidP="00A82564">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A82564">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Uygulanması Planlanan Faaliyet</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="780CC9E7" w14:textId="4638F80C" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DAA9B08" w14:textId="144811C8" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002870BE" w:rsidRPr="002870BE" w14:paraId="1316685C" w14:textId="77777777" w:rsidTr="002870BE">
         <w:trPr>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64ABB6E4" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Faaliyetin Üst Sorumlusu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A943733" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -567,85 +557,83 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3163"/>
         <w:gridCol w:w="198"/>
         <w:gridCol w:w="2833"/>
         <w:gridCol w:w="550"/>
         <w:gridCol w:w="1625"/>
         <w:gridCol w:w="1185"/>
         <w:gridCol w:w="3381"/>
         <w:gridCol w:w="1625"/>
       </w:tblGrid>
       <w:tr w:rsidR="002870BE" w:rsidRPr="002870BE" w14:paraId="5EE2A46F" w14:textId="77777777" w:rsidTr="002870BE">
         <w:trPr>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="483DEC68" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>1.Adım:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AA33DAE" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Sorumlu Birim</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -657,194 +645,189 @@
               </w:rPr>
               <w:t>/Kişi</w:t>
             </w:r>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1154" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33820544" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Bütçe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E10DF5E" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Tamamlanma Tarihi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0855CE93" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Etki Yüzdesi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002870BE" w:rsidRPr="002870BE" w14:paraId="12B6E689" w14:textId="77777777" w:rsidTr="002870BE">
         <w:trPr>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37CB17A8" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>2.Adım:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05576000" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Sorumlu Birim</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -856,194 +839,189 @@
               </w:rPr>
               <w:t>/Kişi</w:t>
             </w:r>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1154" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="040A9CEC" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Bütçe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2632B0B3" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Tamamlanma Tarihi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01B187E4" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Etki Yüzdesi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002870BE" w:rsidRPr="002870BE" w14:paraId="23A7B16E" w14:textId="77777777" w:rsidTr="002870BE">
         <w:trPr>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1086" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DB6CBCC" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>3.Adım:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1041" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38B51A2A" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Sorumlu Birim</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1055,333 +1033,327 @@
               </w:rPr>
               <w:t>/Kişi</w:t>
             </w:r>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1154" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16B99AEC" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Bütçe:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69790528" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Tamamlanma Tarihi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62C7BCED" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870BE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:t>Etki Yüzdesi:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002870BE" w:rsidRPr="002870BE" w14:paraId="7E6C9C67" w14:textId="77777777" w:rsidTr="002870BE">
         <w:trPr>
           <w:gridAfter w:val="3"/>
           <w:wAfter w:w="2126" w:type="pct"/>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1154" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="734EA0ED" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1162" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2A808761" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1FD661A4" w14:textId="77777777" w:rsidR="002870BE" w:rsidRPr="002870BE" w:rsidRDefault="002870BE" w:rsidP="002870BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E688F7A" w14:textId="77777777" w:rsidR="009D45C3" w:rsidRDefault="009D45C3">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009D45C3" w:rsidSect="00A82564">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61DE2F24" w14:textId="77777777" w:rsidR="00D0277B" w:rsidRDefault="00D0277B" w:rsidP="002870BE">
+    <w:p w14:paraId="24A8AE48" w14:textId="77777777" w:rsidR="00F64BE7" w:rsidRDefault="00F64BE7" w:rsidP="002870BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A29F384" w14:textId="77777777" w:rsidR="00D0277B" w:rsidRDefault="00D0277B" w:rsidP="002870BE">
+    <w:p w14:paraId="143027DC" w14:textId="77777777" w:rsidR="00F64BE7" w:rsidRDefault="00F64BE7" w:rsidP="002870BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="083A098D" w14:textId="77777777" w:rsidR="0056087A" w:rsidRDefault="0056087A">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-833759761"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="1AE2CB73" w14:textId="1125C685" w:rsidR="00602FF0" w:rsidRDefault="00A82564" w:rsidP="00A82564">
+          <w:p w14:paraId="1AE2CB73" w14:textId="6D8BB27B" w:rsidR="00602FF0" w:rsidRDefault="00A82564" w:rsidP="00A82564">
             <w:pPr>
               <w:pStyle w:val="AltBilgi"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4536"/>
                 <w:tab w:val="clear" w:pos="9072"/>
                 <w:tab w:val="left" w:pos="13065"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="424A31FA" wp14:editId="6AAD902D">
                       <wp:simplePos x="0" y="0"/>
@@ -1422,79 +1394,121 @@
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="09800A09" id="Düz Bağlayıcı 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-5.6pt,-22.2pt" to="707.65pt,-22.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2db91mQEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SVFpao6T7sCl4Q&#10;rLh8gNcZNxa2xxqbJv17xm6bIkAIIV4cX845M2dmsr2bvRMHoGQx9HK9aqWAoHGwYd/LL5/fvLiV&#10;ImUVBuUwQC+PkOTd7vmz7RQ72OCIbgASLBJSN8VejjnHrmmSHsGrtMIIgR8NkleZj7RvBlITq3vX&#10;bNr2ZTMhDZFQQ0p8+3B6lLuqbwzo/MGYBFm4XnJuua5U16eyNrut6vak4mj1OQ31D1l4ZQMHXaQe&#10;VFbiG9lfpLzVhAlNXmn0DRpjNVQP7Gbd/uTm06giVC9cnBSXMqX/J6vfH+7DI3EZppi6FB+puJgN&#10;+fLl/MRci3VcigVzFpovX7c3t5tXN1Loy1tzJUZK+S2gF2XTS2dD8aE6dXiXMgdj6AXCh2voustH&#10;BwXswkcwwg4cbF3ZdSrg3pE4KO7n8HVd+sdaFVkoxjq3kNo/k87YQoM6KX9LXNA1Ioa8EL0NSL+L&#10;mudLquaEv7g+eS22n3A41kbUcnC7q7PzaJZ5+vFc6dcfaPcdAAD//wMAUEsDBBQABgAIAAAAIQBa&#10;2JfM3gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9dS8MwFIbvBf9DOIJ3W9pah9SmYwxEvJGt&#10;0/usOWuryUlJ0q7+ezMY6N35eHjPc8r1bDSb0PnekoB0mQBDaqzqqRXwcXhZPAHzQZKS2hIK+EEP&#10;6+r2ppSFsmfa41SHlsUQ8oUU0IUwFJz7pkMj/dIOSHF3ss7IEFvXcuXkOYYbzbMkWXEje4oXOjng&#10;tsPmux6NAP3mps922278+Lpf1V+7U/Z+mIS4v5s3z8ACzuEPhot+VIcqOh3tSMozLWCRpllEY5Hn&#10;ObALkaePD8CO1xGvSv7/ieoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANnW/dZkBAACI&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWtiXzN4A&#10;AAAMAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="black [3200]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00A82564">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>PP.5.2.FR.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0056087A">
+              <w:t>PP.</w:t>
+            </w:r>
+            <w:r w:rsidR="00206411">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>00</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00691283">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A82564">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0063226B">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00206411">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0056087A">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A82564">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>, R0, Ocak 2025</w:t>
+              <w:t>.FR.</w:t>
+            </w:r>
+            <w:r w:rsidR="0056087A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidR="00206411">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidR="0056087A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, R0, </w:t>
+            </w:r>
+            <w:r w:rsidR="00206411">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Ağustos</w:t>
+            </w:r>
+            <w:r w:rsidR="0056087A">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00206411">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Sayfa </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1619,61 +1633,61 @@
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BD39B6B" w14:textId="77777777" w:rsidR="0056087A" w:rsidRDefault="0056087A">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="509FA44E" w14:textId="77777777" w:rsidR="00D0277B" w:rsidRDefault="00D0277B" w:rsidP="002870BE">
+    <w:p w14:paraId="31DA81AF" w14:textId="77777777" w:rsidR="00F64BE7" w:rsidRDefault="00F64BE7" w:rsidP="002870BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D27930C" w14:textId="77777777" w:rsidR="00D0277B" w:rsidRDefault="00D0277B" w:rsidP="002870BE">
+    <w:p w14:paraId="79F583CA" w14:textId="77777777" w:rsidR="00F64BE7" w:rsidRDefault="00F64BE7" w:rsidP="002870BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="775DAFFF" w14:textId="77777777" w:rsidR="0056087A" w:rsidRDefault="0056087A">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06CBA5AD" w14:textId="579669AA" w:rsidR="00A82564" w:rsidRPr="00A82564" w:rsidRDefault="00A82564" w:rsidP="00A82564">
     <w:pPr>
@@ -1845,76 +1859,79 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002870BE"/>
     <w:rsid w:val="00002080"/>
     <w:rsid w:val="000C7532"/>
     <w:rsid w:val="00181C1C"/>
     <w:rsid w:val="001E02A6"/>
+    <w:rsid w:val="00206411"/>
     <w:rsid w:val="00277018"/>
     <w:rsid w:val="002870BE"/>
+    <w:rsid w:val="002E1A9C"/>
     <w:rsid w:val="002E7941"/>
     <w:rsid w:val="003E0D16"/>
     <w:rsid w:val="00482040"/>
     <w:rsid w:val="004B7DA6"/>
     <w:rsid w:val="0056087A"/>
     <w:rsid w:val="0057075E"/>
     <w:rsid w:val="00602FF0"/>
     <w:rsid w:val="0063226B"/>
     <w:rsid w:val="00687B10"/>
     <w:rsid w:val="00691283"/>
     <w:rsid w:val="006B3311"/>
     <w:rsid w:val="00731B0E"/>
     <w:rsid w:val="00824CE3"/>
     <w:rsid w:val="008F05A8"/>
     <w:rsid w:val="009672D4"/>
     <w:rsid w:val="009D45C3"/>
     <w:rsid w:val="009E0E69"/>
     <w:rsid w:val="00A82564"/>
     <w:rsid w:val="00AE221F"/>
     <w:rsid w:val="00B529AB"/>
     <w:rsid w:val="00D0277B"/>
     <w:rsid w:val="00DE24D5"/>
     <w:rsid w:val="00E3187A"/>
     <w:rsid w:val="00ED4B88"/>
+    <w:rsid w:val="00F64BE7"/>
     <w:rsid w:val="00FC1A8D"/>
     <w:rsid w:val="00FC792F"/>
     <w:rsid w:val="00FD34CE"/>
     <w:rsid w:val="00FF2A3F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -2305,50 +2322,71 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002870BE"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00206411"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -2375,50 +2413,63 @@
     <w:link w:val="stBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002870BE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="AltBilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002870BE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002870BE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk1Char">
+    <w:name w:val="Başlık 1 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00206411"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="244460148">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1330669159">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>