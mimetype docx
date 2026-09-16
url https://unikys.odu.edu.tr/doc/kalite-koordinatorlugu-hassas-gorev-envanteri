--- v0 (2025-10-25)
+++ v1 (2026-09-16)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-986" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4952"/>
         <w:gridCol w:w="5419"/>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="2575"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D670D" w:rsidRPr="009D670D" w14:paraId="525B04D0" w14:textId="77777777" w:rsidTr="0096093F">
         <w:trPr>
@@ -169,59 +169,57 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ENVANTERİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="127F30D4" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Doküman</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2575" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3480F59B" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
@@ -271,59 +269,57 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B59098B" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01D00925" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Standart</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dosya</w:t>
             </w:r>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
@@ -388,59 +384,57 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7808DA95" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06B66DD5" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Revizyon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2575" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FA046D8" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
@@ -481,59 +475,57 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0111136F" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3005" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0723474B" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Revizyon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2575" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F72C40A" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
@@ -576,146 +568,131 @@
         <w:gridCol w:w="955"/>
         <w:gridCol w:w="3735"/>
         <w:gridCol w:w="3358"/>
         <w:gridCol w:w="3372"/>
         <w:gridCol w:w="4517"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D670D" w:rsidRPr="009D670D" w14:paraId="7FE83955" w14:textId="77777777" w:rsidTr="0096093F">
         <w:trPr>
           <w:trHeight w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15937" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="319017A7" w14:textId="33A89E52" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="275" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Harcama</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Birimi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00DC55A0" w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Kalite </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Kalite Koordinatörlüğü</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D670D" w:rsidRPr="009D670D" w14:paraId="2E1BE9EE" w14:textId="77777777" w:rsidTr="0096093F">
         <w:trPr>
           <w:trHeight w:val="798"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AEC5FA7" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="291E4131" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sıra</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08B7BF22" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
@@ -727,268 +704,234 @@
           </w:p>
           <w:p w14:paraId="0C2C3606" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="1075"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hassas</w:t>
             </w:r>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Görevler</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3358" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17214046" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="121"/>
               <w:ind w:left="1339" w:right="629" w:hanging="699"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Görevin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yürütüldüğü</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t>*</w:t>
+            <w:r w:rsidRPr="009D670D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Birim*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3372" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71AB8AD4" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5CF9D934" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="526"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sorumlu</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Amiri**</w:t>
+            <w:r w:rsidRPr="009D670D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Birim Amiri**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4517" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="780E9932" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63181649" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="149"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Görevin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yerine</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Getirilmemesinin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sonuçları</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D670D" w:rsidRPr="009D670D" w14:paraId="0EBCEEA2" w14:textId="77777777" w:rsidTr="0096093F">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2771F812" w14:textId="77777777" w:rsidR="0003197E" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="275" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="62C992A9" w14:textId="77777777" w:rsidR="0003197E" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -1074,882 +1017,289 @@
           </w:p>
           <w:p w14:paraId="4BA86CD8" w14:textId="77777777" w:rsidR="00A27593" w:rsidRPr="009D670D" w:rsidRDefault="00A27593" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="506E1820" w14:textId="64E1F608" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00855797" w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Paydaş</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Paydaş Memnuniyet Anketlerinin Yapılması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3358" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7248239D" w14:textId="77777777" w:rsidR="0003197E" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78D1CAAA" w14:textId="77777777" w:rsidR="0003197E" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08F32186" w14:textId="77777777" w:rsidR="00A27593" w:rsidRPr="009D670D" w:rsidRDefault="00A27593" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AD49B47" w14:textId="77777777" w:rsidR="00A27593" w:rsidRPr="009D670D" w:rsidRDefault="00A27593" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AA06050" w14:textId="7259D1DA" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D670D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>• K</w:t>
+            </w:r>
+            <w:r w:rsidR="0096093F" w:rsidRPr="009D670D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>alite Koordinatörlüğü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3372" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BBD587" w14:textId="77777777" w:rsidR="0003197E" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="000988C7" w14:textId="77777777" w:rsidR="0003197E" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02F5DFC4" w14:textId="77777777" w:rsidR="00A27593" w:rsidRPr="009D670D" w:rsidRDefault="00A27593" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7012B9AB" w14:textId="77777777" w:rsidR="00A27593" w:rsidRPr="009D670D" w:rsidRDefault="00A27593" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="659BAAFC" w14:textId="2D960A37" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D670D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidR="0096093F" w:rsidRPr="009D670D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kalite Koordinatörü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4510E2" w14:textId="7036293D" w:rsidR="00855797" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00855797">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D670D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
             <w:r w:rsidR="00855797" w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...298 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Üniversite paydaşlarının memnuniyet düzeylerinin tespit edilememesi</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="68D8EBD7" w14:textId="77777777" w:rsidR="00A27593" w:rsidRPr="009D670D" w:rsidRDefault="00A27593" w:rsidP="00855797">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03A58300" w14:textId="64DC797C" w:rsidR="00855797" w:rsidRPr="009D670D" w:rsidRDefault="00855797" w:rsidP="00855797">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">• </w:t>
-[...89 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>• Memnuniyetin yüksek olduğu alanlarda sürdürülebilirliği sağlayamama</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="792D76D7" w14:textId="77777777" w:rsidR="00A27593" w:rsidRPr="009D670D" w:rsidRDefault="00A27593" w:rsidP="00855797">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F9F42C1" w14:textId="60350C6A" w:rsidR="00855797" w:rsidRPr="009D670D" w:rsidRDefault="00855797" w:rsidP="00855797">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">• </w:t>
-[...153 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>• Memnuniyetin düşük olduğu alanlarda iyileştirmeler yapmak için gerekli önlemleri alamamak</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6E2A3784" w14:textId="77777777" w:rsidR="00A27593" w:rsidRPr="009D670D" w:rsidRDefault="00A27593" w:rsidP="00855797">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02AE726C" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="00855797" w:rsidP="00855797">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">• </w:t>
-[...201 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>• Memnuniyet düzeylerini içeren KİDR, İdari Faaliyet Raporu, Performans Programı, İzleme ve Değerlendirme Raporunun gecikmesi</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1FFB8228" w14:textId="64A0AA34" w:rsidR="00A27593" w:rsidRPr="009D670D" w:rsidRDefault="00A27593" w:rsidP="00855797">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D670D" w:rsidRPr="009D670D" w14:paraId="441F0821" w14:textId="77777777" w:rsidTr="0096093F">
         <w:trPr>
           <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CC42573" w14:textId="77777777" w:rsidR="00A27593" w:rsidRPr="009D670D" w:rsidRDefault="00A27593" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
@@ -1989,375 +1339,154 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1585CE9F" w14:textId="1969D63A" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
             <w:r w:rsidR="00855797" w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kurum </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Kurum İç Değerlendirme Raporunun (KİDR) Hazırlanması</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3358" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="512A6A8B" w14:textId="77777777" w:rsidR="00A27593" w:rsidRPr="009D670D" w:rsidRDefault="00A27593" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49545EBD" w14:textId="5FA82899" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D670D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
+            <w:r w:rsidR="0096093F" w:rsidRPr="009D670D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kalite Koordinatörlüğü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3372" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D56118" w14:textId="77777777" w:rsidR="00A27593" w:rsidRPr="009D670D" w:rsidRDefault="00A27593" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44C347BF" w14:textId="63464517" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D670D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
             <w:r w:rsidR="00855797" w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>İç</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Kalite Koordinatörü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3208CBA5" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D670D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
             <w:r w:rsidR="00855797" w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...307 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Yıllık bazda gerçekleştirilmiş olan kalite faaliyetlerinin ne ölçüde gerçekleştirildiğinin kamuoyuna sunulamaması</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="12A44CB2" w14:textId="7968516D" w:rsidR="00A27593" w:rsidRPr="009D670D" w:rsidRDefault="00A27593" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D670D" w:rsidRPr="009D670D" w14:paraId="0CF89A71" w14:textId="77777777" w:rsidTr="0096093F">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7587AE0E" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="275" w:lineRule="exact"/>
               <w:ind w:left="107"/>
@@ -2372,370 +1501,195 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="712D47A5" w14:textId="245B0C4B" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">• </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00855797" w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Üniversite</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Üniversite Bünyesinde Kalite Kültürünün Geliştirilmesi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3358" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="712268D1" w14:textId="182F0453" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D670D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
             <w:r w:rsidR="00855797" w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Kalite Koordinatörlüğü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3372" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="501C1F13" w14:textId="296E20D1" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D670D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
             <w:r w:rsidR="00855797" w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Bünyesinde</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Kalite Koordinatörü</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4661203A" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0003197E" w:rsidP="00CB4580">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D670D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">• </w:t>
+            </w:r>
             <w:r w:rsidR="00855797" w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Kalite </w:t>
-[...232 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Kalite faaliyetlerinin ilgili birimler tarafından tam olarak yerine getirilememesi</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="61E0ED33" w14:textId="16794BE4" w:rsidR="00A27593" w:rsidRPr="009D670D" w:rsidRDefault="00A27593" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D670D" w:rsidRPr="009D670D" w14:paraId="1AD26A3E" w14:textId="77777777" w:rsidTr="0096093F">
         <w:trPr>
           <w:trHeight w:val="1975"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8048" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4979165A" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="526843A8" w14:textId="66FEA0E3" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="00EA200E" w:rsidP="00EA200E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="3469"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                     </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0096093F" w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hazırlayan</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="455B48B2" w14:textId="02FE1B00" w:rsidR="00297791" w:rsidRPr="009D670D" w:rsidRDefault="00297791" w:rsidP="00EA200E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="3475" w:right="3469" w:hanging="515"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7889" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5A00B1E0" w14:textId="77777777" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00CB4580">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="10"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2752,109 +1706,104 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Onaylayan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="780122A8" w14:textId="5B490930" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="00EA200E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="2988" w:right="2976" w:hanging="286"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>(Harcama</w:t>
+            </w:r>
             <w:r w:rsidRPr="009D670D">
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="009D670D">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Yetkilisi)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67B4B6B7" w14:textId="5A1F33B2" w:rsidR="00297791" w:rsidRPr="009D670D" w:rsidRDefault="006A38DE" w:rsidP="006A38DE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="2976"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Prof.</w:t>
+              <w:t xml:space="preserve">                              Doç</w:t>
+            </w:r>
+            <w:r w:rsidR="003037FD">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00297791" w:rsidRPr="009D670D">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>. Dr. Taşkın  KILIÇ</w:t>
+              <w:t xml:space="preserve"> Dr. T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>uba ACAR  ERDOL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1542853F" w14:textId="2FCA63E3" w:rsidR="0096093F" w:rsidRPr="009D670D" w:rsidRDefault="0096093F" w:rsidP="0096093F">
       <w:pPr>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D670D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*Bu</w:t>
       </w:r>
       <w:r w:rsidRPr="009D670D">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
@@ -3297,254 +2246,256 @@
       <w:r w:rsidRPr="009D670D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>yazılacaktır</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002D367D" w:rsidRPr="009D670D" w:rsidSect="0096093F">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="253" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B254B53" w14:textId="77777777" w:rsidR="004B31C6" w:rsidRDefault="004B31C6" w:rsidP="0096093F">
+    <w:p w14:paraId="64E4B706" w14:textId="77777777" w:rsidR="00805F1C" w:rsidRDefault="00805F1C" w:rsidP="0096093F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EAC0ECD" w14:textId="77777777" w:rsidR="004B31C6" w:rsidRDefault="004B31C6" w:rsidP="0096093F">
+    <w:p w14:paraId="19850F17" w14:textId="77777777" w:rsidR="00805F1C" w:rsidRDefault="00805F1C" w:rsidP="0096093F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="521082D0" w14:textId="77777777" w:rsidR="000F27F3" w:rsidRDefault="000F27F3">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="225D4659" w14:textId="77777777" w:rsidR="000F27F3" w:rsidRDefault="000F27F3">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F392796" w14:textId="77777777" w:rsidR="000F27F3" w:rsidRDefault="000F27F3">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="459C54C4" w14:textId="77777777" w:rsidR="004B31C6" w:rsidRDefault="004B31C6" w:rsidP="0096093F">
+    <w:p w14:paraId="7A6A03C5" w14:textId="77777777" w:rsidR="00805F1C" w:rsidRDefault="00805F1C" w:rsidP="0096093F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CDC324F" w14:textId="77777777" w:rsidR="004B31C6" w:rsidRDefault="004B31C6" w:rsidP="0096093F">
+    <w:p w14:paraId="67CB2384" w14:textId="77777777" w:rsidR="00805F1C" w:rsidRDefault="00805F1C" w:rsidP="0096093F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EC4AFCB" w14:textId="77777777" w:rsidR="000F27F3" w:rsidRDefault="000F27F3">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4780CEB1" w14:textId="4DEB85D6" w:rsidR="000F27F3" w:rsidRDefault="000F27F3">
     <w:r>
       <w:t>EK-2</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="647EFF3F" w14:textId="77777777" w:rsidR="000F27F3" w:rsidRDefault="000F27F3">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003940FF"/>
     <w:rsid w:val="0003197E"/>
     <w:rsid w:val="000F27F3"/>
     <w:rsid w:val="00297791"/>
     <w:rsid w:val="002D367D"/>
     <w:rsid w:val="003037FD"/>
     <w:rsid w:val="00356A78"/>
     <w:rsid w:val="003940FF"/>
     <w:rsid w:val="004516A6"/>
     <w:rsid w:val="004B31C6"/>
+    <w:rsid w:val="004D0FF2"/>
     <w:rsid w:val="00621B1D"/>
+    <w:rsid w:val="006A38DE"/>
     <w:rsid w:val="006B566D"/>
     <w:rsid w:val="0078737E"/>
+    <w:rsid w:val="00805F1C"/>
     <w:rsid w:val="00855797"/>
     <w:rsid w:val="00934DAD"/>
     <w:rsid w:val="0096093F"/>
     <w:rsid w:val="009D670D"/>
     <w:rsid w:val="00A27593"/>
     <w:rsid w:val="00A64C6E"/>
     <w:rsid w:val="00BA1E56"/>
     <w:rsid w:val="00C662DF"/>
     <w:rsid w:val="00C86F41"/>
     <w:rsid w:val="00DC55A0"/>
     <w:rsid w:val="00EA200E"/>
     <w:rsid w:val="00ED1BD4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7E9A7D8A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{32B54E99-AFE9-41E4-8027-9B5632B8A19B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4044,51 +2995,51 @@
     <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0096093F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0096093F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -4354,56 +3305,56 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1317</Characters>
+  <Pages>1</Pages>
+  <Words>235</Words>
+  <Characters>1344</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1545</CharactersWithSpaces>
+  <CharactersWithSpaces>1576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tülay ÖZTÜRK</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>