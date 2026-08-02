--- v0 (2026-06-14)
+++ v1 (2026-08-02)
@@ -3759,58 +3759,58 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00704D53" w:rsidRPr="00432D7B" w:rsidSect="00F80795">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="284" w:right="758" w:bottom="0" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:display="notFirstPage" w:offsetFrom="page">
         <w:top w:val="double" w:sz="4" w:space="24" w:color="000000"/>
         <w:left w:val="double" w:sz="4" w:space="24" w:color="000000"/>
         <w:bottom w:val="double" w:sz="4" w:space="24" w:color="000000"/>
         <w:right w:val="double" w:sz="4" w:space="24" w:color="000000"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50CA847F" w14:textId="77777777" w:rsidR="00BA541A" w:rsidRDefault="00BA541A" w:rsidP="007417DC">
+    <w:p w14:paraId="705C8835" w14:textId="77777777" w:rsidR="007345B1" w:rsidRDefault="007345B1" w:rsidP="007417DC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22A226F7" w14:textId="77777777" w:rsidR="00BA541A" w:rsidRDefault="00BA541A" w:rsidP="007417DC">
+    <w:p w14:paraId="0EA5AE38" w14:textId="77777777" w:rsidR="007345B1" w:rsidRDefault="007345B1" w:rsidP="007417DC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3885,95 +3885,95 @@
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2132937258"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="30170E89" w14:textId="4194F943" w:rsidR="007417DC" w:rsidRDefault="00717E02" w:rsidP="007417DC">
+          <w:p w14:paraId="30170E89" w14:textId="2FDDF78A" w:rsidR="007417DC" w:rsidRDefault="00717E02" w:rsidP="007417DC">
             <w:pPr>
               <w:pStyle w:val="AltBilgi"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PP.</w:t>
             </w:r>
             <w:r w:rsidR="004A2C29">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">.1. FR </w:t>
             </w:r>
             <w:r w:rsidR="0039194D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11, R</w:t>
             </w:r>
-            <w:r w:rsidR="004A2C29">
+            <w:r w:rsidR="00013F7D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="004A2C29">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Haziran 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                                             </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">                                                </w:t>
             </w:r>
@@ -4053,90 +4053,90 @@
             </w:r>
             <w:r w:rsidR="007417DC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6E7D9023" w14:textId="77777777" w:rsidR="007417DC" w:rsidRDefault="007417DC">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DEEC5B9" w14:textId="77777777" w:rsidR="00BA541A" w:rsidRDefault="00BA541A" w:rsidP="007417DC">
+    <w:p w14:paraId="6830352D" w14:textId="77777777" w:rsidR="007345B1" w:rsidRDefault="007345B1" w:rsidP="007417DC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51C9CF0E" w14:textId="77777777" w:rsidR="00BA541A" w:rsidRDefault="00BA541A" w:rsidP="007417DC">
+    <w:p w14:paraId="4E1825EE" w14:textId="77777777" w:rsidR="007345B1" w:rsidRDefault="007345B1" w:rsidP="007417DC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1092" type="#_x0000_t75" style="width:8.25pt;height:8.25pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCTXr2S+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWxQ5dIISSdEHKEhAqBxjZk8RqMrY8JrS3x2nLggVFLC3r/f++plrvp1HMGNl5quWtKqVA&#10;Mt466mv5vn0q7qXgBGRh9IS1PCDLdXN9VW0PAVlkmriWQ0rhQWs2A07Aygek/NP5OEHKz9jrAGYH&#10;PepVWd5p4ykhpSItGbKpXrJAdBbFK8T0DFPu0TayxpVvvVE5SorHE7PU1hJCGJ2BlKX1TFZNXPiu&#10;cwZVG3lzpG4WSjdVix18jEls9rnytDLiyH8E/lxQnO1VJo+lPLjAFxouG5/Nfltt/SdFnP87u83Y&#10;G87fVvp4oOYLAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2&#10;sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22Yi&#10;Tra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA1&#10;4Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQA1&#10;KTvo+gEAAJUEAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtO3DAQfa/Uf7D8XnKBXSDaLEILywttUS8f&#10;MGs7iYVjW7ZJlr/vxAlLgKoP2zxYHs/M8Zkznqyu9q0inXBeGl3S7CSlRGhmuNR1SX//2n65oMQH&#10;0ByU0aKkz8LTq/XnT6veFiI3jVFcOIIg2he9LWkTgi2SxLNGtOBPjBUanZVxLQQ0XZ1wBz2ityrJ&#10;03SZ9MZx6wwT3uPpzeik64hfVYKF71XlRSCqpMv0cklJKCmSdHHdDWuyXkFRO7CNZBMTOIJIC1Lj&#10;vQeoGwhAnpw8AkoZ9ij4BnQHHiEVK+YnE0fF/h8ZCt3dOfvTPriBOfvWPTgiedRGQ4v9GtVBxxSG&#10;YiXvsupXgH3l2gHIVBXZR5Tng8JiHwjDwyw9Oz9fUMLQlWVnp+nUAdZgpz5kseb2n3lIZrwUNzMi&#10;3g40dPexsizPTykZi/uBzwN0rQRZHOp8yfD2HrvgiTabBmPEtXOmbwRwj7SHaLwQZRnDoySvmSji&#10;rv9qOOoHT8HEV3G8NIcSobDOhzthWjJsSuqQfwSH7t6HkdNLyFC/N0ryrVQqGq7ebZQjHeAobOM3&#10;lfEmTGnSl/RykS8i8hufn0Ok8fsbRCsDzrSSbUkvDkFQDOLdah7HLYBU4x6rUzqq6eMrRHtoXvLu&#10;0ceIaUiHyZrbuJ//TdZ/AAAA//8DAFBLAwQUAAYACAAAACEAsRe9jtUAAAADAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyOwU7DMBBE70j9B2uRuFEbDqgKcaoKVPWCQA2FsxMvidV4HcVumv59t+UAlx2N&#10;ZjT78uXkOzHiEF0gDQ9zBQKpDtZRo2H3ub5fgIjJkDVdINRwwgjLYnaTm8yGI21xLFMjeIRiZjS0&#10;KfWZlLFu0Zs4Dz0SZz9h8CaxHRppB3Pkcd/JR6WepDeO+ENrenxpsd6XB69BqdV62qTyjcbv7de+&#10;cu7j/fWk9d3ttHoGkXBKf2W44DM6FMxUhQPZKDre4N71XrIFu+pXZZHL/+zFGQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQCTXr2S+wAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALAEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADUpO+j6AQAAlQQAAA4AAAAAAAAAAAAAAAAAKwIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALEXvY7VAAAAAwEAAA8AAAAAAAAAAAAAAAAAUQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#10;" o:bullet="t">
+      <v:shape id="_x0000_i1744" type="#_x0000_t75" style="width:8.25pt;height:8.25pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCTXr2S+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWxQ5dIISSdEHKEhAqBxjZk8RqMrY8JrS3x2nLggVFLC3r/f++plrvp1HMGNl5quWtKqVA&#10;Mt466mv5vn0q7qXgBGRh9IS1PCDLdXN9VW0PAVlkmriWQ0rhQWs2A07Aygek/NP5OEHKz9jrAGYH&#10;PepVWd5p4ykhpSItGbKpXrJAdBbFK8T0DFPu0TayxpVvvVE5SorHE7PU1hJCGJ2BlKX1TFZNXPiu&#10;cwZVG3lzpG4WSjdVix18jEls9rnytDLiyH8E/lxQnO1VJo+lPLjAFxouG5/Nfltt/SdFnP87u83Y&#10;G87fVvp4oOYLAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2&#10;sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22Yi&#10;Tra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA1&#10;4Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQA1&#10;KTvo+gEAAJUEAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtO3DAQfa/Uf7D8XnKBXSDaLEILywttUS8f&#10;MGs7iYVjW7ZJlr/vxAlLgKoP2zxYHs/M8Zkznqyu9q0inXBeGl3S7CSlRGhmuNR1SX//2n65oMQH&#10;0ByU0aKkz8LTq/XnT6veFiI3jVFcOIIg2he9LWkTgi2SxLNGtOBPjBUanZVxLQQ0XZ1wBz2ityrJ&#10;03SZ9MZx6wwT3uPpzeik64hfVYKF71XlRSCqpMv0cklJKCmSdHHdDWuyXkFRO7CNZBMTOIJIC1Lj&#10;vQeoGwhAnpw8AkoZ9ij4BnQHHiEVK+YnE0fF/h8ZCt3dOfvTPriBOfvWPTgiedRGQ4v9GtVBxxSG&#10;YiXvsupXgH3l2gHIVBXZR5Tng8JiHwjDwyw9Oz9fUMLQlWVnp+nUAdZgpz5kseb2n3lIZrwUNzMi&#10;3g40dPexsizPTykZi/uBzwN0rQRZHOp8yfD2HrvgiTabBmPEtXOmbwRwj7SHaLwQZRnDoySvmSji&#10;rv9qOOoHT8HEV3G8NIcSobDOhzthWjJsSuqQfwSH7t6HkdNLyFC/N0ryrVQqGq7ebZQjHeAobOM3&#10;lfEmTGnSl/RykS8i8hufn0Ok8fsbRCsDzrSSbUkvDkFQDOLdah7HLYBU4x6rUzqq6eMrRHtoXvLu&#10;0ceIaUiHyZrbuJ//TdZ/AAAA//8DAFBLAwQUAAYACAAAACEAsRe9jtUAAAADAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyOwU7DMBBE70j9B2uRuFEbDqgKcaoKVPWCQA2FsxMvidV4HcVumv59t+UAlx2N&#10;ZjT78uXkOzHiEF0gDQ9zBQKpDtZRo2H3ub5fgIjJkDVdINRwwgjLYnaTm8yGI21xLFMjeIRiZjS0&#10;KfWZlLFu0Zs4Dz0SZz9h8CaxHRppB3Pkcd/JR6WepDeO+ENrenxpsd6XB69BqdV62qTyjcbv7de+&#10;cu7j/fWk9d3ttHoGkXBKf2W44DM6FMxUhQPZKDre4N71XrIFu+pXZZHL/+zFGQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQCTXr2S+wAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALAEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADUpO+j6AQAAlQQAAA4AAAAAAAAAAAAAAAAAKwIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALEXvY7VAAAAAwEAAA8AAAAAAAAAAAAAAAAAUQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#10;" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="" cropbottom="-6835f" cropright="-758f"/>
         <o:lock v:ext="edit" aspectratio="f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BCA6BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2230EC06"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -5180,50 +5180,51 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF6C3A"/>
     <w:rsid w:val="00001C3E"/>
     <w:rsid w:val="00004518"/>
     <w:rsid w:val="0000679C"/>
     <w:rsid w:val="00007324"/>
+    <w:rsid w:val="00013F7D"/>
     <w:rsid w:val="0002065F"/>
     <w:rsid w:val="00024E31"/>
     <w:rsid w:val="00043D07"/>
     <w:rsid w:val="0005388D"/>
     <w:rsid w:val="00072B09"/>
     <w:rsid w:val="00077F20"/>
     <w:rsid w:val="000908E0"/>
     <w:rsid w:val="000C0FAC"/>
     <w:rsid w:val="000D02EF"/>
     <w:rsid w:val="000D4B2B"/>
     <w:rsid w:val="000D65A3"/>
     <w:rsid w:val="000D6BFD"/>
     <w:rsid w:val="000D6EDD"/>
     <w:rsid w:val="000D7B2B"/>
     <w:rsid w:val="000E1237"/>
     <w:rsid w:val="000F4F12"/>
     <w:rsid w:val="001118C8"/>
     <w:rsid w:val="00112AE2"/>
     <w:rsid w:val="00113BB8"/>
     <w:rsid w:val="001269B3"/>
     <w:rsid w:val="00137957"/>
     <w:rsid w:val="00154FA8"/>
     <w:rsid w:val="001622E5"/>
     <w:rsid w:val="00164844"/>
     <w:rsid w:val="001805E3"/>
@@ -5309,50 +5310,51 @@
     <w:rsid w:val="005F5D99"/>
     <w:rsid w:val="005F5F5D"/>
     <w:rsid w:val="005F7675"/>
     <w:rsid w:val="00604EB1"/>
     <w:rsid w:val="006077ED"/>
     <w:rsid w:val="006223C7"/>
     <w:rsid w:val="006277F8"/>
     <w:rsid w:val="00630F10"/>
     <w:rsid w:val="0066361F"/>
     <w:rsid w:val="0066631C"/>
     <w:rsid w:val="0067358E"/>
     <w:rsid w:val="00692887"/>
     <w:rsid w:val="006A07A7"/>
     <w:rsid w:val="006A4EB2"/>
     <w:rsid w:val="006A64C4"/>
     <w:rsid w:val="006C1249"/>
     <w:rsid w:val="006D056F"/>
     <w:rsid w:val="006D285B"/>
     <w:rsid w:val="006D4ECE"/>
     <w:rsid w:val="00704D53"/>
     <w:rsid w:val="00717E02"/>
     <w:rsid w:val="00720DA7"/>
     <w:rsid w:val="0072499E"/>
     <w:rsid w:val="0073003E"/>
     <w:rsid w:val="00731E88"/>
+    <w:rsid w:val="007345B1"/>
     <w:rsid w:val="0073695C"/>
     <w:rsid w:val="007417DC"/>
     <w:rsid w:val="0074448B"/>
     <w:rsid w:val="007467E0"/>
     <w:rsid w:val="00747CFA"/>
     <w:rsid w:val="00753E5A"/>
     <w:rsid w:val="00754F68"/>
     <w:rsid w:val="00757BB8"/>
     <w:rsid w:val="00763425"/>
     <w:rsid w:val="007701A1"/>
     <w:rsid w:val="007720CD"/>
     <w:rsid w:val="00776496"/>
     <w:rsid w:val="0077775E"/>
     <w:rsid w:val="0078428E"/>
     <w:rsid w:val="00791C32"/>
     <w:rsid w:val="007B51B7"/>
     <w:rsid w:val="007E4826"/>
     <w:rsid w:val="007E6754"/>
     <w:rsid w:val="007F04AA"/>
     <w:rsid w:val="007F1971"/>
     <w:rsid w:val="007F2B61"/>
     <w:rsid w:val="008045E8"/>
     <w:rsid w:val="008068D3"/>
     <w:rsid w:val="00810769"/>
     <w:rsid w:val="00811E74"/>