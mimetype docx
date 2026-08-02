--- v0 (2026-06-14)
+++ v1 (2026-08-02)
@@ -5696,58 +5696,58 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>adresi kullanılabilir.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00704D53" w:rsidRPr="006D285B" w:rsidSect="00F80795">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="284" w:right="758" w:bottom="0" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:display="notFirstPage" w:offsetFrom="page">
         <w:top w:val="double" w:sz="4" w:space="24" w:color="000000"/>
         <w:left w:val="double" w:sz="4" w:space="24" w:color="000000"/>
         <w:bottom w:val="double" w:sz="4" w:space="24" w:color="000000"/>
         <w:right w:val="double" w:sz="4" w:space="24" w:color="000000"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D78CFEA" w14:textId="77777777" w:rsidR="009566A7" w:rsidRDefault="009566A7" w:rsidP="00F035BE">
+    <w:p w14:paraId="3AA4A29B" w14:textId="77777777" w:rsidR="00847228" w:rsidRDefault="00847228" w:rsidP="00F035BE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="421AF03F" w14:textId="77777777" w:rsidR="009566A7" w:rsidRDefault="009566A7" w:rsidP="00F035BE">
+    <w:p w14:paraId="475655BA" w14:textId="77777777" w:rsidR="00847228" w:rsidRDefault="00847228" w:rsidP="00F035BE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5821,95 +5821,95 @@
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-559946646"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="135EEF38" w14:textId="4EB00658" w:rsidR="00F035BE" w:rsidRDefault="009E6F10" w:rsidP="00F035BE">
+          <w:p w14:paraId="135EEF38" w14:textId="17DCB1E2" w:rsidR="00F035BE" w:rsidRDefault="009E6F10" w:rsidP="00F035BE">
             <w:pPr>
               <w:pStyle w:val="AltBilgi"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PP.</w:t>
             </w:r>
             <w:r w:rsidR="00E270C2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.1. FR 0</w:t>
             </w:r>
             <w:r w:rsidR="00C81B3C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4, R</w:t>
             </w:r>
-            <w:r w:rsidR="00E270C2">
+            <w:r w:rsidR="00DF503A">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00E270C2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Haziran 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">                                               </w:t>
             </w:r>
@@ -5989,90 +5989,90 @@
             </w:r>
             <w:r w:rsidR="00F035BE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3A6F284C" w14:textId="77777777" w:rsidR="00F035BE" w:rsidRDefault="00F035BE">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7146D0E0" w14:textId="77777777" w:rsidR="009566A7" w:rsidRDefault="009566A7" w:rsidP="00F035BE">
+    <w:p w14:paraId="32435C94" w14:textId="77777777" w:rsidR="00847228" w:rsidRDefault="00847228" w:rsidP="00F035BE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49AC3FE5" w14:textId="77777777" w:rsidR="009566A7" w:rsidRDefault="009566A7" w:rsidP="00F035BE">
+    <w:p w14:paraId="006ECAB5" w14:textId="77777777" w:rsidR="00847228" w:rsidRDefault="00847228" w:rsidP="00F035BE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1124" type="#_x0000_t75" style="width:9pt;height:8.25pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCTXr2S+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWxQ5dIISSdEHKEhAqBxjZk8RqMrY8JrS3x2nLggVFLC3r/f++plrvp1HMGNl5quWtKqVA&#10;Mt466mv5vn0q7qXgBGRh9IS1PCDLdXN9VW0PAVlkmriWQ0rhQWs2A07Aygek/NP5OEHKz9jrAGYH&#10;PepVWd5p4ykhpSItGbKpXrJAdBbFK8T0DFPu0TayxpVvvVE5SorHE7PU1hJCGJ2BlKX1TFZNXPiu&#10;cwZVG3lzpG4WSjdVix18jEls9rnytDLiyH8E/lxQnO1VJo+lPLjAFxouG5/Nfltt/SdFnP87u83Y&#10;G87fVvp4oOYLAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2&#10;sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22Yi&#10;Tra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA1&#10;4Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQA1&#10;KTvo+gEAAJUEAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtO3DAQfa/Uf7D8XnKBXSDaLEILywttUS8f&#10;MGs7iYVjW7ZJlr/vxAlLgKoP2zxYHs/M8Zkznqyu9q0inXBeGl3S7CSlRGhmuNR1SX//2n65oMQH&#10;0ByU0aKkz8LTq/XnT6veFiI3jVFcOIIg2he9LWkTgi2SxLNGtOBPjBUanZVxLQQ0XZ1wBz2ityrJ&#10;03SZ9MZx6wwT3uPpzeik64hfVYKF71XlRSCqpMv0cklJKCmSdHHdDWuyXkFRO7CNZBMTOIJIC1Lj&#10;vQeoGwhAnpw8AkoZ9ij4BnQHHiEVK+YnE0fF/h8ZCt3dOfvTPriBOfvWPTgiedRGQ4v9GtVBxxSG&#10;YiXvsupXgH3l2gHIVBXZR5Tng8JiHwjDwyw9Oz9fUMLQlWVnp+nUAdZgpz5kseb2n3lIZrwUNzMi&#10;3g40dPexsizPTykZi/uBzwN0rQRZHOp8yfD2HrvgiTabBmPEtXOmbwRwj7SHaLwQZRnDoySvmSji&#10;rv9qOOoHT8HEV3G8NIcSobDOhzthWjJsSuqQfwSH7t6HkdNLyFC/N0ryrVQqGq7ebZQjHeAobOM3&#10;lfEmTGnSl/RykS8i8hufn0Ok8fsbRCsDzrSSbUkvDkFQDOLdah7HLYBU4x6rUzqq6eMrRHtoXvLu&#10;0ceIaUiHyZrbuJ//TdZ/AAAA//8DAFBLAwQUAAYACAAAACEAsRe9jtUAAAADAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyOwU7DMBBE70j9B2uRuFEbDqgKcaoKVPWCQA2FsxMvidV4HcVumv59t+UAlx2N&#10;ZjT78uXkOzHiEF0gDQ9zBQKpDtZRo2H3ub5fgIjJkDVdINRwwgjLYnaTm8yGI21xLFMjeIRiZjS0&#10;KfWZlLFu0Zs4Dz0SZz9h8CaxHRppB3Pkcd/JR6WepDeO+ENrenxpsd6XB69BqdV62qTyjcbv7de+&#10;cu7j/fWk9d3ttHoGkXBKf2W44DM6FMxUhQPZKDre4N71XrIFu+pXZZHL/+zFGQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQCTXr2S+wAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALAEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADUpO+j6AQAAlQQAAA4AAAAAAAAAAAAAAAAAKwIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALEXvY7VAAAAAwEAAA8AAAAAAAAAAAAAAAAAUQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#10;" o:bullet="t">
+      <v:shape id="_x0000_i1721" type="#_x0000_t75" style="width:9pt;height:8.25pt;visibility:visible" o:gfxdata="UEsDBBQABgAIAAAAIQCTXr2S+wAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWxQ5dIISSdEHKEhAqBxjZk8RqMrY8JrS3x2nLggVFLC3r/f++plrvp1HMGNl5quWtKqVA&#10;Mt466mv5vn0q7qXgBGRh9IS1PCDLdXN9VW0PAVlkmriWQ0rhQWs2A07Aygek/NP5OEHKz9jrAGYH&#10;PepVWd5p4ykhpSItGbKpXrJAdBbFK8T0DFPu0TayxpVvvVE5SorHE7PU1hJCGJ2BlKX1TFZNXPiu&#10;cwZVG3lzpG4WSjdVix18jEls9rnytDLiyH8E/lxQnO1VJo+lPLjAFxouG5/Nfltt/SdFnP87u83Y&#10;G87fVvp4oOYLAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOk&#10;kMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2&#10;sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22Yi&#10;Tra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA1&#10;4Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQA1&#10;KTvo+gEAAJUEAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtO3DAQfa/Uf7D8XnKBXSDaLEILywttUS8f&#10;MGs7iYVjW7ZJlr/vxAlLgKoP2zxYHs/M8Zkznqyu9q0inXBeGl3S7CSlRGhmuNR1SX//2n65oMQH&#10;0ByU0aKkz8LTq/XnT6veFiI3jVFcOIIg2he9LWkTgi2SxLNGtOBPjBUanZVxLQQ0XZ1wBz2ityrJ&#10;03SZ9MZx6wwT3uPpzeik64hfVYKF71XlRSCqpMv0cklJKCmSdHHdDWuyXkFRO7CNZBMTOIJIC1Lj&#10;vQeoGwhAnpw8AkoZ9ij4BnQHHiEVK+YnE0fF/h8ZCt3dOfvTPriBOfvWPTgiedRGQ4v9GtVBxxSG&#10;YiXvsupXgH3l2gHIVBXZR5Tng8JiHwjDwyw9Oz9fUMLQlWVnp+nUAdZgpz5kseb2n3lIZrwUNzMi&#10;3g40dPexsizPTykZi/uBzwN0rQRZHOp8yfD2HrvgiTabBmPEtXOmbwRwj7SHaLwQZRnDoySvmSji&#10;rv9qOOoHT8HEV3G8NIcSobDOhzthWjJsSuqQfwSH7t6HkdNLyFC/N0ryrVQqGq7ebZQjHeAobOM3&#10;lfEmTGnSl/RykS8i8hufn0Ok8fsbRCsDzrSSbUkvDkFQDOLdah7HLYBU4x6rUzqq6eMrRHtoXvLu&#10;0ceIaUiHyZrbuJ//TdZ/AAAA//8DAFBLAwQUAAYACAAAACEAsRe9jtUAAAADAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyOwU7DMBBE70j9B2uRuFEbDqgKcaoKVPWCQA2FsxMvidV4HcVumv59t+UAlx2N&#10;ZjT78uXkOzHiEF0gDQ9zBQKpDtZRo2H3ub5fgIjJkDVdINRwwgjLYnaTm8yGI21xLFMjeIRiZjS0&#10;KfWZlLFu0Zs4Dz0SZz9h8CaxHRppB3Pkcd/JR6WepDeO+ENrenxpsd6XB69BqdV62qTyjcbv7de+&#10;cu7j/fWk9d3ttHoGkXBKf2W44DM6FMxUhQPZKDre4N71XrIFu+pXZZHL/+zFGQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQCTXr2S+wAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALAEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADUpO+j6AQAAlQQAAA4AAAAAAAAAAAAAAAAAKwIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALEXvY7VAAAAAwEAAA8AAAAAAAAAAAAAAAAAUQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#10;" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="" cropbottom="-6835f" cropright="-758f"/>
         <o:lock v:ext="edit" aspectratio="f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BCA6BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2230EC06"/>
     <w:lvl w:ilvl="0" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -7260,50 +7260,51 @@
     <w:rsid w:val="0073003E"/>
     <w:rsid w:val="00731E88"/>
     <w:rsid w:val="0073695C"/>
     <w:rsid w:val="0074448B"/>
     <w:rsid w:val="00747CFA"/>
     <w:rsid w:val="00753E5A"/>
     <w:rsid w:val="00754F68"/>
     <w:rsid w:val="00757BB8"/>
     <w:rsid w:val="00763425"/>
     <w:rsid w:val="007701A1"/>
     <w:rsid w:val="00776496"/>
     <w:rsid w:val="0077775E"/>
     <w:rsid w:val="0078428E"/>
     <w:rsid w:val="00791C32"/>
     <w:rsid w:val="007B51B7"/>
     <w:rsid w:val="007E4826"/>
     <w:rsid w:val="007E6754"/>
     <w:rsid w:val="007F04AA"/>
     <w:rsid w:val="007F1971"/>
     <w:rsid w:val="008045E8"/>
     <w:rsid w:val="008068D3"/>
     <w:rsid w:val="00810769"/>
     <w:rsid w:val="00824D86"/>
     <w:rsid w:val="00826337"/>
     <w:rsid w:val="008402F7"/>
+    <w:rsid w:val="00847228"/>
     <w:rsid w:val="008511FE"/>
     <w:rsid w:val="0085677B"/>
     <w:rsid w:val="00860B6B"/>
     <w:rsid w:val="00871B0B"/>
     <w:rsid w:val="008A4DF9"/>
     <w:rsid w:val="008B6C0B"/>
     <w:rsid w:val="008C5CAE"/>
     <w:rsid w:val="008D7483"/>
     <w:rsid w:val="008E5604"/>
     <w:rsid w:val="00904E9D"/>
     <w:rsid w:val="00941560"/>
     <w:rsid w:val="00943D68"/>
     <w:rsid w:val="009566A7"/>
     <w:rsid w:val="009A14F3"/>
     <w:rsid w:val="009A47BA"/>
     <w:rsid w:val="009D5BDE"/>
     <w:rsid w:val="009D7E03"/>
     <w:rsid w:val="009E0BB7"/>
     <w:rsid w:val="009E6F10"/>
     <w:rsid w:val="00A048DE"/>
     <w:rsid w:val="00A05E65"/>
     <w:rsid w:val="00A07092"/>
     <w:rsid w:val="00A17134"/>
     <w:rsid w:val="00A42E91"/>
     <w:rsid w:val="00A56D79"/>
@@ -7337,50 +7338,51 @@
     <w:rsid w:val="00C94A84"/>
     <w:rsid w:val="00C95442"/>
     <w:rsid w:val="00CA1055"/>
     <w:rsid w:val="00CA691A"/>
     <w:rsid w:val="00CB4FB6"/>
     <w:rsid w:val="00CD6592"/>
     <w:rsid w:val="00CF5809"/>
     <w:rsid w:val="00D0023E"/>
     <w:rsid w:val="00D02DD4"/>
     <w:rsid w:val="00D0791C"/>
     <w:rsid w:val="00D12F90"/>
     <w:rsid w:val="00D14547"/>
     <w:rsid w:val="00D31E4F"/>
     <w:rsid w:val="00D40884"/>
     <w:rsid w:val="00D41485"/>
     <w:rsid w:val="00D5251B"/>
     <w:rsid w:val="00D578DF"/>
     <w:rsid w:val="00D60F86"/>
     <w:rsid w:val="00D63707"/>
     <w:rsid w:val="00D661FE"/>
     <w:rsid w:val="00D753B7"/>
     <w:rsid w:val="00D92038"/>
     <w:rsid w:val="00DC22F2"/>
     <w:rsid w:val="00DC6069"/>
     <w:rsid w:val="00DD077E"/>
+    <w:rsid w:val="00DF503A"/>
     <w:rsid w:val="00E021E3"/>
     <w:rsid w:val="00E13523"/>
     <w:rsid w:val="00E270C2"/>
     <w:rsid w:val="00E33222"/>
     <w:rsid w:val="00E40A4F"/>
     <w:rsid w:val="00E46E5E"/>
     <w:rsid w:val="00E54664"/>
     <w:rsid w:val="00E74355"/>
     <w:rsid w:val="00EA3C90"/>
     <w:rsid w:val="00EB39AE"/>
     <w:rsid w:val="00EB651C"/>
     <w:rsid w:val="00ED2E17"/>
     <w:rsid w:val="00EE64AA"/>
     <w:rsid w:val="00EF2480"/>
     <w:rsid w:val="00EF5A8B"/>
     <w:rsid w:val="00EF6C3A"/>
     <w:rsid w:val="00F01CD9"/>
     <w:rsid w:val="00F035BE"/>
     <w:rsid w:val="00F16678"/>
     <w:rsid w:val="00F16F6C"/>
     <w:rsid w:val="00F25AA8"/>
     <w:rsid w:val="00F25F0F"/>
     <w:rsid w:val="00F40146"/>
     <w:rsid w:val="00F43E9E"/>
     <w:rsid w:val="00F450E8"/>