--- v0 (2026-06-14)
+++ v1 (2026-08-01)
@@ -1,111 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-714" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1914"/>
         <w:gridCol w:w="8860"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB3D0A" w:rsidRPr="00F01610" w14:paraId="1B207447" w14:textId="77777777" w:rsidTr="00D53E3B">
         <w:trPr>
           <w:trHeight w:val="1803"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1914" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27A005AD" w14:textId="5477FCAF" w:rsidR="00EB3D0A" w:rsidRPr="0078428E" w:rsidRDefault="00EB3D0A" w:rsidP="00EB3D0A">
+          <w:p w14:paraId="27A005AD" w14:textId="5477FCAF" w:rsidR="00EB3D0A" w:rsidRPr="0078428E" w:rsidRDefault="00EB3D0A" w:rsidP="009E2911">
             <w:pPr>
-              <w:pStyle w:val="GrupYazi"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
-                <w:lang w:eastAsia="tr-TR"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4106881A" wp14:editId="32A02783">
                   <wp:extent cx="736600" cy="931545"/>
                   <wp:effectExtent l="19050" t="0" r="6350" b="0"/>
                   <wp:docPr id="7" name="Resim 7" descr="logo1dikey"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 7" descr="logo1dikey"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7" cstate="print"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
@@ -1291,87 +1279,98 @@
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30FC4E8A" w14:textId="11F329D9" w:rsidR="00F01610" w:rsidRPr="00F01610" w:rsidRDefault="00F01610" w:rsidP="00F01610">
             <w:pPr>
               <w:pStyle w:val="GurupBasligi"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3DD52A56" w14:textId="77777777" w:rsidR="00EB3D0A" w:rsidRPr="00EB3D0A" w:rsidRDefault="00EB3D0A" w:rsidP="00EB3D0A">
+    <w:p w14:paraId="3DD52A56" w14:textId="77777777" w:rsidR="00EB3D0A" w:rsidRDefault="00EB3D0A" w:rsidP="00EB3D0A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00EB3D0A" w:rsidRPr="00EB3D0A">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w14:paraId="54C8CCC0" w14:textId="29D3D52B" w:rsidR="00744749" w:rsidRPr="00744749" w:rsidRDefault="000A2E01" w:rsidP="000A2E01">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1425"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00744749" w:rsidRPr="00744749">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A6A9B96" w14:textId="77777777" w:rsidR="00B50E56" w:rsidRDefault="00B50E56" w:rsidP="00863F41">
+    <w:p w14:paraId="06082143" w14:textId="77777777" w:rsidR="007E5800" w:rsidRDefault="007E5800" w:rsidP="00863F41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D86BA2C" w14:textId="77777777" w:rsidR="00B50E56" w:rsidRDefault="00B50E56" w:rsidP="00863F41">
+    <w:p w14:paraId="2BBAB270" w14:textId="77777777" w:rsidR="007E5800" w:rsidRDefault="007E5800" w:rsidP="00863F41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1401,106 +1400,124 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41D21068" w14:textId="77777777" w:rsidR="00E65887" w:rsidRDefault="00E65887">
-[...9 lines deleted...]
-  <w:p w14:paraId="6782B413" w14:textId="06B9A5A2" w:rsidR="009F184D" w:rsidRDefault="009F184D" w:rsidP="00EB3D0A">
+  <w:p w14:paraId="6782B413" w14:textId="6ACE0291" w:rsidR="009F184D" w:rsidRDefault="009F184D" w:rsidP="00EB3D0A">
     <w:pPr>
       <w:ind w:left="-709" w:right="-23"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>PP.</w:t>
     </w:r>
     <w:r w:rsidR="000D22FA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">.1. FR </w:t>
+      <w:t>.1.</w:t>
+    </w:r>
+    <w:r w:rsidR="009A3289">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="003276BA">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>PRS</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D04589">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>0013</w:t>
+      <w:t>00</w:t>
+    </w:r>
+    <w:r w:rsidR="003276BA">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>01</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>, R</w:t>
     </w:r>
-    <w:r w:rsidR="000D22FA">
+    <w:r w:rsidR="00EA5F05">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>0</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="000D22FA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Haziran 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">                                                       </w:t>
     </w:r>
@@ -1645,128 +1662,95 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00745314">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00745314">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="280DF6E1" w14:textId="6B1D7D9C" w:rsidR="00863F41" w:rsidRPr="00745314" w:rsidRDefault="00745314" w:rsidP="00745314">
+  <w:p w14:paraId="280DF6E1" w14:textId="4CED2A3E" w:rsidR="00863F41" w:rsidRPr="00745314" w:rsidRDefault="00DF0761" w:rsidP="00745314">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00DF0761">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
-      <w:t xml:space="preserve">                                          </w:t>
+      <w:t>.</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00745314">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                            </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B4BCF3E" w14:textId="77777777" w:rsidR="00B50E56" w:rsidRDefault="00B50E56" w:rsidP="00863F41">
+    <w:p w14:paraId="4AB62C76" w14:textId="77777777" w:rsidR="007E5800" w:rsidRDefault="007E5800" w:rsidP="00863F41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F780342" w14:textId="77777777" w:rsidR="00B50E56" w:rsidRDefault="00B50E56" w:rsidP="00863F41">
+    <w:p w14:paraId="7783F5FA" w14:textId="77777777" w:rsidR="007E5800" w:rsidRDefault="007E5800" w:rsidP="00863F41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26B94BD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAB0E300"/>
     <w:lvl w:ilvl="0" w:tplc="041F000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -2291,91 +2275,102 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00602664"/>
+    <w:rsid w:val="000461E0"/>
     <w:rsid w:val="000A0682"/>
+    <w:rsid w:val="000A2E01"/>
     <w:rsid w:val="000A42F0"/>
     <w:rsid w:val="000D22FA"/>
-    <w:rsid w:val="0010213B"/>
+    <w:rsid w:val="003276BA"/>
     <w:rsid w:val="00393FE6"/>
     <w:rsid w:val="003B2C0D"/>
     <w:rsid w:val="003C19F4"/>
     <w:rsid w:val="003F5336"/>
+    <w:rsid w:val="00461919"/>
     <w:rsid w:val="0046715A"/>
     <w:rsid w:val="0047509A"/>
+    <w:rsid w:val="004A3BCD"/>
     <w:rsid w:val="004E53B1"/>
     <w:rsid w:val="004F754D"/>
     <w:rsid w:val="00517727"/>
     <w:rsid w:val="005B4CE2"/>
     <w:rsid w:val="00602664"/>
+    <w:rsid w:val="00744749"/>
     <w:rsid w:val="00745314"/>
     <w:rsid w:val="00793071"/>
+    <w:rsid w:val="007E5800"/>
     <w:rsid w:val="00827262"/>
     <w:rsid w:val="00863F41"/>
     <w:rsid w:val="00874CAC"/>
     <w:rsid w:val="00881A54"/>
     <w:rsid w:val="008E17F6"/>
     <w:rsid w:val="00934C06"/>
+    <w:rsid w:val="009A3289"/>
     <w:rsid w:val="009D59BD"/>
+    <w:rsid w:val="009E2911"/>
     <w:rsid w:val="009E6210"/>
     <w:rsid w:val="009F184D"/>
     <w:rsid w:val="00AA4613"/>
     <w:rsid w:val="00AB4FEE"/>
+    <w:rsid w:val="00AC3865"/>
     <w:rsid w:val="00B21F8E"/>
     <w:rsid w:val="00B2550F"/>
-    <w:rsid w:val="00B50E56"/>
+    <w:rsid w:val="00B50915"/>
     <w:rsid w:val="00B96582"/>
+    <w:rsid w:val="00C227A2"/>
     <w:rsid w:val="00C323EA"/>
     <w:rsid w:val="00C87C95"/>
     <w:rsid w:val="00CC1001"/>
     <w:rsid w:val="00D04589"/>
     <w:rsid w:val="00D30829"/>
     <w:rsid w:val="00D32034"/>
+    <w:rsid w:val="00DD1C3C"/>
     <w:rsid w:val="00DF0761"/>
-    <w:rsid w:val="00E65887"/>
     <w:rsid w:val="00E82A56"/>
+    <w:rsid w:val="00EA5F05"/>
     <w:rsid w:val="00EB3D0A"/>
     <w:rsid w:val="00F01610"/>
     <w:rsid w:val="00FB2ECB"/>
     <w:rsid w:val="00FD5200"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -3200,51 +3195,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2115321773">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odumaral@odu.edu.tr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odumaral@odu.edu.tr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3504,68 +3499,68 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme 2013 - 2022" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>288</Words>
-  <Characters>1646</Characters>
+  <Characters>1648</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1931</CharactersWithSpaces>
+  <CharactersWithSpaces>1933</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Odumaral</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>