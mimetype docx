--- v0 (2025-10-30)
+++ v1 (2026-08-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2154"/>
         <w:gridCol w:w="7480"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF2688" w14:paraId="28B5D4FA" w14:textId="77777777" w:rsidTr="00BF2688">
         <w:trPr>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -1805,188 +1805,455 @@
           </w:p>
           <w:p w14:paraId="5BC663D3" w14:textId="77777777" w:rsidR="00C16585" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6-Görevin yerine getirilememesinin birimdeki işleyişi etkilemesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A0B62C0" w14:textId="77777777" w:rsidR="00C16585" w:rsidRDefault="00C16585">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C16585">
+    <w:p w14:paraId="09FCB768" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B078629" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5B165C" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D5B2CBB" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6968B586" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778F9879" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F36AAB5" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60286D0C" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E531D4" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50312B27" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11EAD0E4" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCF9A36" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4063DF8C" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27753A03" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EB1305" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="140F999B" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3982D4B5" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504913FF" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA0D2EC" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16AC643B" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="549ED774" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1033AEEE" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F0C300" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31674148" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="748C7C09" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E25678C" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50634464" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE6D974" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15EFBB2E" w14:textId="77777777" w:rsidR="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1801EBF8" w14:textId="77777777" w:rsidR="001825E6" w:rsidRPr="001825E6" w:rsidRDefault="001825E6" w:rsidP="001825E6">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001825E6" w:rsidRPr="001825E6">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="088B6BD0" w14:textId="77777777" w:rsidR="00895EBC" w:rsidRDefault="00895EBC" w:rsidP="00BF2688">
+    <w:p w14:paraId="5875D0D2" w14:textId="77777777" w:rsidR="00F62556" w:rsidRDefault="00F62556" w:rsidP="00BF2688">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="742CC735" w14:textId="77777777" w:rsidR="00895EBC" w:rsidRDefault="00895EBC" w:rsidP="00BF2688">
+    <w:p w14:paraId="2F3F4874" w14:textId="77777777" w:rsidR="00F62556" w:rsidRDefault="00F62556" w:rsidP="00BF2688">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bitstream Vera Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="1000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="276680895"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="735AC61C" w14:textId="07C5D6B7" w:rsidR="00BF2688" w:rsidRDefault="00BF2688" w:rsidP="00BF2688">
+          <w:p w14:paraId="735AC61C" w14:textId="24776151" w:rsidR="00BF2688" w:rsidRDefault="00BF2688" w:rsidP="00BF2688">
             <w:pPr>
               <w:pStyle w:val="AltBilgi"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>PP.2.1. FR 001</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>PP.</w:t>
+            </w:r>
+            <w:r w:rsidR="00792EC5">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">, R0, Temmuz 2025 </w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00792EC5">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>. FR 001</w:t>
+            </w:r>
+            <w:r w:rsidR="007169ED">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, R</w:t>
+            </w:r>
+            <w:r w:rsidR="00D05852">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA7D35">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Haziran 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FD73A08" w14:textId="03BE6AAB" w:rsidR="00BF2688" w:rsidRPr="00BF2688" w:rsidRDefault="00BF2688" w:rsidP="00BF2688">
             <w:pPr>
               <w:pStyle w:val="AltBilgi"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB3D0A">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00EB3D0A">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>doküman</w:t>
             </w:r>
@@ -2096,134 +2363,146 @@
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2642CCF5" w14:textId="77777777" w:rsidR="00BF2688" w:rsidRDefault="00BF2688">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D35D531" w14:textId="77777777" w:rsidR="00895EBC" w:rsidRDefault="00895EBC" w:rsidP="00BF2688">
+    <w:p w14:paraId="1CF1B30C" w14:textId="77777777" w:rsidR="00F62556" w:rsidRDefault="00F62556" w:rsidP="00BF2688">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07AB61BF" w14:textId="77777777" w:rsidR="00895EBC" w:rsidRDefault="00895EBC" w:rsidP="00BF2688">
+    <w:p w14:paraId="517D7BB7" w14:textId="77777777" w:rsidR="00F62556" w:rsidRDefault="00F62556" w:rsidP="00BF2688">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C16585"/>
+    <w:rsid w:val="0000474E"/>
+    <w:rsid w:val="00015C83"/>
+    <w:rsid w:val="000C6855"/>
+    <w:rsid w:val="001825E6"/>
     <w:rsid w:val="001E050E"/>
+    <w:rsid w:val="00470190"/>
+    <w:rsid w:val="007169ED"/>
+    <w:rsid w:val="00792EC5"/>
     <w:rsid w:val="00895EBC"/>
+    <w:rsid w:val="009A2129"/>
+    <w:rsid w:val="00AE130F"/>
+    <w:rsid w:val="00BA7D35"/>
     <w:rsid w:val="00BF2688"/>
     <w:rsid w:val="00C16585"/>
+    <w:rsid w:val="00D05852"/>
+    <w:rsid w:val="00F62556"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="23FE40B9"/>
   <w15:docId w15:val="{D62E5D97-EBB9-4BB0-B472-338CDCF220D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2795,69 +3074,65 @@
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a0">
     <w:basedOn w:val="TableNormal"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="GrupYazi">
     <w:name w:val="Grup Yazi"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BF2688"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="57" w:after="57" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Bitstream Vera Sans" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:kern w:val="1"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00BF2688"/>
@@ -2909,51 +3184,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF2688"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BF2688"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odumaral@odu.edu.tr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -3235,50 +3510,50 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mibd620Dcwr5bI2SQ3CBKf0lkZPEg==">CgMxLjA4AHIhMWg1S2xWOU5WZEUzTHRuenRTcDdCTTBUd3hHN0h6dTNX</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>285</Words>
-  <Characters>1626</Characters>
+  <Words>289</Words>
+  <Characters>1651</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1908</CharactersWithSpaces>
+  <CharactersWithSpaces>1937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ayşe Kübra Demirel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>