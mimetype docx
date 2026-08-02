--- v0 (2026-06-14)
+++ v1 (2026-08-02)
@@ -1,39 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-714" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -508,65 +513,56 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EEEDCF6" w14:textId="77777777" w:rsidR="009E6210" w:rsidRPr="00F4222E" w:rsidRDefault="009E6210" w:rsidP="00A974A9">
             <w:pPr>
               <w:pStyle w:val="GurupBasligi"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F4222E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Fax</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">Fax: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5215" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C9FCDB1" w14:textId="77777777" w:rsidR="009E6210" w:rsidRPr="00F4222E" w:rsidRDefault="009E6210" w:rsidP="00A974A9">
             <w:pPr>
               <w:pStyle w:val="GurupBasligi"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
@@ -2265,71 +2261,51 @@
         <w:ind w:left="-709" w:right="-23"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C848D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Proforma Fatura Talep </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> t</w:t>
+        <w:t>*Proforma Fatura Talep Formu’nda t</w:t>
       </w:r>
       <w:r w:rsidRPr="00C848D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">alep edilen her bir analiz için ilgili </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">analizlerin </w:t>
       </w:r>
       <w:r w:rsidRPr="00C848D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
@@ -2469,100 +2445,83 @@
       </w:r>
       <w:r w:rsidR="00891708">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B1609">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1609">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ad </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> İmza</w:t>
+        <w:t>Ad Soyad İmza</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D32034" w:rsidRPr="00B03AA6">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24CC9C65" w14:textId="77777777" w:rsidR="00DC4ED0" w:rsidRDefault="00DC4ED0" w:rsidP="00863F41">
+    <w:p w14:paraId="4E160FC0" w14:textId="77777777" w:rsidR="005B6CB9" w:rsidRDefault="005B6CB9" w:rsidP="00863F41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E507715" w14:textId="77777777" w:rsidR="00DC4ED0" w:rsidRDefault="00DC4ED0" w:rsidP="00863F41">
+    <w:p w14:paraId="6FE500AA" w14:textId="77777777" w:rsidR="005B6CB9" w:rsidRDefault="005B6CB9" w:rsidP="00863F41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2593,51 +2552,61 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1F1DEA46" w14:textId="4B4CCA3F" w:rsidR="0088558D" w:rsidRPr="00D577D8" w:rsidRDefault="0088558D" w:rsidP="00B03AA6">
+  <w:p w14:paraId="210EA13A" w14:textId="77777777" w:rsidR="008D175C" w:rsidRDefault="008D175C">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1F1DEA46" w14:textId="74D6C324" w:rsidR="0088558D" w:rsidRPr="00D577D8" w:rsidRDefault="0088558D" w:rsidP="00B03AA6">
     <w:pPr>
       <w:ind w:left="-709" w:right="-23"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D577D8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>PP.</w:t>
     </w:r>
     <w:r w:rsidR="00BE61A3">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00D577D8">
       <w:rPr>
         <w:sz w:val="16"/>
@@ -2651,106 +2620,90 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidRPr="00D577D8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00F84FF7">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidRPr="00D577D8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>, R</w:t>
     </w:r>
-    <w:r w:rsidR="004A3A99">
+    <w:r w:rsidR="008D175C">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00D577D8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="00BE61A3">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Haziran 2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00D577D8">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                       </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="18B07FDB" w14:textId="723CBCA5" w:rsidR="00B03AA6" w:rsidRDefault="00B03AA6" w:rsidP="00B03AA6">
     <w:pPr>
       <w:ind w:left="-709" w:right="-23"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r w:rsidRPr="00EB3D0A">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz </w:t>
-[...15 lines deleted...]
-      <w:t xml:space="preserve"> kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız</w:t>
+      <w:t>Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">                                     </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1427845824"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:sdt>
@@ -2842,73 +2795,113 @@
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="446CB62A" w14:textId="467885C4" w:rsidR="00745314" w:rsidRDefault="00745314" w:rsidP="00B03AA6">
     <w:pPr>
       <w:ind w:left="-709" w:right="-23"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="63875132" w14:textId="77777777" w:rsidR="008D175C" w:rsidRDefault="008D175C">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46A4E254" w14:textId="77777777" w:rsidR="00DC4ED0" w:rsidRDefault="00DC4ED0" w:rsidP="00863F41">
+    <w:p w14:paraId="391F8E40" w14:textId="77777777" w:rsidR="005B6CB9" w:rsidRDefault="005B6CB9" w:rsidP="00863F41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07E63227" w14:textId="77777777" w:rsidR="00DC4ED0" w:rsidRDefault="00DC4ED0" w:rsidP="00863F41">
+    <w:p w14:paraId="5E3253AE" w14:textId="77777777" w:rsidR="005B6CB9" w:rsidRDefault="005B6CB9" w:rsidP="00863F41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="63D7D39B" w14:textId="77777777" w:rsidR="008D175C" w:rsidRDefault="008D175C">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7F945698" w14:textId="77777777" w:rsidR="008D175C" w:rsidRDefault="008D175C">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7FDC00BC" w14:textId="77777777" w:rsidR="008D175C" w:rsidRDefault="008D175C">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26B94BD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAB0E300"/>
     <w:lvl w:ilvl="0" w:tplc="041F000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -3312,102 +3305,103 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00602664"/>
     <w:rsid w:val="00001DA8"/>
     <w:rsid w:val="000B7E3E"/>
     <w:rsid w:val="000E7B05"/>
     <w:rsid w:val="00146859"/>
     <w:rsid w:val="001E1A6A"/>
     <w:rsid w:val="00334C97"/>
     <w:rsid w:val="003B1609"/>
     <w:rsid w:val="003C19F4"/>
     <w:rsid w:val="00457A73"/>
     <w:rsid w:val="0046715A"/>
     <w:rsid w:val="0047509A"/>
     <w:rsid w:val="004A3A99"/>
     <w:rsid w:val="004E325E"/>
     <w:rsid w:val="004E53B1"/>
     <w:rsid w:val="004F754D"/>
     <w:rsid w:val="00517727"/>
     <w:rsid w:val="005B4CE2"/>
+    <w:rsid w:val="005B6CB9"/>
     <w:rsid w:val="00602664"/>
     <w:rsid w:val="006707F6"/>
     <w:rsid w:val="0074428B"/>
     <w:rsid w:val="00745314"/>
     <w:rsid w:val="00793071"/>
     <w:rsid w:val="007C466C"/>
     <w:rsid w:val="00827262"/>
     <w:rsid w:val="00863F41"/>
     <w:rsid w:val="0088558D"/>
     <w:rsid w:val="00891708"/>
+    <w:rsid w:val="008D175C"/>
     <w:rsid w:val="008E17F6"/>
     <w:rsid w:val="00934C06"/>
     <w:rsid w:val="009D3278"/>
     <w:rsid w:val="009E6210"/>
     <w:rsid w:val="00A2328A"/>
     <w:rsid w:val="00B03AA6"/>
     <w:rsid w:val="00B21F8E"/>
     <w:rsid w:val="00B96582"/>
     <w:rsid w:val="00BD3D9B"/>
     <w:rsid w:val="00BE61A3"/>
     <w:rsid w:val="00C12F9C"/>
     <w:rsid w:val="00C323EA"/>
     <w:rsid w:val="00CE685E"/>
     <w:rsid w:val="00D3051A"/>
     <w:rsid w:val="00D32034"/>
     <w:rsid w:val="00D577D8"/>
     <w:rsid w:val="00DC4ED0"/>
     <w:rsid w:val="00DF0761"/>
     <w:rsid w:val="00E0792B"/>
     <w:rsid w:val="00E53292"/>
     <w:rsid w:val="00E82A56"/>
     <w:rsid w:val="00F36CC2"/>
     <w:rsid w:val="00F84FF7"/>
     <w:rsid w:val="00FB2ECB"/>
     <w:rsid w:val="00FD5200"/>
@@ -4253,51 +4247,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2115321773">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odumaral@odu.edu.tr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odumaral@odu.edu.tr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>