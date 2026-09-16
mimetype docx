--- v0 (2026-01-26)
+++ v1 (2026-09-16)
@@ -270,67 +270,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BİRİMİNİZ: </w:t>
       </w:r>
       <w:r w:rsidR="003B3216" w:rsidRPr="003B3216">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6BE797" w14:textId="0D1DD101" w:rsidR="00D36495" w:rsidRPr="003B3216" w:rsidRDefault="00D36495" w:rsidP="003B3216">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ÜNVANINIZ:…</w:t>
-[...8 lines deleted...]
-        <w:t>………………</w:t>
+        <w:t>ÜNVANINIZ:…………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09920FAA" w14:textId="77777777" w:rsidR="003B3216" w:rsidRPr="003B3216" w:rsidRDefault="003B3216" w:rsidP="003B3216">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6447"/>
         <w:gridCol w:w="506"/>
         <w:gridCol w:w="556"/>
         <w:gridCol w:w="784"/>
         <w:gridCol w:w="506"/>
@@ -1063,92 +1053,82 @@
             <w:tcW w:w="553" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C4B6FC2" w14:textId="77777777" w:rsidR="00D36495" w:rsidRPr="003B3216" w:rsidRDefault="00D36495" w:rsidP="003B3216">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C23BA75" w14:textId="77777777" w:rsidR="00C32722" w:rsidRDefault="00C32722" w:rsidP="003B3216">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4185BDE4" w14:textId="76A706CB" w:rsidR="00A539F7" w:rsidRDefault="00A539F7" w:rsidP="003B3216">
+    <w:p w14:paraId="4185BDE4" w14:textId="365FECA1" w:rsidR="00A539F7" w:rsidRDefault="00A539F7" w:rsidP="003B3216">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PP.1.4.FR.000</w:t>
       </w:r>
-      <w:r w:rsidR="00B67965">
-[...5 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="0005743A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,R0,Kasım</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+        <w:t>,R0,Kasım 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1187,144 +1167,127 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>1/1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC08A19" w14:textId="2B95B84B" w:rsidR="00A539F7" w:rsidRPr="003B3216" w:rsidRDefault="00A539F7" w:rsidP="003B3216">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A539F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Bu dokümanın basılı hâli kontrolsüz </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> kabul edilmektedir. Lütfen web sitesinden enson versiyonuna ulaşınız.</w:t>
+        <w:t>“Bu dokümanın basılı hâli kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden enson versiyonuna ulaşınız.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5043EB27" w14:textId="77777777" w:rsidR="006A7F46" w:rsidRPr="003B3216" w:rsidRDefault="006A7F46" w:rsidP="003B3216">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006A7F46" w:rsidRPr="003B3216">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B4090E"/>
     <w:rsid w:val="00024493"/>
+    <w:rsid w:val="0005743A"/>
     <w:rsid w:val="002C2E08"/>
     <w:rsid w:val="003B3216"/>
     <w:rsid w:val="00461501"/>
     <w:rsid w:val="004A46A8"/>
     <w:rsid w:val="00535552"/>
     <w:rsid w:val="00541F96"/>
     <w:rsid w:val="006A7F46"/>
     <w:rsid w:val="00742591"/>
     <w:rsid w:val="009A63B9"/>
+    <w:rsid w:val="009C17AE"/>
     <w:rsid w:val="00A539F7"/>
     <w:rsid w:val="00AE0CC4"/>
     <w:rsid w:val="00B4090E"/>
     <w:rsid w:val="00B51E82"/>
     <w:rsid w:val="00B67965"/>
     <w:rsid w:val="00C1776A"/>
     <w:rsid w:val="00C32722"/>
     <w:rsid w:val="00C572D8"/>
     <w:rsid w:val="00C67E5C"/>
     <w:rsid w:val="00C90B30"/>
     <w:rsid w:val="00D36495"/>
     <w:rsid w:val="00D94704"/>
     <w:rsid w:val="00E433D0"/>
     <w:rsid w:val="00EB16BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>