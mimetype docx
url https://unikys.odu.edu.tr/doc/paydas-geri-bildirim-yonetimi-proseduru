--- v0 (2025-10-30)
+++ v1 (2026-09-16)
@@ -1,55 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="28AAB5BB" w14:textId="77777777" w:rsidR="00097356" w:rsidRDefault="00097356">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="8"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="380A849A" w14:textId="77777777" w:rsidR="00097356" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1284"/>
         </w:tabs>
         <w:spacing w:before="90"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="1._GİRİŞ"/>
@@ -329,55 +333,53 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Bildirim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Yönetimi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ODÜ’nün</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>organizasyon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>şemasında</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -937,60 +939,55 @@
           <w:spacing w:val="57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>formlar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="58"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">memnuniyet ölçümleridir. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AD6319">
         <w:t>ODÜ</w:t>
       </w:r>
       <w:r>
-        <w:t>’de</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> paydaş geri bildirimi iyileştirme esaslı bir süreci ifade etmekte</w:t>
+        <w:t>’de paydaş geri bildirimi iyileştirme esaslı bir süreci ifade etmekte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>olup, tanımlı süreçlerin stratejik hedefler doğrultusunda yürütülüp yürütülmediği sistematik olarak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>izlenir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D8C366" w14:textId="77777777" w:rsidR="00917751" w:rsidRDefault="00917751">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:right="107"/>
       </w:pPr>
@@ -1054,60 +1051,55 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dolaylı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>etkilenen</w:t>
       </w:r>
       <w:r w:rsidR="00A130AC">
         <w:t xml:space="preserve"> ve </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">etkileyen kitledir. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AD6319">
         <w:t>ODÜ</w:t>
       </w:r>
       <w:r>
-        <w:t>’nün</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> paydaşları iyileştirme faaliyetleri</w:t>
+        <w:t>’nün paydaşları iyileştirme faaliyetleri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-58"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>karar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1247,55 +1239,53 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>üreti</w:t>
       </w:r>
       <w:r w:rsidR="00A130AC">
         <w:t>m ve sunum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>süreçlerinde</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69022279" w14:textId="7D4EBE02" w:rsidR="00097356" w:rsidRDefault="00A130AC">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="275" w:lineRule="exact"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>gerçekleştirilen</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>faaliyetlerin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>iyileştirilmesine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1411,55 +1401,53 @@
       </w:r>
       <w:r w:rsidR="006E333D">
         <w:rPr>
           <w:spacing w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E333D">
         <w:t>üretim ve sunum</w:t>
       </w:r>
       <w:r w:rsidR="006E333D">
         <w:rPr>
           <w:spacing w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E333D">
         <w:t>süreçlerinde</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F1787E" w14:textId="18EADB9E" w:rsidR="00097356" w:rsidRDefault="006E333D" w:rsidP="006E333D">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:right="112"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>gerçekleştirilen</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>faaliyetlere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ilişkin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1627,60 +1615,55 @@
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dış</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">paydaşların süreç yönetimi sonundaki algısıdır. Paydaş memnuniyet düzeyi </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AD6319">
         <w:t>ODÜ</w:t>
       </w:r>
       <w:r>
-        <w:t>’nün</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> stratejik ve</w:t>
+        <w:t>’nün stratejik ve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>operasyonel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>alanlarındaki iyi performansını gösterir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0936096D" w14:textId="1C22955D" w:rsidR="00097356" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:right="112"/>
       </w:pPr>
@@ -1995,52 +1978,56 @@
       <w:r>
         <w:t>düzeyini iyileştirme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>fırsatı olarak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>değerlendirir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79145676" w14:textId="77777777" w:rsidR="00097356" w:rsidRDefault="00097356">
       <w:pPr>
         <w:sectPr w:rsidR="00097356">
-          <w:headerReference w:type="default" r:id="rId8"/>
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16860"/>
           <w:pgMar w:top="2160" w:right="860" w:bottom="1180" w:left="900" w:header="708" w:footer="988" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5823AF7D" w14:textId="77777777" w:rsidR="00917751" w:rsidRDefault="00AD6319" w:rsidP="00917751">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:right="111"/>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2263,55 +2250,53 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>iletişim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kanalları</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ODÜ’nün</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>fiziksel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>geri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2403,55 +2388,53 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>anketler</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ise</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ODÜ’nün</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>elektronik</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ortamdaki</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3928,59 +3911,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Veri İzleme </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Personeli: </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">“Anket Uygulama ve İzleme </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> hazırlamaktan, Kalite Komisyonunun gündemine</w:t>
+        <w:t>“Anket Uygulama ve İzleme Planı”nı hazırlamaktan, Kalite Komisyonunun gündemine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>alınmak üzere Kalite Koordinatörlüğüne iletmekten, birimlere duyurulmasından, ilan edilen takvime</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>uygun olarak anketlerin gerçekleştirilme yöntemlerini (çevrimiçi, yüz yüze vb.) belirlemekten ve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4960,86 +4935,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>bildirimlerin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>alındığı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>telefon,</w:t>
       </w:r>
       <w:r w:rsidR="002A28EB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>elektronik</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> ka</w:t>
+        <w:t>elektronik posta, faks veya bizzat paydaşın isteği üzerine yüz yüze görüşme sonucunda kendilerine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ulaşan paydaş bildirimini anlık olarak ÜNİKYS’ye ka</w:t>
       </w:r>
       <w:r w:rsidR="00306EC8">
         <w:t>yd</w:t>
       </w:r>
       <w:r>
         <w:t>etmekten</w:t>
       </w:r>
       <w:r w:rsidR="002A6AA7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5225,67 +5187,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-58"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sonucunda (personel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>veya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">olay </w:t>
-[...15 lines deleted...]
-        <w:t>.) herhangi</w:t>
+        <w:t>olay hk., bildirimde bulunan hk.) herhangi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>bir hukuki</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>işlem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5491,55 +5437,53 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>politikasının</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>yönetimi,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ODÜ’de</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>yürütülen tüm faaliyetlere ilişkin iş ve işlemlerden etkilenen paydaşların ihtiyaç ve beklentilerinin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>anlaşılması</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -7104,58 +7048,53 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>bildirimlere</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7BEF0B" w14:textId="77777777" w:rsidR="00097356" w:rsidRDefault="00097356">
       <w:pPr>
         <w:sectPr w:rsidR="00097356">
           <w:pgSz w:w="11900" w:h="16860"/>
           <w:pgMar w:top="2180" w:right="860" w:bottom="1180" w:left="900" w:header="708" w:footer="988" w:gutter="0"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="338E5948" w14:textId="77777777" w:rsidR="00097356" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:right="109" w:firstLine="0"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>ilişkin</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> hazırlanacak rapordan önce geliştirilen politika, plan ve süreçler kontrol edilir. İyileştirmeye</w:t>
+        <w:t>ilişkin hazırlanacak rapordan önce geliştirilen politika, plan ve süreçler kontrol edilir. İyileştirmeye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>açık alanları belirlemek ve bunlara ilişkin önlemleri almak ise son adımı oluşturmaktadır. Yönetimi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gözden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7713,59 +7652,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>etmeleri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sürecin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-58"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">uygulanmasında farklılık göstermez. Farklı iletişim kanallarından </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> iletilen her bir bildirim</w:t>
+        <w:t>uygulanmasında farklılık göstermez. Farklı iletişim kanallarından ODÜ’ye iletilen her bir bildirim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kayıt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>altına</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7884,106 +7815,88 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">elektronik ortamda alınmasını sağlamak amacıyla </w:t>
       </w:r>
       <w:r w:rsidR="00AD6319">
         <w:t>ODÜ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tarafından geliştirilmiş modüldür. ÜNİKYS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Geri Bildirim Modülüne kolay ulaşabilmesini sağlamak üzere </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AD6319">
         <w:t>ODÜ</w:t>
       </w:r>
       <w:r>
-        <w:t>’nün</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> bütün birimlerinin web</w:t>
+        <w:t>’nün bütün birimlerinin web</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sayfasında modüle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">giriş butonu bulunur. Geri bildirim modülünden açılan </w:t>
       </w:r>
       <w:r w:rsidR="00CB2F42">
         <w:t xml:space="preserve">(6) </w:t>
       </w:r>
       <w:r>
         <w:t>Geri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Bildirim Formu (Online</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> alanların paydaşlar tarafından doğru olarak doldurulması beklenir.</w:t>
+        <w:t>Bildirim Formu (Online)”ndaki alanların paydaşlar tarafından doğru olarak doldurulması beklenir.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Geri bildirimin alınması işlemi, “geri bildirimi tamamla” butonuna basıldığında ekranda beliren “geri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>bildiriminiz kayıt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8325,81 +8238,73 @@
       </w:r>
       <w:r w:rsidR="00134CE4">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve">paydaşlarla yapılan </w:t>
       </w:r>
       <w:r w:rsidRPr="00134CE4">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>yüz</w:t>
       </w:r>
       <w:r w:rsidRPr="00134CE4">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00134CE4">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">yüze </w:t>
-[...6 lines deleted...]
-        <w:t>görüşme,</w:t>
+        <w:t>yüze görüşme,</w:t>
       </w:r>
       <w:r w:rsidRPr="00134CE4">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00134CE4" w:rsidRPr="00134CE4">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00134CE4">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00134CE4">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">vb. </w:t>
       </w:r>
       <w:r w:rsidR="00134CE4">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">yöntemlerle </w:t>
       </w:r>
       <w:r w:rsidRPr="00134CE4">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>alınan geri bildirimler</w:t>
       </w:r>
       <w:r w:rsidR="00134CE4">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r>
@@ -9194,114 +9099,98 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>memnuniyet ölçümleri yapılır. Paydaş beklenti ve ihtiyaç analizine göre yılda bir kez güncellenerek</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00701958">
         <w:t>Kalite</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Koordinatörlüğü</w:t>
       </w:r>
       <w:r w:rsidR="00701958">
         <w:t xml:space="preserve"> yönetiminde bütün birimlerin desteği ile uygulanır. Elde edilen sonuçlar ODÜ </w:t>
       </w:r>
       <w:r w:rsidR="00701958" w:rsidRPr="00701958">
-        <w:t xml:space="preserve">İstatistik Danışmanlık Uygulama </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Araştırma Merkezi</w:t>
+        <w:t>İstatistik Danışmanlık Uygulama Ve Araştırma Merkezi</w:t>
       </w:r>
       <w:r w:rsidR="00701958">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tarafından</w:t>
       </w:r>
       <w:r w:rsidR="00701958">
         <w:t xml:space="preserve"> analiz edilerek rapor sonuçları Kalite Koordinatörlüğüne iletilir.</w:t>
       </w:r>
       <w:r w:rsidR="00CB2F42">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0077B816" w14:textId="77777777" w:rsidR="00701958" w:rsidRDefault="00701958">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="7"/>
         <w:ind w:right="110"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F97E659" w14:textId="0C41CF07" w:rsidR="00097356" w:rsidRDefault="00083D64">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="7"/>
         <w:ind w:right="110"/>
       </w:pPr>
       <w:r>
         <w:t>Anket</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>memnuniyet düzeylerinin izlenmesi ve iyileştirilmesinde Çizelge 4.1’de belirtilen aralıklara göre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">değerlendirme yaklaşımı benimsenir. Genel memnuniyet düzeyi </w:t>
-[...7 lines deleted...]
-        <w:t>’ın altında kalan kriterler için</w:t>
+        <w:t>değerlendirme yaklaşımı benimsenir. Genel memnuniyet düzeyi % 60’ın altında kalan kriterler için</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>düzeltici iyileştirici faaliyeti planlanması zorunludur. Orta düzey memnuniyet aralığı için faaliyeti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>yürüten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9817,58 +9706,56 @@
           </w:tcPr>
           <w:p w14:paraId="2CF2EB7E" w14:textId="77777777" w:rsidR="00097356" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="265" w:lineRule="exact"/>
               <w:ind w:left="115"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Birim</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>insiyatifinde</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00097356" w14:paraId="7F967C92" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4466" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
           <w:p w14:paraId="2000693B" w14:textId="77777777" w:rsidR="00097356" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="23"/>
               <w:ind w:left="115"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -9907,58 +9794,56 @@
           </w:tcPr>
           <w:p w14:paraId="6B50388D" w14:textId="77777777" w:rsidR="00097356" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="115"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Birim</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>insiyatifinde</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B35D6EA" w14:textId="77777777" w:rsidR="00097356" w:rsidRDefault="00097356">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:before="10"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B829BCF" w14:textId="77777777" w:rsidR="00097356" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:right="110"/>
       </w:pPr>
       <w:r>
         <w:t>Paydaş memnuniyet sonuçları web sayfası üzerinden paydaşlara duyurulur. Gerçekleştirilen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -11871,107 +11756,94 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tanımlama,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>toplama,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>sınıflandırma,</w:t>
       </w:r>
       <w:r w:rsidR="00701958">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-58"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>sürdürme</w:t>
-[...3 lines deleted...]
-        <w:t>, saklama ve imha etme adımları, kişisel bilgilerin korunacağı ve paydaşlarla ilgili gizliliği</w:t>
+        <w:t>sürdürme, saklama ve imha etme adımları, kişisel bilgilerin korunacağı ve paydaşlarla ilgili gizliliği</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sağlayacak şekilde yönetilir. Geri bildirim kayıtları, bu kayıtların sürdürülmesi, kayıtların kötü kullanılması veya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">eskimesi sonucunda zarar görmemesi amacıyla elektronik dosyalar ve manyetik kaydetme </w:t>
-[...3 lines deleted...]
-        <w:t>ortamlarını</w:t>
+        <w:t>eskimesi sonucunda zarar görmemesi amacıyla elektronik dosyalar ve manyetik kaydetme ortamlarını</w:t>
       </w:r>
       <w:r w:rsidR="00701958">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>saklamak</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> için gerekli</w:t>
+        <w:t>saklamak için gerekli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>olan dikkat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gösterilir ve bu süreç de doküman kontrol</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -12503,122 +12375,111 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>kök</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A124B1E" w14:textId="77777777" w:rsidR="00097356" w:rsidRDefault="00097356">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00097356">
           <w:pgSz w:w="11900" w:h="16860"/>
           <w:pgMar w:top="2180" w:right="860" w:bottom="1180" w:left="900" w:header="708" w:footer="988" w:gutter="0"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AD88754" w14:textId="77777777" w:rsidR="00097356" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="266" w:lineRule="exact"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>sebep</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>analizi yapılır.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74BA5E34" w14:textId="77777777" w:rsidR="00917751" w:rsidRDefault="00917751">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="266" w:lineRule="exact"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41BE2685" w14:textId="4BE14AA5" w:rsidR="000B4C83" w:rsidRDefault="00000000" w:rsidP="00024ADB">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:ind w:left="232" w:right="109" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="5"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Geri Bildirim Sürecinden </w:t>
-[...7 lines deleted...]
-        <w:t>ve</w:t>
+        <w:t>Geri Bildirim Sürecinden ve</w:t>
       </w:r>
       <w:r w:rsidR="00701958">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Çözümünden</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Memnuniyet:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -13295,77 +13156,75 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>olarak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="25"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ÜNİKYS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="23"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Geri</w:t>
       </w:r>
       <w:r w:rsidR="00701958">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Bildirim</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Modülü</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>tarafından</w:t>
@@ -13930,58 +13789,56 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Geçirmesi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(YGG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Prosedürü”ne</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>göre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>tetkik edilir.</w:t>
@@ -14790,71 +14647,63 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>etkinlik değerlendirilmesi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">yapılır. Geri </w:t>
-[...3 lines deleted...]
-        <w:t>bildirimlerin</w:t>
+        <w:t>yapılır. Geri bildirimlerin</w:t>
       </w:r>
       <w:r w:rsidR="003C5010">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>karar</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> mekanizmalarına etkisi, stratejik planda yer alan paydaş matrisinde belirtilen önem ve öncelikle</w:t>
+        <w:t>karar mekanizmalarına etkisi, stratejik planda yer alan paydaş matrisinde belirtilen önem ve öncelikle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C5010">
         <w:rPr>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                </w:t>
       </w:r>
       <w:r>
         <w:t>ilişkilidir. Yönetimin gözden geçirme toplantılarında değerlendirilmesi gereken iyileştirme önerilerini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>kalite</w:t>
       </w:r>
@@ -15739,97 +15588,107 @@
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72A8A0E1" w14:textId="77777777" w:rsidR="00007C93" w:rsidRDefault="00007C93"/>
     <w:sectPr w:rsidR="00007C93">
       <w:pgSz w:w="11900" w:h="16860"/>
       <w:pgMar w:top="2180" w:right="860" w:bottom="1180" w:left="900" w:header="708" w:footer="988" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1308E736" w14:textId="77777777" w:rsidR="001C68AE" w:rsidRDefault="001C68AE">
+    <w:p w14:paraId="55093FBC" w14:textId="77777777" w:rsidR="002606C7" w:rsidRDefault="002606C7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68E33EE0" w14:textId="77777777" w:rsidR="001C68AE" w:rsidRDefault="001C68AE">
+    <w:p w14:paraId="29942A86" w14:textId="77777777" w:rsidR="002606C7" w:rsidRDefault="002606C7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32B63362" w14:textId="77777777" w:rsidR="00F7616F" w:rsidRDefault="00F7616F">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="280BA7BC" w14:textId="132F9DD0" w:rsidR="00097356" w:rsidRDefault="00DA6A62">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487416832" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36DD1EAE" wp14:editId="7E7A5ECF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>700405</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9904095</wp:posOffset>
               </wp:positionV>
@@ -15933,60 +15792,74 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="32F6CE9E" w14:textId="56D5A109" w:rsidR="00306EC8" w:rsidRDefault="00217D10" w:rsidP="000B4C83">
+                        <w:p w14:paraId="32F6CE9E" w14:textId="20984DDE" w:rsidR="00306EC8" w:rsidRDefault="00280005" w:rsidP="000B4C83">
                           <w:pPr>
                             <w:spacing w:before="26"/>
                             <w:ind w:right="11"/>
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
+                            <w:rPr>
+                              <w:i/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>PP</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00F7616F">
+                            <w:rPr>
+                              <w:i/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>.1.4.PRS.001.</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00217D10">
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>20.11.</w:t>
                           </w:r>
                           <w:r w:rsidR="00306EC8">
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve">2024 </w:t>
                           </w:r>
                           <w:r w:rsidR="00306EC8">
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:tab/>
                           </w:r>
                           <w:r w:rsidR="00306EC8">
                             <w:rPr>
                               <w:i/>
                               <w:sz w:val="18"/>
                             </w:rPr>
@@ -16228,60 +16101,74 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5BEECA6F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:56.6pt;margin-top:779.6pt;width:360.7pt;height:35.15pt;z-index:-15899136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwfzKH2AEAAJgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu1DAQvSPxD5bvbLLVtlqizValVRFS&#10;gUqlH+A4dmKReMzYu8ny9YydZEvhhrhYkxn7zXtvJrvrse/YUaE3YEu+XuWcKSuhNrYp+fO3+3db&#10;znwQthYdWFXyk/L8ev/2zW5whbqAFrpaISMQ64vBlbwNwRVZ5mWreuFX4JSlogbsRaBPbLIaxUDo&#10;fZdd5PlVNgDWDkEq7yl7NxX5PuFrrWT4qrVXgXUlJ24hnZjOKp7ZfieKBoVrjZxpiH9g0QtjqekZ&#10;6k4EwQ5o/oLqjUTwoMNKQp+B1kaqpIHUrPM/1Dy1wqmkhczx7myT/3+w8svxyT0iC+MHGGmASYR3&#10;DyC/e2bhthW2UTeIMLRK1NR4HS3LBueL+Wm02hc+glTDZ6hpyOIQIAGNGvvoCulkhE4DOJ1NV2Ng&#10;kpKby22+fU8lSbXN5mqTX6YWolheO/Tho4KexaDkSENN6OL44ENkI4rlSmxm4d50XRpsZ18l6GLM&#10;JPaR8EQ9jNXITD1Li2IqqE8kB2FaF1pvClrAn5wNtCol9z8OAhVn3SdLlsS9WgJcgmoJhJX0tOSB&#10;sym8DdP+HRyapiXkyXQLN2SbNknRC4uZLo0/CZ1XNe7X79/p1ssPtf8FAAD//wMAUEsDBBQABgAI&#10;AAAAIQBN18YP4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytxo05TEjUh&#10;TlUhOCEh0nDg6MRuYjVeh9htw9+znMptZnc0+7bYzXZgFz1541DAehUB09g6ZbAT8Fm/PmyB+SBR&#10;ycGhFvCjPezKxV0hc+WuWOnLIXSMStDnUkAfwphz7tteW+lXbtRIu6ObrAxkp46rSV6p3A48jqKU&#10;W2mQLvRy1M+9bk+HsxWw/8LqxXy/Nx/VsTJ1nUX4lp6EuF/O+ydgQc/hFoY/fEKHkpgad0bl2UB+&#10;vYkpSiJJMlIU2W4eU2ANjdI4S4CXBf//RfkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;MH8yh9gBAACYAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEATdfGD+EAAAANAQAADwAAAAAAAAAAAAAAAAAyBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="32F6CE9E" w14:textId="56D5A109" w:rsidR="00306EC8" w:rsidRDefault="00217D10" w:rsidP="000B4C83">
+                  <w:p w14:paraId="32F6CE9E" w14:textId="20984DDE" w:rsidR="00306EC8" w:rsidRDefault="00280005" w:rsidP="000B4C83">
                     <w:pPr>
                       <w:spacing w:before="26"/>
                       <w:ind w:right="11"/>
                       <w:rPr>
                         <w:i/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
+                      <w:rPr>
+                        <w:i/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>PP</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00F7616F">
+                      <w:rPr>
+                        <w:i/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>.1.4.PRS.001.</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00217D10">
                       <w:rPr>
                         <w:i/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>20.11.</w:t>
                     </w:r>
                     <w:r w:rsidR="00306EC8">
                       <w:rPr>
                         <w:i/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve">2024 </w:t>
                     </w:r>
                     <w:r w:rsidR="00306EC8">
                       <w:rPr>
                         <w:i/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidR="00306EC8">
                       <w:rPr>
                         <w:i/>
                         <w:sz w:val="18"/>
                       </w:rPr>
@@ -16731,71 +16618,91 @@
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria"/>
                         <w:i/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>/ 8</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D084749" w14:textId="77777777" w:rsidR="00F7616F" w:rsidRDefault="00F7616F">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1706F2D1" w14:textId="77777777" w:rsidR="001C68AE" w:rsidRDefault="001C68AE">
+    <w:p w14:paraId="1DA5AC6B" w14:textId="77777777" w:rsidR="002606C7" w:rsidRDefault="002606C7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45B11732" w14:textId="77777777" w:rsidR="001C68AE" w:rsidRDefault="001C68AE">
+    <w:p w14:paraId="28146B5F" w14:textId="77777777" w:rsidR="002606C7" w:rsidRDefault="002606C7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BA268C7" w14:textId="77777777" w:rsidR="00F7616F" w:rsidRDefault="00F7616F">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40D1D573" w14:textId="14778CC4" w:rsidR="00097356" w:rsidRDefault="00DA6A62">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487416320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CBAD729" wp14:editId="3DC39D55">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1946910</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>483870</wp:posOffset>
               </wp:positionV>
@@ -17175,52 +17082,62 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1377959" cy="1349680"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B5A9A08" w14:textId="77777777" w:rsidR="00F7616F" w:rsidRDefault="00F7616F">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B33F04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82B279DC"/>
     <w:lvl w:ilvl="0" w:tplc="6896C272">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1490" w:hanging="204"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="471A0C10">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -17434,184 +17351,189 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8188" w:hanging="423"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="810176467">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="64188613">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00097356"/>
     <w:rsid w:val="00007C93"/>
     <w:rsid w:val="00012BBB"/>
     <w:rsid w:val="00024ADB"/>
     <w:rsid w:val="00026760"/>
     <w:rsid w:val="00040568"/>
     <w:rsid w:val="00083D64"/>
     <w:rsid w:val="00084EEA"/>
     <w:rsid w:val="00097356"/>
     <w:rsid w:val="00097626"/>
     <w:rsid w:val="000B4C83"/>
     <w:rsid w:val="000F7DA4"/>
     <w:rsid w:val="00134CE4"/>
     <w:rsid w:val="00144584"/>
     <w:rsid w:val="00160321"/>
     <w:rsid w:val="001A7336"/>
     <w:rsid w:val="001C68AE"/>
     <w:rsid w:val="00217D10"/>
+    <w:rsid w:val="002606C7"/>
     <w:rsid w:val="002658AC"/>
+    <w:rsid w:val="00280005"/>
     <w:rsid w:val="002A28EB"/>
     <w:rsid w:val="002A6AA7"/>
     <w:rsid w:val="002F0712"/>
     <w:rsid w:val="00306EC8"/>
     <w:rsid w:val="0032106D"/>
     <w:rsid w:val="003424E4"/>
     <w:rsid w:val="003C5010"/>
     <w:rsid w:val="003C59D3"/>
     <w:rsid w:val="003D1EF1"/>
     <w:rsid w:val="00476F8D"/>
     <w:rsid w:val="004C37C6"/>
     <w:rsid w:val="004F27F9"/>
     <w:rsid w:val="005215F9"/>
     <w:rsid w:val="00542748"/>
     <w:rsid w:val="005A6AD7"/>
     <w:rsid w:val="005F53FA"/>
     <w:rsid w:val="00622B40"/>
     <w:rsid w:val="0063724F"/>
     <w:rsid w:val="006750F7"/>
     <w:rsid w:val="006E333D"/>
     <w:rsid w:val="00701958"/>
     <w:rsid w:val="007C0083"/>
     <w:rsid w:val="007E2189"/>
     <w:rsid w:val="00821B41"/>
     <w:rsid w:val="00840D66"/>
+    <w:rsid w:val="008C0E88"/>
     <w:rsid w:val="009036B4"/>
     <w:rsid w:val="00917751"/>
     <w:rsid w:val="009A4F14"/>
     <w:rsid w:val="009B31A4"/>
     <w:rsid w:val="00A130AC"/>
     <w:rsid w:val="00A2470E"/>
     <w:rsid w:val="00A34193"/>
     <w:rsid w:val="00A654A2"/>
     <w:rsid w:val="00A66B8C"/>
     <w:rsid w:val="00AD6319"/>
     <w:rsid w:val="00B11690"/>
     <w:rsid w:val="00B32554"/>
     <w:rsid w:val="00B63DA6"/>
     <w:rsid w:val="00BC6CA6"/>
     <w:rsid w:val="00C35C51"/>
     <w:rsid w:val="00C52990"/>
     <w:rsid w:val="00C67DFF"/>
     <w:rsid w:val="00CB2F42"/>
     <w:rsid w:val="00CD32F4"/>
     <w:rsid w:val="00DA6A62"/>
     <w:rsid w:val="00DA6E06"/>
+    <w:rsid w:val="00DB208F"/>
     <w:rsid w:val="00E21BA2"/>
     <w:rsid w:val="00E4508F"/>
     <w:rsid w:val="00E8351C"/>
     <w:rsid w:val="00EB24AD"/>
     <w:rsid w:val="00ED737D"/>
     <w:rsid w:val="00F004FB"/>
     <w:rsid w:val="00F37F49"/>
     <w:rsid w:val="00F447AA"/>
+    <w:rsid w:val="00F7616F"/>
     <w:rsid w:val="00F909F4"/>
+    <w:rsid w:val="00FE2C71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="77E3AE20"/>
   <w15:docId w15:val="{510DA6D4-53CF-4A84-879F-EF4A8E2BB500}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18197,102 +18119,102 @@
     <w:rsid w:val="00C67DFF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
     <w:name w:val="Başlık 2 Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Balk2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00701958"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="tr-TR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="626397268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="706686544">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1343967117">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -18555,51 +18477,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD0692F1-6A24-425A-8F78-478E46C91A47}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
+  <Pages>1</Pages>
   <Words>3438</Words>
   <Characters>19601</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>163</Lines>
   <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>22994</CharactersWithSpaces>